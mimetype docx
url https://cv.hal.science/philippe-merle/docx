--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Merle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8423-8806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035777214</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic value of the wnt target and cancer-associated blood biomarker hPG80: ONCOPRO case-control prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ceruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Badet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paparel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomarker Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.91. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40364-025-00793-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Exogenous Coordination of Concurrent Cloud Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Le-Khanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Gia Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bliudze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218194023500389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model driven simulation of elastic OCCI cloud resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmed-Nacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (5), pp.1144-1166. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comjnl/bxaa159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoDMaCAO: a model-driven framework for the design, validation and configuration management of cloud applications based on OCCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Erbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Elasticity Management with OCCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Djarallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.1549 - 1562. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCC.2019.2923686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Cloud Resource Management with TOSCA and OCCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Erbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (5), pp.1609-1631. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00869-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Cloud Resource Management with OCCIware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.260 - 277. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2019.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On semantic detection of cloud API (anti)patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Brabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Mtibaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layth Sliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.65 - 82. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2018.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity in Cloud Computing: State of the Art and Research Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Djarallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.430-447. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSC.2017.2711009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">soCloud: A service-oriented component-based PaaS for managing portability, provisioning, elasticity, and high availability across multiple clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98 (5), pp.539-565. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-014-0421-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Evolution of Architectural Variability Models in Plugin-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 p. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-013-0364-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-Based Middleware Platform for Reconfigurable Service-Oriented Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Schiavoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (5), pp.559-583. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Component-Based Software Engineering with Fraclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special Issue on Software Components -- The Fractal Initiative, 64 (1-2), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-008-0072-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche orientée modèle pour déployer des systèmes logiciels répartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1-2), pp.35-39. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/obj.14.1-2.35-59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: A customizable toolchain to validate Kubernetes manifests for robust deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Stefani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2E 2025 - 13th IEEE International Conference on Cloud Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Rennes, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Cloud-native Applications with KubeDiagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Petrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISSOFT 2025 - 13th IEEE Working Conference on Software Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Auckland, New Zealand. pp.106 - 116, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VISSOFT67405.2025.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth analysis of Kubernetes manifest verification tools for robust CNF deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Stefani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2024 - Conference on Innovation in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DNAC, Mar 2024, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Concern-Oriented Microservice Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Monfleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Microservices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universita di Pisa; Microservices Community, Oct 2023, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Toolchain to Validate, Visualize, Analyze, and Deploy ETSI NFV Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adja Ndeye Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Klamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSoft 2019 - The 5th IEEE International Conference on Network Softwarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NETSOFT.2019.8806632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification of Orchestration Templates for Reliable Deployment with OpenStack Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adja Ndeye Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Klamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNSM 2019 - 15th International Conference on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Halifax, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/CNSM46954.2019.9012739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying Semantic Interoperability between Heterogeneous Cloud Resources with the FCLOUDS Formal Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOUD 2018 - 11th IEEE International Conference on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinating Vertical Elasticity of both Containers and Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bachir Djarallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOSER 2018 - 8th International Conference on Cloud Computing and Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Configuration Management of Cloud Applications with OCCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Grabowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOSER 2018 - 8th International Conference on Cloud Computing and Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal. pp.100-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Precise Model for Google Cloud Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Cloud Engineering (IC2E)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://conferences.computer.org/IC2E/2018/, Apr 2018, Orlando, Florida, United States. pp.177-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic Vertical Elasticity of Docker Containers with ElasticDocker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Djarallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 10th IEEE International Conference on Cloud Computing, IEEE CLOUD 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, Hawaii, United States. pp.472 - 479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Virtual Machine Placement Optimization in Data Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Cloud Computing and Services Science (CLOSER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Apr 2017, Porto, Portugal. pp.343-350, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006236503430350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Formal-based Semantic Interoperability in Multi-Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Cloud Computing (CLOUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, Hawaii, United States. pp.710-713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a REST Cloud Computing Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Cloud Computing and Services Science, CLOSER 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Apr 2017, Porto, Portugal. pp.376--383, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006281203760383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Cloud Robotics as a Service with OCCIware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Congress on Internet of Things, IEEE ICIOT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, Hawaii, United States. pp.50 - 57, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEE.ICIOT.2017.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven Tool Chain for OCCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Cooperative Information Systems (CoopIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de ressources multi-nuages dirigé par des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compas </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are REST APIs for Cloud Computing Well-Designed? An Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrillo Fabio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Service Oriented Computing (ICSOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Banff, Canada. pp.157 - 170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Management of Docker Containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Cloud Computing (CLOUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco, United States. pp.718 - 725, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2016.0100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCCIware - A Formal and Tooled Framework for Managing Everything as a Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Parpaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dutoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projects Showcase @ STAF'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L'Aquila, Italy. pp.18 - 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Precise Metamodel for Open Cloud Computing Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Parpaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Tata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Cloud Computing (CLOUD 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2015, New York, United States. pp.852 - 859, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2015.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Service Protection with Model Driven Security@run.time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Wendpanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International IEEE Symposium on Service-Oriented System Engineering - IEEE SOSE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Redwood City, United States. pp.50-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion contextualisée de la sécurité : implémentation MDS@Runtime avec FraSCAti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendpanga Francis Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAR-SSI 2014 - 9ème Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Saint-Germain-Au-Mont-d'Or (Lyon), France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualised security operation deployment through MDS@run.time architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendpanga Francis Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2014 - Intelligent Service Clouds Workshop at the 12th International Conference on Services Oriented Computing 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.201-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Elasticity Across Multiple Cloud Providers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International workshop on multi-cloud applications and federated clouds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Prague, Czech Republic. pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Federated Multi-Cloud PaaS Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOUD 2012 - 5th IEEE International Conference on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, hawaii, United States. pp.392 - 399, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2012.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Model Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAiSE - 24th International Conference on Advanced Information Systems Engineering - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Gdańsk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713849v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping of Domain-Specific Architecture Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ACM SIGSOFT Symposium on Component-Based Software Engineering (CBSE'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bertinoro, Italy. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2304736.2304741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Middleware Platform to Federate Complex Event Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth IEEE International EDOC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-MOM: A Component-Based Framework for Interoperable and Adaptive Asynchronous Middleware Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labéjof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Service and Cloud Based Data Integration (SCDI) at the 16th IEEE International EDOC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. pp.204-213, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDOCW.2012.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Engineering of Component-Based Systems-of-Systems: A Reference Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ACM SIGSOFT International Symposium on Component-Based Software Engineering (CBSE'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Boulder, United States. pp.61-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00577945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FraSCAti: Adaptive and Reflective Middleware of Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACM/IFIP/USENIX International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Engineering Architectural Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference of Software Architecture (ECSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Essen, Germany. pp.220-235, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23798-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00614984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reflective Platform for Highly Adaptive Multi-Cloud Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Adaptive and Reflective Middleware (ARM'2011) at the12th ACM/IFIP/USENIX International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lisbonne, Portugal. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00628643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying Self-configurable Component-based Systems with FracToy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM, Alloy, B and Z, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Orford, Canada. pp.91-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00512442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Run-Time Support for Distributed Service Component Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mélisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Software Engineering, Tool Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Antwerp, Belgium. pp.171-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing Domain-Specific Component Frameworks through Architecture Refinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Malohlava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Plsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th EUROMICRO Conference on Software Engineering and Advanced Applications (SEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Patras, Greece. pp.375-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00393029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable SCA Applications with the FraSCAti Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Schiavoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Service Computing (SCC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2009, Bangalore, India. pp.268-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying on the Grid with DeployWare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IEEE International Symposium on Cluster Computing and the Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, France. pp.177-184, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2008.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Distribution into a RTSJ-based Component Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Malohlava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Plsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Junior Researcher Workshop on Real-Time Computing (JRWRTC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rennes, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00327342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component Framework for Java-based Real-time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Plsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IFIP/USENIX 9th International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Leuven, Belgium. pp.124-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00301410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Java Component Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Plsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISORC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Orlando, United States. pp.281-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00222039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Driven Validation of Autonomic Software Systems in Open Distributed Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop M-ADAPT, in conjunction with ECOOP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient-Oriented Programming in Fractal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Plsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Object Technology for Ambient Intelligence and Pervasive Systems / ECOOP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00155089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Deployment Framework for Grid Computing and Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM Confederated International Conferences, Grid computing, high performAnce and Distributed Applications (GADA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montpellier, France. pp.1402-1411, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11914952_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Deployment and Reconfiguration of Component-Based Applications in Open Distributed Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Distributed Objects and Applications (DOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Montpellier, France. pp.26---27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Context-Aware Transaction Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bologna, Italy. pp.272-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying OMG D&C Specification and ECA Rules for Autonomous Distributed Component-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Models @ Runtime, in conjunction with MoDELS / UML 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Attribute-Oriented Programming to Leverage Fractal-Based Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pessemier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International ECOOP Workshop on Fractal Component Model (Fractal’06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based Approach to Compose Transaction Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Software Composition (SC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Austria. pp.114-130, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11821946_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'auto-adaptabilité des architectures logicielles dans les environnements ouverts distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Conférence sur les Architectures Logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.13---29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche dirigée par les modèles pour construire les machines de déploiement des intergiciels à composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages et Modèles à Objets (LM0'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bern, Suisse. pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Adaptive Component-Based Transaction Commit Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Middleware Workshop on Adaptive and Reflective Middleware (ARM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Grenoble, France, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1101516.1101527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A service discovery and automatic deployment component-based software infrastructure for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gransart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th Conference on Advanced Information Systems Engineering - CAiSE'05 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Porto, Portugal. pp.601-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Infrastructure à Composants pour des Applications Ubiquitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gransart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France. pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based Software Infrastructure for Contextual Transportation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gransart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on ITS Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brest, France. pp.307-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based Software Infrastructure for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gransart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France. pp.183-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement multi personnalités pour la configuration et le déploiement d'applications à base de composants logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the Round-Trip Latency of Various Java-Based Middleware Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demarey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Harbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The OOPSLA 2004 Component And Middleware Performance Workshop - CMP 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenCCM : une infrastructure à composants pour le déploiement d'applications à base de composants CORBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Briclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORBA scripting in HEP and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lodygensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing in High Energy and Nuclear PHysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Padova, Italy. pp.713-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Multi-Cloud Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraïso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Parpaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIT Digital Future Cloud Symposium présenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, RENNES, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FraSCAti Studio : création en ligne de services et déploiement dans les nuages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dirix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Almeida Souza Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-GPL 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Complex Event Processing Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence GDR-GPL-CIEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première Conférence en IngénieriE du Logiciel, CIEL'2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cloud-based Infrastructure for Crowdsourcing Data from Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wenjun Wu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud-based Software Crowdsourcing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.243-265, 2015, 978-3-662-47011-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Distribution System Based on the Exchange of Asynchronous Messages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labéjof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US Patent Number 8990835 &amp; EP 2549715 A1. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art in Microservice ADL and Microservice Auto-Scaling Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Marangozova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Monfleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Aroui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble - Alpes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a formal reference computational model for cloud configuration management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Ben Rayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pissard-Gibollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9317, INRIA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Driven Multi-Cloud Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Multi-Cloud Service-Oriented Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2013, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCA Platform Specifications - Version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Blondelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1.4.1B SOA4All Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hamerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2009, pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1.4.1A SOA4All Reference Architecture Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reto Krummenacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hamerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2009, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and Development Tools for SCOrWare - Version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Blondelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Télécom SudParis. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595503v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal specification of the Fractal component model in Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Stefani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6721, INRIA. 2008, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.1.1 Service Provisioning Platform Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pedrinaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maleshkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Álvaro Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ruiz Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2008, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergiciel d'intergiciels adaptable à base de Services, Composants et Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calcul parallèle, distribué et partagé [cs.DC]. Université Lille 1 Sciences et Technologies, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01206244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Merle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8423-8806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035777214</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic value of the wnt target and cancer-associated blood biomarker hPG80: ONCOPRO case-control prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ceruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Badet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paparel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomarker Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.91. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40364-025-00793-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Exogenous Coordination of Concurrent Cloud Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Le-Khanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Gia Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bliudze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218194023500389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model driven simulation of elastic OCCI cloud resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmed-Nacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (5), pp.1144-1166. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comjnl/bxaa159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoDMaCAO: a model-driven framework for the design, validation and configuration management of cloud applications based on OCCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Erbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Elasticity Management with OCCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Djarallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.1549 - 1562. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCC.2019.2923686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Cloud Resource Management with TOSCA and OCCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Erbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (5), pp.1609-1631. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00869-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Cloud Resource Management with OCCIware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.260 - 277. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2019.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On semantic detection of cloud API (anti)patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Brabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Mtibaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layth Sliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.65 - 82. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2018.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity in Cloud Computing: State of the Art and Research Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Djarallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.430-447. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSC.2017.2711009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">soCloud: A service-oriented component-based PaaS for managing portability, provisioning, elasticity, and high availability across multiple clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98 (5), pp.539-565. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-014-0421-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Evolution of Architectural Variability Models in Plugin-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 p. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-013-0364-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-Based Middleware Platform for Reconfigurable Service-Oriented Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Schiavoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (5), pp.559-583. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Component-Based Software Engineering with Fraclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special Issue on Software Components -- The Fractal Initiative, 64 (1-2), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-008-0072-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche orientée modèle pour déployer des systèmes logiciels répartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1-2), pp.35-39. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/obj.14.1-2.35-59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Cloud-native Applications with KubeDiagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Petrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISSOFT 2025 - 13th IEEE Working Conference on Software Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Auckland, New Zealand. pp.106 - 116, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VISSOFT67405.2025.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: A customizable toolchain to validate Kubernetes manifests for robust deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Stefani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2E 2025 - 13th IEEE International Conference on Cloud Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Rennes, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth analysis of Kubernetes manifest verification tools for robust CNF deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Stefani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2024 - Conference on Innovation in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DNAC, Mar 2024, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Concern-Oriented Microservice Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Monfleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Microservices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universita di Pisa; Microservices Community, Oct 2023, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification of Orchestration Templates for Reliable Deployment with OpenStack Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adja Ndeye Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Klamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNSM 2019 - 15th International Conference on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Halifax, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/CNSM46954.2019.9012739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Toolchain to Validate, Visualize, Analyze, and Deploy ETSI NFV Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adja Ndeye Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Klamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSoft 2019 - The 5th IEEE International Conference on Network Softwarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NETSOFT.2019.8806632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinating Vertical Elasticity of both Containers and Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bachir Djarallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOSER 2018 - 8th International Conference on Cloud Computing and Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying Semantic Interoperability between Heterogeneous Cloud Resources with the FCLOUDS Formal Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOUD 2018 - 11th IEEE International Conference on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Precise Model for Google Cloud Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Cloud Engineering (IC2E)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://conferences.computer.org/IC2E/2018/, Apr 2018, Orlando, Florida, United States. pp.177-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Configuration Management of Cloud Applications with OCCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Grabowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOSER 2018 - 8th International Conference on Cloud Computing and Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal. pp.100-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Cloud Robotics as a Service with OCCIware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Congress on Internet of Things, IEEE ICIOT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, Hawaii, United States. pp.50 - 57, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEE.ICIOT.2017.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven Tool Chain for OCCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Cooperative Information Systems (CoopIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Virtual Machine Placement Optimization in Data Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Cloud Computing and Services Science (CLOSER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Apr 2017, Porto, Portugal. pp.343-350, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006236503430350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic Vertical Elasticity of Docker Containers with ElasticDocker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Djarallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 10th IEEE International Conference on Cloud Computing, IEEE CLOUD 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, Hawaii, United States. pp.472 - 479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Formal-based Semantic Interoperability in Multi-Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Cloud Computing (CLOUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, Hawaii, United States. pp.710-713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a REST Cloud Computing Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Cloud Computing and Services Science, CLOSER 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Apr 2017, Porto, Portugal. pp.376--383, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006281203760383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Management of Docker Containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Cloud Computing (CLOUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco, United States. pp.718 - 725, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2016.0100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de ressources multi-nuages dirigé par des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compas </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are REST APIs for Cloud Computing Well-Designed? An Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrillo Fabio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Service Oriented Computing (ICSOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Banff, Canada. pp.157 - 170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCCIware - A Formal and Tooled Framework for Managing Everything as a Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Parpaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dutoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projects Showcase @ STAF'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L'Aquila, Italy. pp.18 - 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Precise Metamodel for Open Cloud Computing Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Parpaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Tata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Cloud Computing (CLOUD 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2015, New York, United States. pp.852 - 859, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2015.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Service Protection with Model Driven Security@run.time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Wendpanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International IEEE Symposium on Service-Oriented System Engineering - IEEE SOSE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Redwood City, United States. pp.50-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualised security operation deployment through MDS@run.time architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendpanga Francis Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2014 - Intelligent Service Clouds Workshop at the 12th International Conference on Services Oriented Computing 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.201-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion contextualisée de la sécurité : implémentation MDS@Runtime avec FraSCAti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendpanga Francis Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAR-SSI 2014 - 9ème Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Saint-Germain-Au-Mont-d'Or (Lyon), France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Elasticity Across Multiple Cloud Providers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International workshop on multi-cloud applications and federated clouds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Prague, Czech Republic. pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-MOM: A Component-Based Framework for Interoperable and Adaptive Asynchronous Middleware Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labéjof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Service and Cloud Based Data Integration (SCDI) at the 16th IEEE International EDOC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. pp.204-213, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDOCW.2012.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping of Domain-Specific Architecture Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ACM SIGSOFT Symposium on Component-Based Software Engineering (CBSE'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bertinoro, Italy. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2304736.2304741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Middleware Platform to Federate Complex Event Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth IEEE International EDOC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Federated Multi-Cloud PaaS Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOUD 2012 - 5th IEEE International Conference on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, hawaii, United States. pp.392 - 399, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2012.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Model Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAiSE - 24th International Conference on Advanced Information Systems Engineering - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Gdańsk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713849v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reflective Platform for Highly Adaptive Multi-Cloud Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Adaptive and Reflective Middleware (ARM'2011) at the12th ACM/IFIP/USENIX International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lisbonne, Portugal. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00628643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FraSCAti: Adaptive and Reflective Middleware of Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACM/IFIP/USENIX International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Engineering of Component-Based Systems-of-Systems: A Reference Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ACM SIGSOFT International Symposium on Component-Based Software Engineering (CBSE'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Boulder, United States. pp.61-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00577945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Engineering Architectural Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference of Software Architecture (ECSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Essen, Germany. pp.220-235, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23798-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00614984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying Self-configurable Component-based Systems with FracToy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM, Alloy, B and Z, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Orford, Canada. pp.91-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00512442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Run-Time Support for Distributed Service Component Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mélisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Software Engineering, Tool Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Antwerp, Belgium. pp.171-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable SCA Applications with the FraSCAti Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Schiavoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Service Computing (SCC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2009, Bangalore, India. pp.268-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing Domain-Specific Component Frameworks through Architecture Refinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Malohlava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Plsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th EUROMICRO Conference on Software Engineering and Advanced Applications (SEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Patras, Greece. pp.375-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00393029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Java Component Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Plsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISORC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Orlando, United States. pp.281-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00222039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying on the Grid with DeployWare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IEEE International Symposium on Cluster Computing and the Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, France. pp.177-184, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2008.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Distribution into a RTSJ-based Component Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Malohlava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Plsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Junior Researcher Workshop on Real-Time Computing (JRWRTC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rennes, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00327342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component Framework for Java-based Real-time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Plsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IFIP/USENIX 9th International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Leuven, Belgium. pp.124-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00301410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Driven Validation of Autonomic Software Systems in Open Distributed Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop M-ADAPT, in conjunction with ECOOP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient-Oriented Programming in Fractal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Plsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Object Technology for Ambient Intelligence and Pervasive Systems / ECOOP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00155089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'auto-adaptabilité des architectures logicielles dans les environnements ouverts distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Conférence sur les Architectures Logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.13---29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Deployment and Reconfiguration of Component-Based Applications in Open Distributed Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Distributed Objects and Applications (DOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Montpellier, France. pp.26---27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Deployment Framework for Grid Computing and Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM Confederated International Conferences, Grid computing, high performAnce and Distributed Applications (GADA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montpellier, France. pp.1402-1411, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11914952_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Context-Aware Transaction Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bologna, Italy. pp.272-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying OMG D&C Specification and ECA Rules for Autonomous Distributed Component-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Models @ Runtime, in conjunction with MoDELS / UML 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Attribute-Oriented Programming to Leverage Fractal-Based Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pessemier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International ECOOP Workshop on Fractal Component Model (Fractal’06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based Approach to Compose Transaction Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Software Composition (SC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Austria. pp.114-130, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11821946_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche dirigée par les modèles pour construire les machines de déploiement des intergiciels à composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages et Modèles à Objets (LM0'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bern, Suisse. pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Adaptive Component-Based Transaction Commit Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Middleware Workshop on Adaptive and Reflective Middleware (ARM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Grenoble, France, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1101516.1101527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A service discovery and automatic deployment component-based software infrastructure for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gransart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th Conference on Advanced Information Systems Engineering - CAiSE'05 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Porto, Portugal. pp.601-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Infrastructure à Composants pour des Applications Ubiquitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gransart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France. pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based Software Infrastructure for Contextual Transportation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gransart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on ITS Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brest, France. pp.307-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based Software Infrastructure for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gransart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France. pp.183-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement multi personnalités pour la configuration et le déploiement d'applications à base de composants logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the Round-Trip Latency of Various Java-Based Middleware Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demarey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Harbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The OOPSLA 2004 Component And Middleware Performance Workshop - CMP 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenCCM : une infrastructure à composants pour le déploiement d'applications à base de composants CORBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Briclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORBA scripting in HEP and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lodygensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing in High Energy and Nuclear PHysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Padova, Italy. pp.713-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Multi-Cloud Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraïso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Parpaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIT Digital Future Cloud Symposium présenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, RENNES, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FraSCAti Studio : création en ligne de services et déploiement dans les nuages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dirix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Almeida Souza Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-GPL 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Complex Event Processing Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence GDR-GPL-CIEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première Conférence en IngénieriE du Logiciel, CIEL'2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cloud-based Infrastructure for Crowdsourcing Data from Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wenjun Wu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud-based Software Crowdsourcing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.243-265, 2015, 978-3-662-47011-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Distribution System Based on the Exchange of Asynchronous Messages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labéjof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US Patent Number 8990835 &amp; EP 2549715 A1. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D 3.2.1 Concern Oriented Microservice Architecture Pkl Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Monfleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art in Microservice ADL and Microservice Auto-Scaling Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Marangozova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Monfleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Aroui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble - Alpes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a formal reference computational model for cloud configuration management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Ben Rayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pissard-Gibollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9317, INRIA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Driven Multi-Cloud Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Multi-Cloud Service-Oriented Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2013, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCA Platform Specifications - Version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Blondelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1.4.1B SOA4All Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hamerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2009, pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1.4.1A SOA4All Reference Architecture Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reto Krummenacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hamerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2009, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and Development Tools for SCOrWare - Version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Blondelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Télécom SudParis. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595503v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal specification of the Fractal component model in Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Stefani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6721, INRIA. 2008, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.1.1 Service Provisioning Platform Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pedrinaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maleshkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Álvaro Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ruiz Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2008, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergiciel d'intergiciels adaptable à base de Services, Composants et Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calcul parallèle, distribué et partagé [cs.DC]. Université Lille 1 Sciences et Technologies, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01206244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId240"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B49A5FE"/>
+    <w:nsid w:val="E50EAAB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-merle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8423-8806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035777214" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223450v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit You" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ceruse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Badet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paparel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40364-025-00793-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420157v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Le-Khanh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Gia Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bliudze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194023500389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02976775v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kallel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zalila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxaa159" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Korte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Erbel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Challita" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Grabowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375362v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Al-Dhuraibi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Djarallah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2019.2923686" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122452v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00869-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.04.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375380v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Brabra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Mtibaa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Petrillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2018.10.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529654v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Paraiso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2017.2711009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01019385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-014-0421-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859472v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cleve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0364-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567442v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Schiavoni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.1077" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0072-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269988v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dubus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dolet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/obj.14.1-2.35-59" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diarra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ouzzif" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263068v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT67405.2025.00022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04421758v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04201189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Monfleur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124164v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adja Ndeye Sylla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Klamm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2019.8806632" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375386v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM46954.2019.9012739" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01790629v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683041v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bachir Djarallah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678945v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689659v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01481631v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006236503430350" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01519831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480593v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Ga&#235;l Gu&#233;h&#233;neuc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006281203760383" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522684v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEE.ICIOT.2017.15" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583165v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534730v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352738v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrillo Fabio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314827v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2016.0100" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Parpaillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dutoo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tata" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2015.117" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109967v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wendpanga" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088013v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendpanga Francis Ouedraogo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088034v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790455v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694700v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2012.79" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713849v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heymans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690607v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2304736.2304741" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700883v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hermosillo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00710623v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lab&#233;jof" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;ger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vincent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW.2012.35" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00577945v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loiret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650608v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614984v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23798-0_25" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628643v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Tiberghien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;lisson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393029v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Malohlava" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Plsek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397856v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259836v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2008.59" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327342v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00301410v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00222039v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177071v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155089v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156207v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11914952_26" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177070v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415847v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177068v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353552v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pessemier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pawlak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482480v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946_8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NR8D6TMS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177065v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156320v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001169v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101516.1101527" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583033v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156682v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156235v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156215v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003276v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03652721v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Harbonnier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003287v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briclet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Contreras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009846v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Du" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lodygensky" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Para&#239;so" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696196v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dirix" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Almeida Souza Neto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695560v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345661v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022816v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ribeiro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659548v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963330v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Marangozova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Aroui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02940938v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Ben Rayana" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020318v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595502v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Blondelle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673998v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hamerling" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Legrand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Baude" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton Mathias" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673752v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Krummenacher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Toma" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595503v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Drapeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338987v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673744v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pedrinaci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maleshkova" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo &#193;lvaro Rey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ruiz Moreno" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01206244v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-merle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8423-8806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035777214" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223450v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit You" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ceruse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Badet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paparel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40364-025-00793-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420157v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Le-Khanh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Gia Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bliudze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194023500389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02976775v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kallel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zalila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxaa159" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Korte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Erbel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Challita" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Grabowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375362v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Al-Dhuraibi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Djarallah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2019.2923686" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122452v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00869-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.04.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375380v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Brabra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Mtibaa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Petrillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2018.10.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529654v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Paraiso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2017.2711009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01019385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-014-0421-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859472v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cleve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0364-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567442v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Schiavoni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.1077" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0072-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269988v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dubus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dolet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/obj.14.1-2.35-59" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263068v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT67405.2025.00022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204020v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diarra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ouzzif" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04421758v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04201189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Monfleur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375386v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adja Ndeye Sylla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Klamm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM46954.2019.9012739" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124164v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2019.8806632" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bachir Djarallah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01790629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689659v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522684v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEE.ICIOT.2017.15" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583165v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01481631v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006236503430350" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522940v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01519831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480593v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Ga&#235;l Gu&#233;h&#233;neuc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006281203760383" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314827v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2016.0100" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534730v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352738v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrillo Fabio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Parpaillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dutoo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tata" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2015.117" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109967v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wendpanga" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088034v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendpanga Francis Ouedraogo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088013v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790455v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00710623v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lab&#233;jof" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;ger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vincent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW.2012.35" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690607v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2304736.2304741" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700883v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hermosillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694700v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2012.79" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713849v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heymans" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628643v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650608v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00577945v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loiret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614984v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23798-0_25" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Tiberghien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;lisson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397856v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393029v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Malohlava" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Plsek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00222039v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259836v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2008.59" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327342v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00301410v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177071v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155089v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177065v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177070v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156207v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11914952_26" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415847v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177068v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353552v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pessemier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pawlak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482480v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946_8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NR8D6TMS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156320v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001169v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101516.1101527" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583033v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156682v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156235v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156215v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003276v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03652721v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Harbonnier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003287v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briclet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Contreras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009846v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Du" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lodygensky" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Para&#239;so" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696196v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dirix" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Almeida Souza Neto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695560v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345661v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022816v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ribeiro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659548v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570490v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963330v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Marangozova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Aroui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02940938v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Ben Rayana" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534785v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020318v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595502v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Blondelle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673998v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hamerling" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Legrand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Baude" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton Mathias" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673752v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Krummenacher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Toma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595503v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Drapeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338987v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673744v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pedrinaci" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maleshkova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo &#193;lvaro Rey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ruiz Moreno" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01206244v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>