--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Merle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8423-8806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035777214</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic value of the wnt target and cancer-associated blood biomarker hPG80: ONCOPRO case-control prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ceruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Badet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paparel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomarker Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.91. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40364-025-00793-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Exogenous Coordination of Concurrent Cloud Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Le-Khanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Gia Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bliudze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218194023500389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model driven simulation of elastic OCCI cloud resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmed-Nacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (5), pp.1144-1166. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comjnl/bxaa159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoDMaCAO: a model-driven framework for the design, validation and configuration management of cloud applications based on OCCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Erbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Elasticity Management with OCCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Djarallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.1549 - 1562. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCC.2019.2923686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Cloud Resource Management with TOSCA and OCCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Erbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (5), pp.1609-1631. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00869-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Cloud Resource Management with OCCIware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.260 - 277. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2019.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On semantic detection of cloud API (anti)patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Brabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Mtibaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layth Sliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.65 - 82. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2018.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity in Cloud Computing: State of the Art and Research Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Djarallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.430-447. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSC.2017.2711009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">soCloud: A service-oriented component-based PaaS for managing portability, provisioning, elasticity, and high availability across multiple clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98 (5), pp.539-565. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-014-0421-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Evolution of Architectural Variability Models in Plugin-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 p. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-013-0364-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-Based Middleware Platform for Reconfigurable Service-Oriented Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Schiavoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (5), pp.559-583. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Component-Based Software Engineering with Fraclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special Issue on Software Components -- The Fractal Initiative, 64 (1-2), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-008-0072-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche orientée modèle pour déployer des systèmes logiciels répartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1-2), pp.35-39. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/obj.14.1-2.35-59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Cloud-native Applications with KubeDiagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Petrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISSOFT 2025 - 13th IEEE Working Conference on Software Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Auckland, New Zealand. pp.106 - 116, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VISSOFT67405.2025.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: A customizable toolchain to validate Kubernetes manifests for robust deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Stefani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2E 2025 - 13th IEEE International Conference on Cloud Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Rennes, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth analysis of Kubernetes manifest verification tools for robust CNF deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Stefani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2024 - Conference on Innovation in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DNAC, Mar 2024, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Concern-Oriented Microservice Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Monfleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Microservices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universita di Pisa; Microservices Community, Oct 2023, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification of Orchestration Templates for Reliable Deployment with OpenStack Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adja Ndeye Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Klamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNSM 2019 - 15th International Conference on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Halifax, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/CNSM46954.2019.9012739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Toolchain to Validate, Visualize, Analyze, and Deploy ETSI NFV Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adja Ndeye Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Klamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSoft 2019 - The 5th IEEE International Conference on Network Softwarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NETSOFT.2019.8806632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinating Vertical Elasticity of both Containers and Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bachir Djarallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOSER 2018 - 8th International Conference on Cloud Computing and Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying Semantic Interoperability between Heterogeneous Cloud Resources with the FCLOUDS Formal Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOUD 2018 - 11th IEEE International Conference on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Precise Model for Google Cloud Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Cloud Engineering (IC2E)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://conferences.computer.org/IC2E/2018/, Apr 2018, Orlando, Florida, United States. pp.177-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Configuration Management of Cloud Applications with OCCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Grabowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOSER 2018 - 8th International Conference on Cloud Computing and Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal. pp.100-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Cloud Robotics as a Service with OCCIware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Congress on Internet of Things, IEEE ICIOT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, Hawaii, United States. pp.50 - 57, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEE.ICIOT.2017.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven Tool Chain for OCCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Cooperative Information Systems (CoopIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Virtual Machine Placement Optimization in Data Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Cloud Computing and Services Science (CLOSER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Apr 2017, Porto, Portugal. pp.343-350, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006236503430350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic Vertical Elasticity of Docker Containers with ElasticDocker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Djarallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 10th IEEE International Conference on Cloud Computing, IEEE CLOUD 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, Hawaii, United States. pp.472 - 479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Formal-based Semantic Interoperability in Multi-Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Cloud Computing (CLOUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, Hawaii, United States. pp.710-713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a REST Cloud Computing Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Cloud Computing and Services Science, CLOSER 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Apr 2017, Porto, Portugal. pp.376--383, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006281203760383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Management of Docker Containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Cloud Computing (CLOUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco, United States. pp.718 - 725, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2016.0100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de ressources multi-nuages dirigé par des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compas </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are REST APIs for Cloud Computing Well-Designed? An Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrillo Fabio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Service Oriented Computing (ICSOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Banff, Canada. pp.157 - 170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCCIware - A Formal and Tooled Framework for Managing Everything as a Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Parpaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dutoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projects Showcase @ STAF'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L'Aquila, Italy. pp.18 - 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Precise Metamodel for Open Cloud Computing Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Parpaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Tata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Cloud Computing (CLOUD 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2015, New York, United States. pp.852 - 859, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2015.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Service Protection with Model Driven Security@run.time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Wendpanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International IEEE Symposium on Service-Oriented System Engineering - IEEE SOSE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Redwood City, United States. pp.50-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualised security operation deployment through MDS@run.time architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendpanga Francis Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2014 - Intelligent Service Clouds Workshop at the 12th International Conference on Services Oriented Computing 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.201-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion contextualisée de la sécurité : implémentation MDS@Runtime avec FraSCAti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendpanga Francis Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAR-SSI 2014 - 9ème Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Saint-Germain-Au-Mont-d'Or (Lyon), France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Elasticity Across Multiple Cloud Providers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International workshop on multi-cloud applications and federated clouds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Prague, Czech Republic. pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-MOM: A Component-Based Framework for Interoperable and Adaptive Asynchronous Middleware Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labéjof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Service and Cloud Based Data Integration (SCDI) at the 16th IEEE International EDOC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. pp.204-213, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDOCW.2012.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping of Domain-Specific Architecture Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ACM SIGSOFT Symposium on Component-Based Software Engineering (CBSE'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bertinoro, Italy. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2304736.2304741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Middleware Platform to Federate Complex Event Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth IEEE International EDOC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Federated Multi-Cloud PaaS Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOUD 2012 - 5th IEEE International Conference on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, hawaii, United States. pp.392 - 399, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2012.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Model Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAiSE - 24th International Conference on Advanced Information Systems Engineering - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Gdańsk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713849v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reflective Platform for Highly Adaptive Multi-Cloud Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Adaptive and Reflective Middleware (ARM'2011) at the12th ACM/IFIP/USENIX International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lisbonne, Portugal. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00628643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FraSCAti: Adaptive and Reflective Middleware of Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACM/IFIP/USENIX International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Engineering of Component-Based Systems-of-Systems: A Reference Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ACM SIGSOFT International Symposium on Component-Based Software Engineering (CBSE'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Boulder, United States. pp.61-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00577945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Engineering Architectural Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference of Software Architecture (ECSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Essen, Germany. pp.220-235, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23798-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00614984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying Self-configurable Component-based Systems with FracToy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM, Alloy, B and Z, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Orford, Canada. pp.91-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00512442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Run-Time Support for Distributed Service Component Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mélisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Software Engineering, Tool Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Antwerp, Belgium. pp.171-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable SCA Applications with the FraSCAti Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Schiavoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Service Computing (SCC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2009, Bangalore, India. pp.268-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing Domain-Specific Component Frameworks through Architecture Refinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Malohlava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Plsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th EUROMICRO Conference on Software Engineering and Advanced Applications (SEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Patras, Greece. pp.375-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00393029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Java Component Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Plsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISORC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Orlando, United States. pp.281-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00222039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying on the Grid with DeployWare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IEEE International Symposium on Cluster Computing and the Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, France. pp.177-184, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2008.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Distribution into a RTSJ-based Component Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Malohlava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Plsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Junior Researcher Workshop on Real-Time Computing (JRWRTC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rennes, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00327342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component Framework for Java-based Real-time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Plsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IFIP/USENIX 9th International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Leuven, Belgium. pp.124-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00301410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Driven Validation of Autonomic Software Systems in Open Distributed Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop M-ADAPT, in conjunction with ECOOP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient-Oriented Programming in Fractal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Plsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Object Technology for Ambient Intelligence and Pervasive Systems / ECOOP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00155089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'auto-adaptabilité des architectures logicielles dans les environnements ouverts distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Conférence sur les Architectures Logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.13---29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Deployment and Reconfiguration of Component-Based Applications in Open Distributed Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Distributed Objects and Applications (DOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Montpellier, France. pp.26---27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Deployment Framework for Grid Computing and Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM Confederated International Conferences, Grid computing, high performAnce and Distributed Applications (GADA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montpellier, France. pp.1402-1411, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11914952_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Context-Aware Transaction Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bologna, Italy. pp.272-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying OMG D&C Specification and ECA Rules for Autonomous Distributed Component-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Models @ Runtime, in conjunction with MoDELS / UML 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Attribute-Oriented Programming to Leverage Fractal-Based Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pessemier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International ECOOP Workshop on Fractal Component Model (Fractal’06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based Approach to Compose Transaction Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Software Composition (SC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Austria. pp.114-130, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11821946_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche dirigée par les modèles pour construire les machines de déploiement des intergiciels à composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages et Modèles à Objets (LM0'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bern, Suisse. pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Adaptive Component-Based Transaction Commit Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Middleware Workshop on Adaptive and Reflective Middleware (ARM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Grenoble, France, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1101516.1101527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A service discovery and automatic deployment component-based software infrastructure for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gransart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th Conference on Advanced Information Systems Engineering - CAiSE'05 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Porto, Portugal. pp.601-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Infrastructure à Composants pour des Applications Ubiquitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gransart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France. pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based Software Infrastructure for Contextual Transportation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gransart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on ITS Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brest, France. pp.307-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based Software Infrastructure for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gransart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France. pp.183-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement multi personnalités pour la configuration et le déploiement d'applications à base de composants logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the Round-Trip Latency of Various Java-Based Middleware Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demarey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Harbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The OOPSLA 2004 Component And Middleware Performance Workshop - CMP 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenCCM : une infrastructure à composants pour le déploiement d'applications à base de composants CORBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Briclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORBA scripting in HEP and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lodygensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing in High Energy and Nuclear PHysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Padova, Italy. pp.713-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Multi-Cloud Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraïso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Parpaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIT Digital Future Cloud Symposium présenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, RENNES, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FraSCAti Studio : création en ligne de services et déploiement dans les nuages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dirix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Almeida Souza Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-GPL 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Complex Event Processing Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence GDR-GPL-CIEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première Conférence en IngénieriE du Logiciel, CIEL'2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cloud-based Infrastructure for Crowdsourcing Data from Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wenjun Wu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud-based Software Crowdsourcing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.243-265, 2015, 978-3-662-47011-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Distribution System Based on the Exchange of Asynchronous Messages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labéjof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US Patent Number 8990835 &amp; EP 2549715 A1. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D 3.2.1 Concern Oriented Microservice Architecture Pkl Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Monfleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art in Microservice ADL and Microservice Auto-Scaling Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Marangozova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Monfleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Aroui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble - Alpes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a formal reference computational model for cloud configuration management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Ben Rayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pissard-Gibollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9317, INRIA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Driven Multi-Cloud Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Multi-Cloud Service-Oriented Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2013, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCA Platform Specifications - Version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Blondelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1.4.1B SOA4All Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hamerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2009, pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1.4.1A SOA4All Reference Architecture Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reto Krummenacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hamerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2009, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and Development Tools for SCOrWare - Version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Blondelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Télécom SudParis. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595503v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal specification of the Fractal component model in Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Stefani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6721, INRIA. 2008, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.1.1 Service Provisioning Platform Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pedrinaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maleshkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Álvaro Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ruiz Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2008, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergiciel d'intergiciels adaptable à base de Services, Composants et Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calcul parallèle, distribué et partagé [cs.DC]. Université Lille 1 Sciences et Technologies, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01206244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId240"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Merle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8423-8806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035777214</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic value of the wnt target and cancer-associated blood biomarker hPG80: ONCOPRO case-control prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ceruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Badet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paparel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomarker Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.91. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40364-025-00793-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Exogenous Coordination of Concurrent Cloud Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Le-Khanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Gia Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bliudze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218194023500389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model driven simulation of elastic OCCI cloud resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmed-Nacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (5), pp.1144-1166. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comjnl/bxaa159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoDMaCAO: a model-driven framework for the design, validation and configuration management of cloud applications based on OCCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Erbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Elasticity Management with OCCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Djarallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.1549 - 1562. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCC.2019.2923686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Cloud Resource Management with TOSCA and OCCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Erbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (5), pp.1609-1631. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00869-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On semantic detection of cloud API (anti)patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Brabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Mtibaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layth Sliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.65 - 82. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2018.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Cloud Resource Management with OCCIware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.260 - 277. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2019.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity in Cloud Computing: State of the Art and Research Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Djarallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.430-447. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSC.2017.2711009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">soCloud: A service-oriented component-based PaaS for managing portability, provisioning, elasticity, and high availability across multiple clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98 (5), pp.539-565. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-014-0421-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Evolution of Architectural Variability Models in Plugin-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 p. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-013-0364-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-Based Middleware Platform for Reconfigurable Service-Oriented Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Schiavoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (5), pp.559-583. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Component-Based Software Engineering with Fraclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special Issue on Software Components -- The Fractal Initiative, 64 (1-2), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-008-0072-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche orientée modèle pour déployer des systèmes logiciels répartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1-2), pp.35-39. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/obj.14.1-2.35-59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: A customizable toolchain to validate Kubernetes manifests for robust deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Stefani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2E 2025 - 13th IEEE International Conference on Cloud Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Rennes, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Cloud-native Applications with KubeDiagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Petrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISSOFT 2025 - 13th IEEE Working Conference on Software Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Auckland, New Zealand. pp.106 - 116, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VISSOFT67405.2025.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth analysis of Kubernetes manifest verification tools for robust CNF deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Stefani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2024 - Conference on Innovation in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DNAC, Mar 2024, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Concern-Oriented Microservice Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Monfleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Microservices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universita di Pisa; Microservices Community, Oct 2023, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification of Orchestration Templates for Reliable Deployment with OpenStack Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adja Ndeye Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Klamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNSM 2019 - 15th International Conference on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Halifax, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/CNSM46954.2019.9012739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Toolchain to Validate, Visualize, Analyze, and Deploy ETSI NFV Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adja Ndeye Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Klamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSoft 2019 - The 5th IEEE International Conference on Network Softwarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NETSOFT.2019.8806632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinating Vertical Elasticity of both Containers and Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bachir Djarallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOSER 2018 - 8th International Conference on Cloud Computing and Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying Semantic Interoperability between Heterogeneous Cloud Resources with the FCLOUDS Formal Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOUD 2018 - 11th IEEE International Conference on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Precise Model for Google Cloud Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Cloud Engineering (IC2E)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://conferences.computer.org/IC2E/2018/, Apr 2018, Orlando, Florida, United States. pp.177-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Configuration Management of Cloud Applications with OCCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Grabowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOSER 2018 - 8th International Conference on Cloud Computing and Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal. pp.100-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Formal-based Semantic Interoperability in Multi-Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Cloud Computing (CLOUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, Hawaii, United States. pp.710-713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Virtual Machine Placement Optimization in Data Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Cloud Computing and Services Science (CLOSER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Apr 2017, Porto, Portugal. pp.343-350, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006236503430350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic Vertical Elasticity of Docker Containers with ElasticDocker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Djarallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 10th IEEE International Conference on Cloud Computing, IEEE CLOUD 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, Hawaii, United States. pp.472 - 479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a REST Cloud Computing Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Cloud Computing and Services Science, CLOSER 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Apr 2017, Porto, Portugal. pp.376--383, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006281203760383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven Tool Chain for OCCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Cooperative Information Systems (CoopIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Cloud Robotics as a Service with OCCIware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Congress on Internet of Things, IEEE ICIOT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, Hawaii, United States. pp.50 - 57, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEE.ICIOT.2017.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de ressources multi-nuages dirigé par des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compas </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are REST APIs for Cloud Computing Well-Designed? An Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrillo Fabio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Service Oriented Computing (ICSOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Banff, Canada. pp.157 - 170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Management of Docker Containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Cloud Computing (CLOUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco, United States. pp.718 - 725, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2016.0100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCCIware - A Formal and Tooled Framework for Managing Everything as a Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Parpaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dutoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projects Showcase @ STAF'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L'Aquila, Italy. pp.18 - 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Precise Metamodel for Open Cloud Computing Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Parpaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Tata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Cloud Computing (CLOUD 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2015, New York, United States. pp.852 - 859, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2015.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Service Protection with Model Driven Security@run.time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Wendpanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International IEEE Symposium on Service-Oriented System Engineering - IEEE SOSE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Redwood City, United States. pp.50-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion contextualisée de la sécurité : implémentation MDS@Runtime avec FraSCAti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendpanga Francis Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAR-SSI 2014 - 9ème Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Saint-Germain-Au-Mont-d'Or (Lyon), France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualised security operation deployment through MDS@run.time architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendpanga Francis Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2014 - Intelligent Service Clouds Workshop at the 12th International Conference on Services Oriented Computing 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.201-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Elasticity Across Multiple Cloud Providers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International workshop on multi-cloud applications and federated clouds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Prague, Czech Republic. pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Federated Multi-Cloud PaaS Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOUD 2012 - 5th IEEE International Conference on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, hawaii, United States. pp.392 - 399, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2012.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Model Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAiSE - 24th International Conference on Advanced Information Systems Engineering - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Gdańsk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713849v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Middleware Platform to Federate Complex Event Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth IEEE International EDOC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-MOM: A Component-Based Framework for Interoperable and Adaptive Asynchronous Middleware Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labéjof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Service and Cloud Based Data Integration (SCDI) at the 16th IEEE International EDOC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. pp.204-213, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDOCW.2012.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping of Domain-Specific Architecture Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ACM SIGSOFT Symposium on Component-Based Software Engineering (CBSE'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bertinoro, Italy. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2304736.2304741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FraSCAti: Adaptive and Reflective Middleware of Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACM/IFIP/USENIX International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Engineering of Component-Based Systems-of-Systems: A Reference Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ACM SIGSOFT International Symposium on Component-Based Software Engineering (CBSE'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Boulder, United States. pp.61-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00577945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Engineering Architectural Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference of Software Architecture (ECSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Essen, Germany. pp.220-235, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23798-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00614984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reflective Platform for Highly Adaptive Multi-Cloud Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Adaptive and Reflective Middleware (ARM'2011) at the12th ACM/IFIP/USENIX International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lisbonne, Portugal. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00628643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying Self-configurable Component-based Systems with FracToy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM, Alloy, B and Z, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Orford, Canada. pp.91-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00512442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Run-Time Support for Distributed Service Component Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mélisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Software Engineering, Tool Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Antwerp, Belgium. pp.171-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing Domain-Specific Component Frameworks through Architecture Refinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Malohlava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Plsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th EUROMICRO Conference on Software Engineering and Advanced Applications (SEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Patras, Greece. pp.375-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00393029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable SCA Applications with the FraSCAti Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Schiavoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Service Computing (SCC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2009, Bangalore, India. pp.268-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Distribution into a RTSJ-based Component Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Malohlava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Plsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Junior Researcher Workshop on Real-Time Computing (JRWRTC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rennes, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00327342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying on the Grid with DeployWare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IEEE International Symposium on Cluster Computing and the Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, France. pp.177-184, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2008.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component Framework for Java-based Real-time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Plsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IFIP/USENIX 9th International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Leuven, Belgium. pp.124-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00301410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Java Component Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Plsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISORC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Orlando, United States. pp.281-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00222039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Driven Validation of Autonomic Software Systems in Open Distributed Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop M-ADAPT, in conjunction with ECOOP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient-Oriented Programming in Fractal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Plsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Object Technology for Ambient Intelligence and Pervasive Systems / ECOOP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00155089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Deployment Framework for Grid Computing and Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM Confederated International Conferences, Grid computing, high performAnce and Distributed Applications (GADA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montpellier, France. pp.1402-1411, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11914952_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Deployment and Reconfiguration of Component-Based Applications in Open Distributed Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Distributed Objects and Applications (DOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Montpellier, France. pp.26---27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Context-Aware Transaction Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bologna, Italy. pp.272-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying OMG D&C Specification and ECA Rules for Autonomous Distributed Component-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Models @ Runtime, in conjunction with MoDELS / UML 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Attribute-Oriented Programming to Leverage Fractal-Based Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pessemier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International ECOOP Workshop on Fractal Component Model (Fractal’06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based Approach to Compose Transaction Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Software Composition (SC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Austria. pp.114-130, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11821946_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'auto-adaptabilité des architectures logicielles dans les environnements ouverts distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Conférence sur les Architectures Logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.13---29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A service discovery and automatic deployment component-based software infrastructure for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gransart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th Conference on Advanced Information Systems Engineering - CAiSE'05 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Porto, Portugal. pp.601-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Infrastructure à Composants pour des Applications Ubiquitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gransart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France. pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche dirigée par les modèles pour construire les machines de déploiement des intergiciels à composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages et Modèles à Objets (LM0'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bern, Suisse. pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Adaptive Component-Based Transaction Commit Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Middleware Workshop on Adaptive and Reflective Middleware (ARM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Grenoble, France, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1101516.1101527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based Software Infrastructure for Contextual Transportation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gransart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on ITS Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brest, France. pp.307-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based Software Infrastructure for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gransart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France. pp.183-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement multi personnalités pour la configuration et le déploiement d'applications à base de composants logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the Round-Trip Latency of Various Java-Based Middleware Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demarey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Harbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The OOPSLA 2004 Component And Middleware Performance Workshop - CMP 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenCCM : une infrastructure à composants pour le déploiement d'applications à base de composants CORBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Briclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORBA scripting in HEP and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lodygensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing in High Energy and Nuclear PHysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Padova, Italy. pp.713-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Multi-Cloud Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraïso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Parpaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIT Digital Future Cloud Symposium présenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, RENNES, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FraSCAti Studio : création en ligne de services et déploiement dans les nuages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dirix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Almeida Souza Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-GPL 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Complex Event Processing Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence GDR-GPL-CIEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première Conférence en IngénieriE du Logiciel, CIEL'2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cloud-based Infrastructure for Crowdsourcing Data from Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wenjun Wu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud-based Software Crowdsourcing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.243-265, 2015, 978-3-662-47011-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Distribution System Based on the Exchange of Asynchronous Messages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labéjof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US Patent Number 8990835 &amp; EP 2549715 A1. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D 3.2.1 Concern Oriented Microservice Architecture Pkl Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Monfleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art in Microservice ADL and Microservice Auto-Scaling Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Marangozova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Monfleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Aroui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble - Alpes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a formal reference computational model for cloud configuration management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Ben Rayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pissard-Gibollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9317, INRIA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Driven Multi-Cloud Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Multi-Cloud Service-Oriented Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2013, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCA Platform Specifications - Version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Blondelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1.4.1B SOA4All Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hamerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2009, pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1.4.1A SOA4All Reference Architecture Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reto Krummenacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hamerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2009, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and Development Tools for SCOrWare - Version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Blondelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Télécom SudParis. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595503v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal specification of the Fractal component model in Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Stefani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6721, INRIA. 2008, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.1.1 Service Provisioning Platform Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pedrinaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maleshkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Álvaro Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ruiz Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2008, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergiciel d'intergiciels adaptable à base de Services, Composants et Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calcul parallèle, distribué et partagé [cs.DC]. Université Lille 1 Sciences et Technologies, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01206244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId240"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E50EAAB7"/>
+    <w:nsid w:val="231E6C27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-merle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8423-8806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035777214" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223450v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit You" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ceruse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Badet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paparel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40364-025-00793-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420157v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Le-Khanh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Gia Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bliudze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194023500389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02976775v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kallel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zalila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxaa159" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Korte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Erbel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Challita" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Grabowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375362v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Al-Dhuraibi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Djarallah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2019.2923686" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122452v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00869-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.04.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375380v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Brabra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Mtibaa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Petrillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2018.10.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529654v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Paraiso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2017.2711009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01019385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-014-0421-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859472v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cleve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0364-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567442v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Schiavoni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.1077" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0072-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269988v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dubus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dolet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/obj.14.1-2.35-59" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263068v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT67405.2025.00022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204020v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diarra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ouzzif" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04421758v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04201189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Monfleur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375386v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adja Ndeye Sylla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Klamm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM46954.2019.9012739" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124164v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2019.8806632" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bachir Djarallah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01790629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689659v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522684v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEE.ICIOT.2017.15" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583165v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01481631v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006236503430350" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522940v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01519831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480593v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Ga&#235;l Gu&#233;h&#233;neuc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006281203760383" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314827v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2016.0100" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534730v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352738v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrillo Fabio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Parpaillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dutoo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tata" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2015.117" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109967v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wendpanga" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088034v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendpanga Francis Ouedraogo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088013v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790455v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00710623v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lab&#233;jof" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;ger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vincent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW.2012.35" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690607v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2304736.2304741" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700883v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hermosillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694700v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2012.79" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713849v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heymans" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628643v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650608v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00577945v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loiret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614984v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23798-0_25" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Tiberghien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;lisson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397856v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393029v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Malohlava" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Plsek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00222039v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259836v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2008.59" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327342v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00301410v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177071v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155089v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177065v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177070v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156207v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11914952_26" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415847v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177068v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353552v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pessemier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pawlak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482480v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946_8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NR8D6TMS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156320v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001169v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101516.1101527" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583033v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156682v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156235v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156215v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003276v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03652721v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Harbonnier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003287v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briclet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Contreras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009846v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Du" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lodygensky" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Para&#239;so" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696196v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dirix" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Almeida Souza Neto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695560v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345661v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022816v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ribeiro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659548v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570490v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963330v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Marangozova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Aroui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02940938v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Ben Rayana" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534785v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020318v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595502v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Blondelle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673998v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hamerling" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Legrand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Baude" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton Mathias" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673752v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Krummenacher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Toma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595503v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Drapeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338987v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673744v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pedrinaci" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maleshkova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo &#193;lvaro Rey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ruiz Moreno" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01206244v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-merle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8423-8806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035777214" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223450v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit You" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ceruse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Badet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paparel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40364-025-00793-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420157v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Le-Khanh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Gia Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bliudze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194023500389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02976775v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kallel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zalila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxaa159" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Korte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Erbel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Challita" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Grabowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375362v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Al-Dhuraibi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Djarallah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2019.2923686" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122452v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00869-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Brabra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Mtibaa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Petrillo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2018.10.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375378v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.04.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529654v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Paraiso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2017.2711009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01019385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-014-0421-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859472v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cleve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0364-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567442v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Schiavoni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.1077" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0072-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269988v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dubus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dolet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/obj.14.1-2.35-59" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diarra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ouzzif" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263068v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT67405.2025.00022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04421758v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04201189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Monfleur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375386v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adja Ndeye Sylla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Klamm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM46954.2019.9012739" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124164v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2019.8806632" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bachir Djarallah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01790629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689659v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01519831v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01481631v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006236503430350" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522940v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480593v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Ga&#235;l Gu&#233;h&#233;neuc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006281203760383" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583165v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522684v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEE.ICIOT.2017.15" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534730v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352738v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrillo Fabio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314827v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2016.0100" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Parpaillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dutoo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tata" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2015.117" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109967v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wendpanga" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088013v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendpanga Francis Ouedraogo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088034v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790455v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694700v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2012.79" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713849v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heymans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700883v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hermosillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00710623v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lab&#233;jof" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;ger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vincent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW.2012.35" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690607v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2304736.2304741" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650608v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00577945v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loiret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614984v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23798-0_25" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628643v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Tiberghien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;lisson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393029v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Malohlava" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Plsek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397856v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327342v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259836v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2008.59" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00301410v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00222039v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177071v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155089v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156207v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11914952_26" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177070v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415847v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177068v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353552v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pessemier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pawlak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482480v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946_8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NR8D6TMS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177065v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583033v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156682v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156320v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001169v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101516.1101527" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156235v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156215v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003276v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03652721v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Harbonnier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003287v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briclet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Contreras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009846v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Du" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lodygensky" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Para&#239;so" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696196v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dirix" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Almeida Souza Neto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695560v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345661v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022816v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ribeiro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659548v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570490v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963330v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Marangozova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Aroui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02940938v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Ben Rayana" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534785v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020318v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595502v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Blondelle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673998v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hamerling" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Legrand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Baude" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton Mathias" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673752v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Krummenacher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Toma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595503v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Drapeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338987v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673744v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pedrinaci" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maleshkova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo &#193;lvaro Rey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ruiz Moreno" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01206244v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>