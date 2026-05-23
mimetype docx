--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Merle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8423-8806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035777214</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic value of the wnt target and cancer-associated blood biomarker hPG80: ONCOPRO case-control prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ceruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Badet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paparel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomarker Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.91. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40364-025-00793-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Exogenous Coordination of Concurrent Cloud Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Le-Khanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Gia Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bliudze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218194023500389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model driven simulation of elastic OCCI cloud resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmed-Nacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (5), pp.1144-1166. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comjnl/bxaa159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoDMaCAO: a model-driven framework for the design, validation and configuration management of cloud applications based on OCCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Erbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Elasticity Management with OCCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Djarallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.1549 - 1562. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCC.2019.2923686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Cloud Resource Management with TOSCA and OCCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Erbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (5), pp.1609-1631. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00869-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On semantic detection of cloud API (anti)patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Brabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Mtibaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layth Sliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.65 - 82. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2018.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Cloud Resource Management with OCCIware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.260 - 277. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2019.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity in Cloud Computing: State of the Art and Research Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Djarallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.430-447. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSC.2017.2711009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">soCloud: A service-oriented component-based PaaS for managing portability, provisioning, elasticity, and high availability across multiple clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98 (5), pp.539-565. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-014-0421-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Evolution of Architectural Variability Models in Plugin-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 p. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-013-0364-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-Based Middleware Platform for Reconfigurable Service-Oriented Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Schiavoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (5), pp.559-583. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Component-Based Software Engineering with Fraclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special Issue on Software Components -- The Fractal Initiative, 64 (1-2), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-008-0072-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche orientée modèle pour déployer des systèmes logiciels répartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1-2), pp.35-39. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/obj.14.1-2.35-59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: A customizable toolchain to validate Kubernetes manifests for robust deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Stefani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2E 2025 - 13th IEEE International Conference on Cloud Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Rennes, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Cloud-native Applications with KubeDiagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Petrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISSOFT 2025 - 13th IEEE Working Conference on Software Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Auckland, New Zealand. pp.106 - 116, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VISSOFT67405.2025.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth analysis of Kubernetes manifest verification tools for robust CNF deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Stefani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2024 - Conference on Innovation in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DNAC, Mar 2024, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Concern-Oriented Microservice Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Monfleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Microservices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universita di Pisa; Microservices Community, Oct 2023, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification of Orchestration Templates for Reliable Deployment with OpenStack Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adja Ndeye Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Klamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNSM 2019 - 15th International Conference on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Halifax, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/CNSM46954.2019.9012739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Toolchain to Validate, Visualize, Analyze, and Deploy ETSI NFV Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adja Ndeye Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Klamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSoft 2019 - The 5th IEEE International Conference on Network Softwarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NETSOFT.2019.8806632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinating Vertical Elasticity of both Containers and Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bachir Djarallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOSER 2018 - 8th International Conference on Cloud Computing and Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying Semantic Interoperability between Heterogeneous Cloud Resources with the FCLOUDS Formal Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOUD 2018 - 11th IEEE International Conference on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Precise Model for Google Cloud Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Cloud Engineering (IC2E)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://conferences.computer.org/IC2E/2018/, Apr 2018, Orlando, Florida, United States. pp.177-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Configuration Management of Cloud Applications with OCCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Grabowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOSER 2018 - 8th International Conference on Cloud Computing and Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal. pp.100-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Formal-based Semantic Interoperability in Multi-Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Cloud Computing (CLOUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, Hawaii, United States. pp.710-713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Virtual Machine Placement Optimization in Data Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Cloud Computing and Services Science (CLOSER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Apr 2017, Porto, Portugal. pp.343-350, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006236503430350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic Vertical Elasticity of Docker Containers with ElasticDocker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Djarallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 10th IEEE International Conference on Cloud Computing, IEEE CLOUD 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, Hawaii, United States. pp.472 - 479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a REST Cloud Computing Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Cloud Computing and Services Science, CLOSER 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Apr 2017, Porto, Portugal. pp.376--383, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006281203760383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven Tool Chain for OCCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Cooperative Information Systems (CoopIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Cloud Robotics as a Service with OCCIware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Congress on Internet of Things, IEEE ICIOT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, Hawaii, United States. pp.50 - 57, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEE.ICIOT.2017.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de ressources multi-nuages dirigé par des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compas </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are REST APIs for Cloud Computing Well-Designed? An Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrillo Fabio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Service Oriented Computing (ICSOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Banff, Canada. pp.157 - 170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Management of Docker Containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Cloud Computing (CLOUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco, United States. pp.718 - 725, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2016.0100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCCIware - A Formal and Tooled Framework for Managing Everything as a Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Parpaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dutoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projects Showcase @ STAF'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L'Aquila, Italy. pp.18 - 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Precise Metamodel for Open Cloud Computing Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Parpaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Tata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Cloud Computing (CLOUD 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2015, New York, United States. pp.852 - 859, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2015.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Service Protection with Model Driven Security@run.time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Wendpanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International IEEE Symposium on Service-Oriented System Engineering - IEEE SOSE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Redwood City, United States. pp.50-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion contextualisée de la sécurité : implémentation MDS@Runtime avec FraSCAti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendpanga Francis Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAR-SSI 2014 - 9ème Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Saint-Germain-Au-Mont-d'Or (Lyon), France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualised security operation deployment through MDS@run.time architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendpanga Francis Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2014 - Intelligent Service Clouds Workshop at the 12th International Conference on Services Oriented Computing 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.201-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Elasticity Across Multiple Cloud Providers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International workshop on multi-cloud applications and federated clouds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Prague, Czech Republic. pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Federated Multi-Cloud PaaS Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOUD 2012 - 5th IEEE International Conference on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, hawaii, United States. pp.392 - 399, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2012.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Model Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAiSE - 24th International Conference on Advanced Information Systems Engineering - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Gdańsk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713849v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Middleware Platform to Federate Complex Event Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth IEEE International EDOC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-MOM: A Component-Based Framework for Interoperable and Adaptive Asynchronous Middleware Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labéjof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Service and Cloud Based Data Integration (SCDI) at the 16th IEEE International EDOC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. pp.204-213, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDOCW.2012.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping of Domain-Specific Architecture Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ACM SIGSOFT Symposium on Component-Based Software Engineering (CBSE'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bertinoro, Italy. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2304736.2304741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FraSCAti: Adaptive and Reflective Middleware of Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACM/IFIP/USENIX International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Engineering of Component-Based Systems-of-Systems: A Reference Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ACM SIGSOFT International Symposium on Component-Based Software Engineering (CBSE'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Boulder, United States. pp.61-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00577945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Engineering Architectural Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference of Software Architecture (ECSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Essen, Germany. pp.220-235, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23798-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00614984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reflective Platform for Highly Adaptive Multi-Cloud Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Adaptive and Reflective Middleware (ARM'2011) at the12th ACM/IFIP/USENIX International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lisbonne, Portugal. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00628643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying Self-configurable Component-based Systems with FracToy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM, Alloy, B and Z, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Orford, Canada. pp.91-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00512442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Run-Time Support for Distributed Service Component Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mélisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Software Engineering, Tool Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Antwerp, Belgium. pp.171-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing Domain-Specific Component Frameworks through Architecture Refinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Malohlava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Plsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th EUROMICRO Conference on Software Engineering and Advanced Applications (SEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Patras, Greece. pp.375-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00393029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable SCA Applications with the FraSCAti Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Schiavoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Service Computing (SCC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2009, Bangalore, India. pp.268-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Distribution into a RTSJ-based Component Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Malohlava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Plsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Junior Researcher Workshop on Real-Time Computing (JRWRTC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rennes, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00327342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying on the Grid with DeployWare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IEEE International Symposium on Cluster Computing and the Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, France. pp.177-184, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2008.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component Framework for Java-based Real-time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Plsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IFIP/USENIX 9th International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Leuven, Belgium. pp.124-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00301410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Java Component Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Plsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISORC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Orlando, United States. pp.281-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00222039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Driven Validation of Autonomic Software Systems in Open Distributed Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop M-ADAPT, in conjunction with ECOOP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient-Oriented Programming in Fractal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Plsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Object Technology for Ambient Intelligence and Pervasive Systems / ECOOP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00155089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Deployment Framework for Grid Computing and Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM Confederated International Conferences, Grid computing, high performAnce and Distributed Applications (GADA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montpellier, France. pp.1402-1411, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11914952_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Deployment and Reconfiguration of Component-Based Applications in Open Distributed Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Distributed Objects and Applications (DOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Montpellier, France. pp.26---27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Context-Aware Transaction Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bologna, Italy. pp.272-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying OMG D&C Specification and ECA Rules for Autonomous Distributed Component-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Models @ Runtime, in conjunction with MoDELS / UML 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Attribute-Oriented Programming to Leverage Fractal-Based Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pessemier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International ECOOP Workshop on Fractal Component Model (Fractal’06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based Approach to Compose Transaction Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Software Composition (SC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Austria. pp.114-130, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11821946_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'auto-adaptabilité des architectures logicielles dans les environnements ouverts distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Conférence sur les Architectures Logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.13---29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A service discovery and automatic deployment component-based software infrastructure for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gransart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th Conference on Advanced Information Systems Engineering - CAiSE'05 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Porto, Portugal. pp.601-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Infrastructure à Composants pour des Applications Ubiquitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gransart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France. pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche dirigée par les modèles pour construire les machines de déploiement des intergiciels à composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages et Modèles à Objets (LM0'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bern, Suisse. pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Adaptive Component-Based Transaction Commit Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Middleware Workshop on Adaptive and Reflective Middleware (ARM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Grenoble, France, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1101516.1101527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based Software Infrastructure for Contextual Transportation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gransart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on ITS Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brest, France. pp.307-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based Software Infrastructure for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gransart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France. pp.183-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement multi personnalités pour la configuration et le déploiement d'applications à base de composants logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the Round-Trip Latency of Various Java-Based Middleware Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demarey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Harbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The OOPSLA 2004 Component And Middleware Performance Workshop - CMP 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenCCM : une infrastructure à composants pour le déploiement d'applications à base de composants CORBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Briclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORBA scripting in HEP and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lodygensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing in High Energy and Nuclear PHysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Padova, Italy. pp.713-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Multi-Cloud Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraïso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Parpaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIT Digital Future Cloud Symposium présenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, RENNES, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FraSCAti Studio : création en ligne de services et déploiement dans les nuages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dirix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Almeida Souza Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-GPL 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Complex Event Processing Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence GDR-GPL-CIEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première Conférence en IngénieriE du Logiciel, CIEL'2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cloud-based Infrastructure for Crowdsourcing Data from Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wenjun Wu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud-based Software Crowdsourcing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.243-265, 2015, 978-3-662-47011-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Distribution System Based on the Exchange of Asynchronous Messages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labéjof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US Patent Number 8990835 &amp; EP 2549715 A1. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D 3.2.1 Concern Oriented Microservice Architecture Pkl Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Monfleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art in Microservice ADL and Microservice Auto-Scaling Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Marangozova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Monfleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Aroui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble - Alpes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a formal reference computational model for cloud configuration management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Ben Rayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pissard-Gibollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9317, INRIA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Driven Multi-Cloud Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Multi-Cloud Service-Oriented Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2013, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCA Platform Specifications - Version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Blondelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1.4.1B SOA4All Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hamerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2009, pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1.4.1A SOA4All Reference Architecture Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reto Krummenacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hamerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2009, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and Development Tools for SCOrWare - Version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Blondelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Télécom SudParis. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595503v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal specification of the Fractal component model in Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Stefani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6721, INRIA. 2008, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.1.1 Service Provisioning Platform Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pedrinaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maleshkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Álvaro Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ruiz Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2008, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergiciel d'intergiciels adaptable à base de Services, Composants et Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calcul parallèle, distribué et partagé [cs.DC]. Université Lille 1 Sciences et Technologies, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01206244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId240"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Merle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8423-8806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035777214</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation and Automated Formal Verification of TOSCA Workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Khebbeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.70065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic value of the wnt target and cancer-associated blood biomarker hPG80: ONCOPRO case-control prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ceruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Badet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paparel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomarker Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.91. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40364-025-00793-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Exogenous Coordination of Concurrent Cloud Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Le-Khanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Gia Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bliudze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218194023500389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model driven simulation of elastic OCCI cloud resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmed-Nacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (5), pp.1144-1166. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comjnl/bxaa159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoDMaCAO: a model-driven framework for the design, validation and configuration management of cloud applications based on OCCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Erbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Elasticity Management with OCCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Djarallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.1549 - 1562. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCC.2019.2923686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Cloud Resource Management with TOSCA and OCCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Erbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (5), pp.1609-1631. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00869-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On semantic detection of cloud API (anti)patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Brabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Mtibaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layth Sliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.65 - 82. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2018.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Cloud Resource Management with OCCIware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.260 - 277. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2019.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity in Cloud Computing: State of the Art and Research Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Djarallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.430-447. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSC.2017.2711009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">soCloud: A service-oriented component-based PaaS for managing portability, provisioning, elasticity, and high availability across multiple clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98 (5), pp.539-565. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-014-0421-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Evolution of Architectural Variability Models in Plugin-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 p. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-013-0364-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-Based Middleware Platform for Reconfigurable Service-Oriented Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Schiavoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (5), pp.559-583. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Component-Based Software Engineering with Fraclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special Issue on Software Components -- The Fractal Initiative, 64 (1-2), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-008-0072-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche orientée modèle pour déployer des systèmes logiciels répartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1-2), pp.35-39. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/obj.14.1-2.35-59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: A customizable toolchain to validate Kubernetes manifests for robust deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Stefani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2E 2025 - 13th IEEE International Conference on Cloud Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Rennes, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Cloud-native Applications with KubeDiagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Petrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISSOFT 2025 - 13th IEEE Working Conference on Software Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Auckland, New Zealand. pp.106 - 116, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VISSOFT67405.2025.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth analysis of Kubernetes manifest verification tools for robust CNF deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Stefani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2024 - Conference on Innovation in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DNAC, Mar 2024, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Concern-Oriented Microservice Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Monfleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Microservices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universita di Pisa; Microservices Community, Oct 2023, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification of Orchestration Templates for Reliable Deployment with OpenStack Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adja Ndeye Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Klamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNSM 2019 - 15th International Conference on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Halifax, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/CNSM46954.2019.9012739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Toolchain to Validate, Visualize, Analyze, and Deploy ETSI NFV Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adja Ndeye Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Klamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSoft 2019 - The 5th IEEE International Conference on Network Softwarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NETSOFT.2019.8806632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinating Vertical Elasticity of both Containers and Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bachir Djarallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOSER 2018 - 8th International Conference on Cloud Computing and Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying Semantic Interoperability between Heterogeneous Cloud Resources with the FCLOUDS Formal Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOUD 2018 - 11th IEEE International Conference on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Precise Model for Google Cloud Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Cloud Engineering (IC2E)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://conferences.computer.org/IC2E/2018/, Apr 2018, Orlando, Florida, United States. pp.177-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Configuration Management of Cloud Applications with OCCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Grabowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOSER 2018 - 8th International Conference on Cloud Computing and Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal. pp.100-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven Tool Chain for OCCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Cooperative Information Systems (CoopIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Cloud Robotics as a Service with OCCIware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Congress on Internet of Things, IEEE ICIOT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, Hawaii, United States. pp.50 - 57, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEE.ICIOT.2017.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Virtual Machine Placement Optimization in Data Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Cloud Computing and Services Science (CLOSER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Apr 2017, Porto, Portugal. pp.343-350, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006236503430350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Formal-based Semantic Interoperability in Multi-Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Cloud Computing (CLOUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, Hawaii, United States. pp.710-713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic Vertical Elasticity of Docker Containers with ElasticDocker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Djarallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 10th IEEE International Conference on Cloud Computing, IEEE CLOUD 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, Hawaii, United States. pp.472 - 479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a REST Cloud Computing Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Cloud Computing and Services Science, CLOSER 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Apr 2017, Porto, Portugal. pp.376--383, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006281203760383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Management of Docker Containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Cloud Computing (CLOUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco, United States. pp.718 - 725, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2016.0100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are REST APIs for Cloud Computing Well-Designed? An Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrillo Fabio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-Gaël Guéhéneuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Service Oriented Computing (ICSOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Banff, Canada. pp.157 - 170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de ressources multi-nuages dirigé par des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compas </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Precise Metamodel for Open Cloud Computing Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Parpaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Tata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Cloud Computing (CLOUD 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2015, New York, United States. pp.852 - 859, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2015.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCCIware - A Formal and Tooled Framework for Managing Everything as a Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Parpaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dutoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projects Showcase @ STAF'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L'Aquila, Italy. pp.18 - 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Service Protection with Model Driven Security@run.time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Wendpanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International IEEE Symposium on Service-Oriented System Engineering - IEEE SOSE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Redwood City, United States. pp.50-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualised security operation deployment through MDS@run.time architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendpanga Francis Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2014 - Intelligent Service Clouds Workshop at the 12th International Conference on Services Oriented Computing 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.201-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion contextualisée de la sécurité : implémentation MDS@Runtime avec FraSCAti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendpanga Francis Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Biennier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAR-SSI 2014 - 9ème Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Saint-Germain-Au-Mont-d'Or (Lyon), France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Elasticity Across Multiple Cloud Providers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International workshop on multi-cloud applications and federated clouds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Prague, Czech Republic. pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Middleware Platform to Federate Complex Event Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth IEEE International EDOC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-MOM: A Component-Based Framework for Interoperable and Adaptive Asynchronous Middleware Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labéjof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Service and Cloud Based Data Integration (SCDI) at the 16th IEEE International EDOC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. pp.204-213, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDOCW.2012.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping of Domain-Specific Architecture Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ACM SIGSOFT Symposium on Component-Based Software Engineering (CBSE'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bertinoro, Italy. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2304736.2304741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Model Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAiSE - 24th International Conference on Advanced Information Systems Engineering - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Gdańsk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713849v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Federated Multi-Cloud PaaS Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOUD 2012 - 5th IEEE International Conference on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, hawaii, United States. pp.392 - 399, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2012.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reflective Platform for Highly Adaptive Multi-Cloud Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Adaptive and Reflective Middleware (ARM'2011) at the12th ACM/IFIP/USENIX International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lisbonne, Portugal. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00628643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FraSCAti: Adaptive and Reflective Middleware of Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACM/IFIP/USENIX International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Engineering of Component-Based Systems-of-Systems: A Reference Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ACM SIGSOFT International Symposium on Component-Based Software Engineering (CBSE'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Boulder, United States. pp.61-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00577945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Engineering Architectural Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference of Software Architecture (ECSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Essen, Germany. pp.220-235, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23798-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00614984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying Self-configurable Component-based Systems with FracToy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM, Alloy, B and Z, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Orford, Canada. pp.91-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00512442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Run-Time Support for Distributed Service Component Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mélisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Software Engineering, Tool Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Antwerp, Belgium. pp.171-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable SCA Applications with the FraSCAti Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Schiavoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Service Computing (SCC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2009, Bangalore, India. pp.268-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing Domain-Specific Component Frameworks through Architecture Refinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Malohlava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Plsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th EUROMICRO Conference on Software Engineering and Advanced Applications (SEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Patras, Greece. pp.375-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00393029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Java Component Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Plsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISORC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Orlando, United States. pp.281-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00222039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying on the Grid with DeployWare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IEEE International Symposium on Cluster Computing and the Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, France. pp.177-184, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2008.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Distribution into a RTSJ-based Component Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Malohlava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Plsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Junior Researcher Workshop on Real-Time Computing (JRWRTC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rennes, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00327342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component Framework for Java-based Real-time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Plsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Loiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IFIP/USENIX 9th International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Leuven, Belgium. pp.124-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00301410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Driven Validation of Autonomic Software Systems in Open Distributed Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop M-ADAPT, in conjunction with ECOOP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient-Oriented Programming in Fractal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Plsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Object Technology for Ambient Intelligence and Pervasive Systems / ECOOP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00155089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'auto-adaptabilité des architectures logicielles dans les environnements ouverts distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Conférence sur les Architectures Logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.13---29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying OMG D&C Specification and ECA Rules for Autonomous Distributed Component-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Models @ Runtime, in conjunction with MoDELS / UML 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Deployment and Reconfiguration of Component-Based Applications in Open Distributed Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Distributed Objects and Applications (DOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Montpellier, France. pp.26---27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Context-Aware Transaction Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bologna, Italy. pp.272-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Deployment Framework for Grid Computing and Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM Confederated International Conferences, Grid computing, high performAnce and Distributed Applications (GADA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montpellier, France. pp.1402-1411, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11914952_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Attribute-Oriented Programming to Leverage Fractal-Based Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pessemier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International ECOOP Workshop on Fractal Component Model (Fractal’06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based Approach to Compose Transaction Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Software Composition (SC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Austria. pp.114-130, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11821946_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A service discovery and automatic deployment component-based software infrastructure for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gransart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th Conference on Advanced Information Systems Engineering - CAiSE'05 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Porto, Portugal. pp.601-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Infrastructure à Composants pour des Applications Ubiquitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gransart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France. pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Adaptive Component-Based Transaction Commit Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Middleware Workshop on Adaptive and Reflective Middleware (ARM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Grenoble, France, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1101516.1101527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche dirigée par les modèles pour construire les machines de déploiement des intergiciels à composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages et Modèles à Objets (LM0'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bern, Suisse. pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based Software Infrastructure for Contextual Transportation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gransart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on ITS Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brest, France. pp.307-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based Software Infrastructure for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gransart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France. pp.183-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement multi personnalités pour la configuration et le déploiement d'applications à base de composants logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the Round-Trip Latency of Various Java-Based Middleware Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demarey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Harbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The OOPSLA 2004 Component And Middleware Performance Workshop - CMP 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenCCM : une infrastructure à composants pour le déploiement d'applications à base de composants CORBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Briclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORBA scripting in HEP and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lodygensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing in High Energy and Nuclear PHysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Padova, Italy. pp.713-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Multi-Cloud Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraïso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Parpaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIT Digital Future Cloud Symposium présenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, RENNES, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FraSCAti Studio : création en ligne de services et déploiement dans les nuages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dirix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Almeida Souza Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-GPL 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Complex Event Processing Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence GDR-GPL-CIEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première Conférence en IngénieriE du Logiciel, CIEL'2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cloud-based Infrastructure for Crowdsourcing Data from Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wenjun Wu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud-based Software Crowdsourcing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.243-265, 2015, 978-3-662-47011-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Distribution System Based on the Exchange of Asynchronous Messages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labéjof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US Patent Number 8990835 &amp; EP 2549715 A1. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D 3.2.1 Concern Oriented Microservice Architecture Pkl Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Monfleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art in Microservice ADL and Microservice Auto-Scaling Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Marangozova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Monfleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Aroui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble - Alpes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a formal reference computational model for cloud configuration management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Ben Rayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pissard-Gibollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9317, INRIA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Driven Multi-Cloud Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Al-Dhuraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Multi-Cloud Service-Oriented Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2013, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCA Platform Specifications - Version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Blondelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1.4.1B SOA4All Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hamerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2009, pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1.4.1A SOA4All Reference Architecture Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reto Krummenacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Toma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hamerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2009, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and Development Tools for SCOrWare - Version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Blondelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Télécom SudParis. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595503v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.1.1 Service Provisioning Platform Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pedrinaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maleshkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Álvaro Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ruiz Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2008, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal specification of the Fractal component model in Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Stefani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6721, INRIA. 2008, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergiciel d'intergiciels adaptable à base de Services, Composants et Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calcul parallèle, distribué et partagé [cs.DC]. Université Lille 1 Sciences et Technologies, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01206244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="231E6C27"/>
+    <w:nsid w:val="6948FBA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-merle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8423-8806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035777214" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223450v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit You" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ceruse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Badet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paparel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40364-025-00793-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420157v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Le-Khanh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Gia Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bliudze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194023500389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02976775v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kallel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zalila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxaa159" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Korte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Erbel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Challita" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Grabowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375362v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Al-Dhuraibi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Djarallah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2019.2923686" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122452v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00869-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Brabra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Mtibaa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Petrillo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2018.10.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375378v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.04.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529654v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Paraiso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2017.2711009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01019385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-014-0421-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859472v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cleve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0364-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567442v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Schiavoni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.1077" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0072-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269988v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dubus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dolet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/obj.14.1-2.35-59" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diarra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ouzzif" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263068v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT67405.2025.00022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04421758v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04201189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Monfleur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375386v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adja Ndeye Sylla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Klamm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM46954.2019.9012739" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124164v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2019.8806632" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bachir Djarallah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01790629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689659v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01519831v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01481631v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006236503430350" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522940v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480593v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Ga&#235;l Gu&#233;h&#233;neuc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006281203760383" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583165v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522684v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEE.ICIOT.2017.15" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534730v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352738v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrillo Fabio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314827v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2016.0100" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Parpaillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dutoo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tata" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2015.117" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109967v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wendpanga" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088013v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendpanga Francis Ouedraogo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088034v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790455v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694700v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2012.79" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713849v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heymans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700883v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hermosillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00710623v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lab&#233;jof" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;ger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vincent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW.2012.35" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690607v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2304736.2304741" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650608v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00577945v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loiret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614984v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23798-0_25" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628643v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Tiberghien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;lisson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393029v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Malohlava" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Plsek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397856v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327342v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259836v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2008.59" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00301410v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00222039v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177071v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155089v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156207v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11914952_26" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177070v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415847v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177068v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353552v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pessemier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pawlak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482480v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946_8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NR8D6TMS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177065v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583033v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156682v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156320v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001169v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101516.1101527" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156235v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156215v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003276v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03652721v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Harbonnier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003287v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briclet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Contreras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009846v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Du" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lodygensky" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Para&#239;so" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696196v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dirix" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Almeida Souza Neto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695560v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345661v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022816v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ribeiro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659548v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570490v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963330v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Marangozova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Aroui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02940938v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Ben Rayana" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534785v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020318v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595502v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Blondelle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673998v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hamerling" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Legrand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Baude" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton Mathias" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673752v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Krummenacher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Toma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595503v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Drapeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338987v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673744v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pedrinaci" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maleshkova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo &#193;lvaro Rey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ruiz Moreno" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01206244v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-merle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8423-8806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035777214" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615439v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadie Khebbeb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.70065" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223450v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit You" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ceruse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Badet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paparel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40364-025-00793-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420157v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Le-Khanh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Gia Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bliudze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194023500389" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02976775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kallel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zalila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxaa159" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927522v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Korte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Erbel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Challita" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Grabowski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375362v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Al-Dhuraibi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Djarallah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2019.2923686" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00869-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Brabra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Mtibaa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Petrillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2018.10.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375378v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.04.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Paraiso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2017.2711009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01019385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-014-0421-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859472v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cleve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0364-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Schiavoni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.1077" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0072-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dubus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dolet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/obj.14.1-2.35-59" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204020v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diarra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ouzzif" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263068v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT67405.2025.00022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04421758v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04201189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Monfleur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375386v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adja Ndeye Sylla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Klamm" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM46954.2019.9012739" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124164v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2019.8806632" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bachir Djarallah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01790629v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678945v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583165v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522684v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEE.ICIOT.2017.15" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01481631v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006236503430350" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01519831v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522940v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480593v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Ga&#235;l Gu&#233;h&#233;neuc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006281203760383" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314827v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2016.0100" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrillo Fabio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534730v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Parpaillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tata" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2015.117" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188826v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dutoo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wendpanga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088034v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendpanga Francis Ouedraogo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088013v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790455v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700883v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hermosillo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00710623v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lab&#233;jof" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;ger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW.2012.35" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690607v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2304736.2304741" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713849v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heymans" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694700v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2012.79" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628643v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650608v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00577945v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loiret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614984v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23798-0_25" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512442v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Tiberghien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499477v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;lisson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397856v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393029v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Malohlava" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Plsek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00222039v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259836v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2008.59" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327342v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00301410v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177071v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155089v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177065v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177068v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177070v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415847v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156207v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11914952_26" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353552v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pessemier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pawlak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482480v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946_8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NR8D6TMS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583033v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156682v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001169v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101516.1101527" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156320v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156235v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156215v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003276v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03652721v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Harbonnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003287v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briclet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Contreras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009846v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Du" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lodygensky" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218571v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Para&#239;so" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696196v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dirix" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Almeida Souza Neto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695560v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345661v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022816v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ribeiro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659548v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570490v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963330v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Marangozova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Aroui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02940938v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Ben Rayana" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534785v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020318v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595502v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Blondelle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673998v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hamerling" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Legrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Baude" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton Mathias" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673752v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Krummenacher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Toma" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595503v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Drapeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673744v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pedrinaci" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maleshkova" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo &#193;lvaro Rey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ruiz Moreno" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338987v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01206244v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>