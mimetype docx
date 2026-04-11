--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -351,278 +351,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A density-accurate tracking solution for smoke upresolution</w:t>
+                <w:t xml:space="preserve">Particle-based Liquid Control using Animation Templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schoentgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Zehnder</w:t>
+                <w:t xml:space="preserve">Poulin Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poulin Pierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Thomaszewski</w:t>
+                <w:t xml:space="preserve">Emmanuelle Darles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meseure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00371-020-01889-3⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Proceedings of ACM SIGGRAPH/Eurographics Symposium on Computer Animation, 39 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986607v1</w:t>
+                <w:t xml:space="preserve">hal-02986581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle-based Liquid Control using Animation Templates</w:t>
+                <w:t xml:space="preserve">A density-accurate tracking solution for smoke upresolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schoentgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Zehnder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poulin Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Darles</w:t>
+                <w:t xml:space="preserve">Bernhard Thomaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meseure</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Proceedings of ACM SIGGRAPH/Eurographics Symposium on Computer Animation, 39 (8), </w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Proceedings of Computer Graphics International, 36 (10), pp.2299-2311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.14103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00371-020-01889-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986581v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Ber-Based on-Demand and Link State Routing Protocols under Realistic Conditions</w:t>
               </w:r>
@@ -2194,51 +2194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Darles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Delaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2590,701 +2590,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programming Topological Operations for Visual Illustrations in an Introductory Geomorphology Course</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Crespin</w:t>
+                <w:t xml:space="preserve">A NEW MODELING PIPELINE FOR PHYSICS-BASED TOPOLOGICAL DISCONTINUITIES: THE DYNAME PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saman Kalantari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Darles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2312/eged.20141025⟩</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Smart Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Tapeï, Taiwan. pp.178-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11650-1_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010002v1</w:t>
+                <w:t xml:space="preserve">hal-01092814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NEW MODELING PIPELINE FOR PHYSICS-BASED TOPOLOGICAL DISCONTINUITIES: THE DYNAME PROCESS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">MORPHO-Map: A new way to model animation of topological transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Darles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Skapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meseure</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Darles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Smart Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11650-1_18⟩</w:t>
+              <w:t xml:space="preserve">9th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP/GRAPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal. pp.288-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004674002880300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092814v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MORPHO-Map: A new way to model animation of topological transformations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Darles</w:t>
+                <w:t xml:space="preserve">Programming Topological Operations for Visual Illustrations in an Introductory Geomorphology Course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bézin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Terraz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP/GRAPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal. pp.288-300, </w:t>
+              <w:t xml:space="preserve">Eurographics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Strasbourg, France. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0004674002880300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2312/eged.20141025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935423v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Mouvement/Géométrie pour représentations volumiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Skapin</w:t>
+                <w:t xml:space="preserve">Improving ZRP performance by taking into account quality of links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiguiane Yélémou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ièmes Journées de l'Association Française d'Informatique Graphique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Calais, France. pp.141-150</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.2983-2987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769782v1</w:t>
+                <w:t xml:space="preserve">hal-00722901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving ZRP performance by taking into account quality of links</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiguiane Yélémou</w:t>
+                <w:t xml:space="preserve">Association Mouvement/Géométrie pour représentations volumiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Darles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.2983-2987</w:t>
+              <w:t xml:space="preserve">25ièmes Journées de l'Association Française d'Informatique Graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Calais, France. pp.141-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722901v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Volumetric Meshes to Point-Based Motion Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Darles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3342,364 +3342,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological Operations for Geomorphological Evolution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Terraz</w:t>
+                <w:t xml:space="preserve">Performance comparison of BER-based routing protocols under realistic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiguiane Yélémou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ledy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics workshop on Virtual Reality Interactions and Physical Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Lyon, France. 10 p</w:t>
+              <w:t xml:space="preserve">36th IEEE Conference on Local Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bonn, Germany. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633722v1</w:t>
+                <w:t xml:space="preserve">hal-00633732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New BER-based Approach to improve OLSR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiguiane Yélémou</w:t>
+                <w:t xml:space="preserve">Topological Operations for Geomorphological Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bézin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Skapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Terraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meseure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Wireless and Optical Communications Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Eurographics workshop on Virtual Reality Interactions and Physical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Lyon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00595916v1</w:t>
+                <w:t xml:space="preserve">hal-00633722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance comparison of BER-based routing protocols under realistic conditions</w:t>
+                <w:t xml:space="preserve">A New BER-based Approach to improve OLSR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiguiane Yélémou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Hilt</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Meseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IEEE Conference on Local Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Bonn, Germany. 4 p</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Wireless and Optical Communications Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633732v1</w:t>
+                <w:t xml:space="preserve">hal-00595916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opérations topologiques pour la géomorphologie</w:t>
               </w:r>
@@ -3953,51 +3953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology-based Physical Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Darles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Skapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4048,51 +4048,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Topology-Based Mass/Spring System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Darles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Skapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5605,51 +5605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Resolution for Topology Modifications in Physically-based Animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Darles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5693,77 +5693,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace de contrôle pour l'animation meshless</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Darles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6071,51 +6071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Riffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Darles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6332,51 +6332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerbaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cavalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zrour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Naudin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.103947" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752287v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lepaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Belhaouari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascual" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meseure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/JWSCG.2024.9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986607v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Schoentgen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Zehnder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulin Pierre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Thomaszewski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01889-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986581v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14103" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiguiane Y&#233;l&#233;mou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Poussard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Salah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arnould" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482717v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212071v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tound&#233; Mesmin Dandjinou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;zin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crespin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Skapin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terraz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2014.07.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX37DCK8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878463v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peyrat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438209v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poudret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Gall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337721v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394478v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure France" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lenoir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Angelidis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meseure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillevin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2024.77-81" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085543v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604811" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourquat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gauthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831167v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Delaitre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482733v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006119802200227" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457731v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418237v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eged.20141025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092814v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Luciani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Kalantari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11650-1_18" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935423v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Allaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004674002880300" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769782v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jund" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722901v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769764v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys12/011-020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633722v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633705v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563410v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15910-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493452v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337717v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348058v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois K&#233;p&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348152v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaillou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347766v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Fonteneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;mion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348053v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25968-8_12" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517243v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353755v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348096v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348107v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348104v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169431v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Touileb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464778v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464755v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463893v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465233v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Riffet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerbaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cavalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zrour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Naudin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.103947" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752287v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lepaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Belhaouari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascual" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meseure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/JWSCG.2024.9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986581v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Schoentgen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulin Pierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14103" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Zehnder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Thomaszewski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01889-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiguiane Y&#233;l&#233;mou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Poussard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Salah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arnould" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482717v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212071v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tound&#233; Mesmin Dandjinou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;zin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crespin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Skapin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terraz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2014.07.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX37DCK8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878463v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peyrat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438209v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poudret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Gall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337721v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394478v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure France" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lenoir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Angelidis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meseure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillevin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2024.77-81" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085543v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604811" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourquat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gauthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831167v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Delaitre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482733v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006119802200227" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457731v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418237v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Luciani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Kalantari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11650-1_18" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935423v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Allaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004674002880300" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010002v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eged.20141025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722901v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769782v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jund" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769764v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys12/011-020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595916v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633705v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563410v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15910-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493452v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337717v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348058v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois K&#233;p&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348152v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaillou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347766v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Fonteneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;mion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348053v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25968-8_12" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517243v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353755v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348096v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348107v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348104v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169431v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Touileb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464778v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464755v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463893v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465233v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Riffet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>