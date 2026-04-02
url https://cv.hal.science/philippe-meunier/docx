--- v0 (2026-03-06)
+++ v1 (2026-04-02)
@@ -568,618 +568,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03186059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De un balcón a otro: los lugares de paso al uso madrileño. &amp;quot;Los balcones de Madrid&amp;quot; atribuido a Tirso de Molina.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criticón</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139, pp.195-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criticon.16886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03186039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">recension de Le texte en scène. Littérature, théâtre et théâtralité à la Renaissance, Concetta Cavallini et Philippe Desan (ed.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anuario Lope de Vega: Texto, Literatura, Cultura </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lo que está en juego en el íncipit teatral. El caso de&amp;quot; La dama boba&amp;quot; de Lope de Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol Série numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Débuts et fins du texte dans le monde hispanique, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03186046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De un balcón a otro: los lugares de paso al uso madrileño. &amp;quot;Los balcones de Madrid&amp;quot; atribuido a Tirso de Molina.</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustituciones y simulacros o cómo ve Lope de Vega las relaciones franco-españolas en &amp;quot;Carlos V en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOURNAL OF IBERIAN AND LATIN AMERICAN LITERARY AND CULTURAL STUDIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La Representación de la Casa de Austria en el Teatro del Siglo de Oro, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02010057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du Tesoro de las dos lenguas española y francesa. Tresor des deux langues françoise et espagnolle de César Oudin, étude introductive et édition de Marc Zuili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du Voyage en Turquie (Viaje de Turquía) traduit par Claude Allaigre et Jean-Marc Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118-2, pp.742-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.4688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una historia de jaulas o cómo dialogan las dos partes del Quijote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eHumanista. Journal of iberian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Volver al Quijote</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02019904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuevos derroteros de la aventura quijotesca: la aventura fabricada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criticón</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 139, pp.195-205. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/criticon.16886⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Homenaje a Dominique Reyre, 124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criticon.1910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...281 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/criticon.1910⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02019924v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02019904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de la thèse de David Alvarez, De l'imposture à la création. Le Guzman et le Quichotte apocryphes</w:t>
               </w:r>
@@ -2280,194 +2280,194 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Los Sueños de Quevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaèle Audoubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Mestre Zaragozà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rafaèle Audoubert; Marina Mestre; Philippe Meunier. Garnier, 52, 2024, Constitution de la Modernité, Marina Mestre Zaragozá, 978-2-406-17168-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">¡Qué graciosos desvaríos!Modernité de la Comedia Nueva.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Meunier; Milagros Torres. Garnier, 51, 2024, Constitution de la Modernité, Marina Mestre Zaragoza, 978-2-406-17053-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863357v1</w:t>
-              </w:r>
-[...90 lines deleted...]
-                <w:t xml:space="preserve">hal-04863349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville entrelacs</w:t>
               </w:r>
@@ -3550,182 +3550,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03186042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Finea en la más alta esfera: la construcción de la protagonista en La dama boba. Procedimientos de hibridación&amp;quot;, in El triunfo de La dama boba, Jornada de estudios en el Colegio de España, Milagros Torres y Philippe Meunier (éds.), sous presse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El triunfo de La dama boba</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Art emblématique et stratégies théâtrales. Le cas de &amp;quot;Palabras y plumas&amp;quot; de Tirso de Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabel Ibañez et Hélène Laplace-Claverie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le modèle pictural au théâtre : du Siècle d’or aux modernités européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Presses UPPA, 2019, E.F.M</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03186052v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02376150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature anti-aulique entre l'Espagne et l'Italie : quelques parallélismes (traduction)</w:t>
               </w:r>
@@ -3968,199 +3968,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01991669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aporía del personaje del galán o cómo dramatizar mejor lo sagrado: el caso de &amp;quot;los lagos de San Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanca Oteiza. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La Santa Juana" y el mundo de lo sagrado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto de Estudios Auriseculares / Instituto de Estudios Tirsianos, 2016, 978 1 938795 30 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lattarico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">textes rassemblés par J.-F. Lattarico, P. Meunier et Z. Schweitzer, éd. S. Blondet et M. Vuillermoz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Paratexte théâtral face à l’auctoritas : entre soumission et subversion. Regards croisés en Italie, France et Espagne aux XVIe et XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Savoie Mont-Blanc, pp.13-22, 2016, 978-2-919732-55-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02002685v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01991682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El retrato de Serafina en &amp;quot;El vergonzoso en palacio&amp;quot;: nuevas poéticas sobre la poética tirsiana</w:t>
               </w:r>
@@ -4704,234 +4704,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La serrana de la Vera : de la femme sauvage à l’impossible personnage théâtral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vénus, Eve, Marie : les femmes dans la littérature et l’iconographie du Siècle d’or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effacement et visibilité de la figure appelée Pablos dans El Buscón de Francisco de Quevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en hommage à Jacques Soubeyroux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quatre rencontres pour un galant : La dama duende de Calderón de la Barca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégies de l’encuentro et du desencuentro dans les textes hispaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544875v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03544878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour en finir avec l’opposition Cour-village : le cas de Le paysan dans son coin de Lope de Vega</w:t>
               </w:r>
@@ -4980,234 +4980,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Espace incertain, espace ambigu : la quinta ou le signe d’identité du drame caldéronien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appartenances-Pertenencias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un avatar dramatique du personnage de l’entremetteuse : la châtelaine Feliciana dans Le meilleur alcade est le roi de Lope de Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entremetteurs et entremetteuses dans la littérature de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Altérité et spécularité dans l’épisode de la forêt catalane du Don Quichotte de Cervantès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La représentation de l’Autre dans le Don Quichotte de Cervantès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544872v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03544873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de la nomination des quatre éléments dans Palabras y plumas de Tirso de Molina</w:t>
               </w:r>
@@ -5569,51 +5569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05354577v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13d10" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05354576v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863433v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907776v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.15315" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907728v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186059v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.38582" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186046v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.16886" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.4688" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019924v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.1910" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019904v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907890v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.1231" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019981v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.1099" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544867v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544865v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544773v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544766v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544760v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991658v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991454v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019939v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863357v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Torres" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863349v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#232;le Audoubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mestre Zaragoz&#224;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Coelho Ferreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Zschachlitz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019973v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907950v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019866v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863396v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907871v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186057v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186042v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186052v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006581v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dartai-Maranzana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouane Soupault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06475-6.p.0065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06475-6.p.0247" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991669v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002685v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lattarico" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019947v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544884v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544885v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544882v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544875v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544877v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544878v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544874v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544872v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544870v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544873v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544869v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544780v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544777v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05354577v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13d10" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05354576v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863433v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907776v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.15315" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907728v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186059v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.38582" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.16886" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907910v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.4688" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019904v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019924v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.1910" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907890v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.1231" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019981v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.1099" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544867v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544865v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544773v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544766v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544760v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991658v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991454v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019939v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863349v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#232;le Audoubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mestre Zaragoz&#224;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Torres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Coelho Ferreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Zschachlitz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019973v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907950v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019866v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863396v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907871v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186057v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186042v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006581v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dartai-Maranzana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouane Soupault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06475-6.p.0065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06475-6.p.0247" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991669v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991682v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002685v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lattarico" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019947v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544884v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544885v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544882v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544878v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544874v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544873v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544872v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544869v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544780v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544777v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>