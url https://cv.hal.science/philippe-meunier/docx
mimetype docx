--- v1 (2026-04-02)
+++ v2 (2026-04-29)
@@ -205,1687 +205,1696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">No cualquiera es Júpiter para introducirse en una casa-torre. El caso del &amp;quot;Celoso extremeño&amp;quot; de Miguel de Cervantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Porosités et circulations dans les espaces d’enfermement (XVIe-XVIIe siècles), 48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El galán, ese personaje en cuestión. El caso de don Melchor en La celosa de sí misma de Tirso de Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criticón</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 150, pp.149-156</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 150, pp.149-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15p4j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">No cualquiera es Júpiter para introducirse en una casa-torre. El caso del &amp;quot;Celoso extremeño&amp;quot; de Miguel de Cervantes</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tragi-comédie vue côté vestibule : l’exemple de Peribáñez y el Comendador de Ocaña de Lope de Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Portes et seuil au Siècle d'or, 124-1, pp.153-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.15315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«”…vivía en una quinta/ deleitosa y apacible” o cómo escribir la tragedia calderoniana del honor»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Cahiers des néo-latines Cuadernos literarios, n°3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le procès de majesté ou la dramaturgie du régicide refoulé : &amp;quot;El rey don Pedro en Madrid y Infanzón de Illescas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Porosités et circulations dans les espaces d’enfermement (XVIe-XVIIe siècles), 48</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, Droit, politique et littérature dans l’Espagne du Siècle d’or : le roi, la loi, le procès, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.38582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La tragi-comédie vue côté vestibule : l’exemple de Peribáñez y el Comendador de Ocaña de Lope de Vega</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03186059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De un balcón a otro: los lugares de paso al uso madrileño. &amp;quot;Los balcones de Madrid&amp;quot; atribuido a Tirso de Molina.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criticón</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139, pp.195-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criticon.16886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03186039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">recension de Le texte en scène. Littérature, théâtre et théâtralité à la Renaissance, Concetta Cavallini et Philippe Desan (ed.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anuario Lope de Vega: Texto, Literatura, Cultura </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo que está en juego en el íncipit teatral. El caso de&amp;quot; La dama boba&amp;quot; de Lope de Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Débuts et fins du texte dans le monde hispanique, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03186046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustituciones y simulacros o cómo ve Lope de Vega las relaciones franco-españolas en &amp;quot;Carlos V en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOURNAL OF IBERIAN AND LATIN AMERICAN LITERARY AND CULTURAL STUDIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La Representación de la Casa de Austria en el Teatro del Siglo de Oro, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02010057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du Tesoro de las dos lenguas española y francesa. Tresor des deux langues françoise et espagnolle de César Oudin, étude introductive et édition de Marc Zuili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Hispanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Portes et seuil au Siècle d'or, 124-1, pp.153-170. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 119-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">«”…vivía en una quinta/ deleitosa y apacible” o cómo escribir la tragedia calderoniana del honor»</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du Voyage en Turquie (Viaje de Turquía) traduit par Claude Allaigre et Jean-Marc Pelorson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118-2, pp.742-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.4688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">De un balcón a otro: los lugares de paso al uso madrileño. &amp;quot;Los balcones de Madrid&amp;quot; atribuido a Tirso de Molina.</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuevos derroteros de la aventura quijotesca: la aventura fabricada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criticón</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 139, pp.195-205. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/criticon.16886⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Homenaje a Dominique Reyre, 124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criticon.1910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">recension de Le texte en scène. Littérature, théâtre et théâtralité à la Renaissance, Concetta Cavallini et Philippe Desan (ed.)</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02019924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una historia de jaulas o cómo dialogan las dos partes del Quijote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anuario Lope de Vega: Texto, Literatura, Cultura </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26</w:t>
+              <w:t xml:space="preserve">eHumanista. Journal of iberian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Volver al Quijote</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...174 lines deleted...]
-                <w:t xml:space="preserve">Recension du Tesoro de las dos lenguas española y francesa. Tresor des deux langues françoise et espagnolle de César Oudin, étude introductive et édition de Marc Zuili</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02019904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de la thèse de David Alvarez, De l'imposture à la création. Le Guzman et le Quichotte apocryphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Hispanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 119-2</w:t>
+              <w:t xml:space="preserve">, 2015, 117-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recension du Voyage en Turquie (Viaje de Turquía) traduit par Claude Allaigre et Jean-Marc Pelorson</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La selva sin amor: ¿un ejemplo « italiano?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criticón</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lope sin fronteras, 122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criticon.1231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02019929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une autre lecture de &amp;quot;El peregrino en su patria&amp;quot; de Lope de Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Hispanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 118-2, pp.742-744. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.4688⟩</w:t>
+              <w:t xml:space="preserve">, 2010, Langue, littérature, littéralité, 112-tome1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.1099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...362 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.1099⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02019981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace et le moi dans La Dorotea de Lope de Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du GRIAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El mayor desengaño de Tirso de Molina : du galant dénudé au soldat de l’Église</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du GRIAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la voiture-prison à la maison conventuelle ou comment échapper à la captivité dans Por el sótano y el torno de Tirso de Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'ILCEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une gestuelle de la mujer varonil dans la littérature du Siècle d’Or (Tirso de Molina et Cervantes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du GRIAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La huerta de Juan Fernández de Tirso de Molina ou la réversibilité du prénom et du patronyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue, littérature, littéralité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Ana à Tristana : pour une lecture du signifiant onomastique de Tirso de Molina à Galdós</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du GRIAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un espace « à la lettre » dans La celosa de sí misma de Tirso de Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du GRIAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1895,374 +1904,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du texte au paratexte: histoire de quelques métaphores animales du poète et de ses plagiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots et les choses du théâtre, France, Italie, Espagne (XVI-XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Cayuela et Marc Vuillermoz, Jul 2015, Chambéry et Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01991658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le personnage du morisque à l'aune de la poétique de la Comedia Nueva. Le cas de &amp;quot;Aimer au delà de la mort&amp;quot; de Calderón de La Barca: une réhabilitation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autorité et marginalité sur la scène européenne (XVIIe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christele Bahier-Porte et Zoé Schweitzer, Jan 2014, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01991454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pareja especular rey-privado o el caso histórico de don Alvaro de Luna en La adversa fortuna de don Alvaro de Luna de Mira de Amescua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI congrès de la AITENSO: Tiempo e historia en el teatro español del Siglo de Oro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philippe Meunier et Isabelle Rouane Soupault, Sep 2013, Aix-en-Provence, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02019939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tirso de Molina y la poética del nombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prosas y versos de Tirso de Molina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blanca Oteiza, Sep 2014, Corella, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02019918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflexiones en torno al significante 'dama en &amp;quot;El mejor alcalde, el rey&amp;quot; de Lope de Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuatrocientos años del Arte nuevo de hacer comedias de Lope de Vega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Olmedo, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2272,906 +2281,906 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los Sueños de Quevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaèle Audoubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Mestre Zaragozà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rafaèle Audoubert; Marina Mestre; Philippe Meunier. Garnier, 52, 2024, Constitution de la Modernité, Marina Mestre Zaragozá, 978-2-406-17168-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafaèle Audoubert</w:t>
+                <w:t xml:space="preserve">hal-04863349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¡Qué graciosos desvaríos!Modernité de la Comedia Nueva.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Rafaèle Audoubert; Marina Mestre; Philippe Meunier. Garnier, 52, 2024, Constitution de la Modernité, Marina Mestre Zaragozá, 978-2-406-17168-3</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Meunier; Milagros Torres. Garnier, 51, 2024, Constitution de la Modernité, Marina Mestre Zaragoza, 978-2-406-17053-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville entrelacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria da Conceição Coelho Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Zschachlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Lyon (PUL), pp.202, 2021, 978-2-7297-1250-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches comparatistes, intermédiales et interculturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dualé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dijon, Orbis Tertius. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edition de la Dédicace A don Julio Monti, caballero milanés de la Tercera parte de las comedias de Tirso de Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Philippe Meunier; Milagros Torres. Garnier, 51, 2024, Constitution de la Modernité, Marina Mestre Zaragoza, 978-2-406-17053-2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le masque: Une inquiétante étrangeté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Meunier et Edgard Samper. Publications de l'Université de Saint-Etienne, 2013, Voix d'ailleurs. Etudes Ibériques, 978-2-86272-649-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Lyon (PUL), pp.202, 2021, 978-2-7297-1250-1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02019973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edition du Prologue A cualquiera de la Tercera parte de las comedias de Tirso de Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...108 lines deleted...]
-              <w:t xml:space="preserve">Dijon, Orbis Tertius. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'Espagne orientale aux représentations ibériques et ibéro-américaines de l'exotisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Meunier. Publications de l'université de Saint-Etienne, 2010, Voix d'ailleurs. Etudes ibériques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02019866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanges en hommage à Jacques Soubeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Meunier et Edgard Samper. Editions du CELEC, 2008, 978-2-9527257-1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Philippe Meunier et Edgard Samper. Publications de l'Université de Saint-Etienne, 2013, Voix d'ailleurs. Etudes Ibériques, 978-2-86272-649-6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02019882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation de l'Autre dans le Don Quichotte de Cervantès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Meunier. Publications de l'université de Saint-Etienne, n°12, 2007, Cahiers du GRIAS-CELEC, 978-2-86272-437-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02019952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appartenances-Pertenencias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Philippe Meunier. Publications de l'université de Saint-Etienne, 2010, Voix d'ailleurs. Etudes ibériques</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’oreille, la voix et l’écriture dans quelques textes du Siècle d’or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'université de Saint-Etienne, 2005, 2-86272-355-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...247 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02019795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3181,2248 +3190,2248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privar contra su gusto&amp;quot; o el itinerario del galán trisiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francisco Sáez Raposo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sobre el diseño espacial y la puesta en escena del teatro de Tirso de Molina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guillermo Escolar Editor, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Privar contra su gusto o el itinerario del galán tirsiano»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francisco Sáez Raposo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sobre el diseño espacial y la puesta en escena del teatro de Tirso de Molina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guillermo Escolar Editor, 2022, 978-84-18981-33-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence incestueuse et justice, les livres de Samuel à l’aune de la comedia nueva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots et corps bibliques, I. Bouchiba-Fochesato et M. Santa-Cruz, Editions Orbis Tertius, p. 17-35.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une dramaturgie de la sottise. L’exemple de &amp;quot;La dama boba&amp;quot; de Lope de Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Evelyne Lloze et Emmanuel Marigno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches comparatistes, intermédiales et transculturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orbis Tertius, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03186057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuando la imitación se vuelve transferencia cultural: el caso de &amp;quot;La dama duende&amp;quot; de Calderón y &amp;quot;La Dame invisible&amp;quot; de Le Breton de Hauteroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hanno Ehrlicher, Christian Grünnagel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calderón más allá de España: Traslados y transferencias culturales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Reichenberger, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03186042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finea en la más alta esfera: la construcción de la protagonista en La dama boba. Procedimientos de hibridación&amp;quot;, in El triunfo de La dama boba, Jornada de estudios en el Colegio de España, Milagros Torres y Philippe Meunier (éds.), sous presse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El triunfo de La dama boba</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, inPress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art emblématique et stratégies théâtrales. Le cas de &amp;quot;Palabras y plumas&amp;quot; de Tirso de Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabel Ibañez et Hélène Laplace-Claverie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le modèle pictural au théâtre : du Siècle d’or aux modernités européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Presses UPPA, 2019, E.F.M</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03186052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature anti-aulique entre l'Espagne et l'Italie : quelques parallélismes (traduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dartai-Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouane Soupault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Dartai-Maranzana; Jean-François Lattarico. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivalités de plumes entre Espagne et Italie XVe-XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.65-89, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06475-6.p.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02006581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réponse de Lope de Vega à &amp;quot;Aminta&amp;quot; et &amp;quot;Il pastor Fido&amp;quot;. Le cas de &amp;quot;La selva sin amor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Dartai-Maranzana et Jean-François Lattarico. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivalités de plumes entre Espagne et Italie (XVe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2018, 978-2-406-06473-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06475-6.p.0247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06475-6.p.0247⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01991474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'espace érotisé à la poétique du personnage dilaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabel Ibañez et Hélène Laplace-Claverie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quel espace pour quel théâtre? Approche croisée des dramaturgies française et hispanique (XVIe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41, Peter Lang, 2017, collection LEIA, 978-3-0343-3073-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01991669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aporía del personaje del galán o cómo dramatizar mejor lo sagrado: el caso de &amp;quot;los lagos de San Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blanca Oteiza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"La Santa Juana" y el mundo de lo sagrado</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto de Estudios Auriseculares / Instituto de Estudios Tirsianos, 2016, 978 1 938795 30 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01991682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lattarico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">textes rassemblés par J.-F. Lattarico, P. Meunier et Z. Schweitzer, éd. S. Blondet et M. Vuillermoz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Paratexte théâtral face à l’auctoritas : entre soumission et subversion. Regards croisés en Italie, France et Espagne aux XVIe et XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Savoie Mont-Blanc, pp.13-22, 2016, 978-2-919732-55-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02002685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El retrato de Serafina en &amp;quot;El vergonzoso en palacio&amp;quot;: nuevas poéticas sobre la poética tirsiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lola Gonzalez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plumas y pinceles son iguales. Teatro y pintura en el Siglo de Oro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-84-8409-800-"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02019814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du fumier à l’église ou la Passion du prince constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Bravo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La parole en interaction : l’argument d’autorité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'université de Saint-Etienne, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02019947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Celestina ou la famille travestie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travestir au Siècle d’or et aux XXè et XXIè siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités d’un ailleurs assourdissant ou comment dramatiser les affaires d’honneur dans A secreto agravio, secreta venganza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Ailleurs dans les dramaturgies de langue espagnole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don Gil de las calzas verdes ou le vert comme emblème de l’illusion comique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in les couleurs dans l’Espagne du Siècle d’or. Ecriture et symbolique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi décrire Lisbonne ? ou les enjeux du paysage lisboète dans le Burlador de Sevilla attribué à Tirso de Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Gimbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le paysage ou les reliefs du texte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Houdiard Editeur, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textualité et poétique. L’exemple d’un « morceau choisi »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">la littérature dans la recherche et l’enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vejez y astenia moral en la Comedia Nueva : el caso de El condenado por desconfiado de Tirso de Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Representación de la 'cansada edad caduca' en el siglo de Oro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La serrana de la Vera : de la femme sauvage à l’impossible personnage théâtral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vénus, Eve, Marie : les femmes dans la littérature et l’iconographie du Siècle d’or</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effacement et visibilité de la figure appelée Pablos dans El Buscón de Francisco de Quevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en hommage à Jacques Soubeyroux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre rencontres pour un galant : La dama duende de Calderón de la Barca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégies de l’encuentro et du desencuentro dans les textes hispaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour en finir avec l’opposition Cour-village : le cas de Le paysan dans son coin de Lope de Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire l’espace au XVIè siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace incertain, espace ambigu : la quinta ou le signe d’identité du drame caldéronien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appartenances-Pertenencias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un avatar dramatique du personnage de l’entremetteuse : la châtelaine Feliciana dans Le meilleur alcade est le roi de Lope de Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entremetteurs et entremetteuses dans la littérature de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérité et spécularité dans l’épisode de la forêt catalane du Don Quichotte de Cervantès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La représentation de l’Autre dans le Don Quichotte de Cervantès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de la nomination des quatre éléments dans Palabras y plumas de Tirso de Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les quatre éléments dans les littératures d’Espagne (XVIème et XVIIème siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du voyage en alcôve aux merveilles d’une route castillane : lecture de la pièce Desde Toledo a Madrid de Tirso de Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le voyage dans le monde ibérique et ibéro-américain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partir/revenir dans El pintor de su deshonra de Calderón de la Barca : de la dé-route à la mécanique de la perversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partir/Revenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5569,51 +5578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05354577v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13d10" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05354576v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863433v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907776v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.15315" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907728v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186059v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.38582" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.16886" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907910v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.4688" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019904v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019924v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.1910" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907890v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.1231" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019981v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.1099" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544867v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544865v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544773v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544766v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544760v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991658v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991454v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019939v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863349v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#232;le Audoubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mestre Zaragoz&#224;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Torres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Coelho Ferreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Zschachlitz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019973v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907950v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019866v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863396v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907871v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186057v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186042v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006581v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dartai-Maranzana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouane Soupault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06475-6.p.0065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06475-6.p.0247" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991669v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991682v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002685v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lattarico" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019947v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544884v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544885v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544882v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544878v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544874v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544873v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544872v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544869v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544780v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544777v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05354577v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13d10" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863433v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05354576v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15p4j" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.15315" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907728v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186059v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.38582" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186039v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.16886" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010057v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907901v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907894v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.4688" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019924v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.1910" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019904v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907890v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019929v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.1231" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019981v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.1099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544771v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#232;le Audoubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mestre Zaragoz&#224;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863357v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Torres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Coelho Ferreira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Zschachlitz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907950v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019866v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019952v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544871v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863396v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907871v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186052v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dartai-Maranzana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouane Soupault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06475-6.p.0065" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991474v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06475-6.p.0247" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991669v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991682v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002685v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lattarico" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019947v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544885v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052157v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544882v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544881v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544877v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544878v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544874v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544870v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544873v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544872v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544869v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544780v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544777v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>