--- v2 (2026-04-29)
+++ v3 (2026-05-22)
@@ -352,174 +352,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">«”…vivía en una quinta/ deleitosa y apacible” o cómo escribir la tragedia calderoniana del honor»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Cahiers des néo-latines Cuadernos literarios, n°3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La tragi-comédie vue côté vestibule : l’exemple de Peribáñez y el Comendador de Ocaña de Lope de Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Hispanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Portes et seuil au Siècle d'or, 124-1, pp.153-170. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.15315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.15315⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03907776v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03907728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le procès de majesté ou la dramaturgie du régicide refoulé : &amp;quot;El rey don Pedro en Madrid y Infanzón de Illescas</w:t>
               </w:r>
@@ -5578,51 +5578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05354577v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13d10" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863433v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05354576v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15p4j" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.15315" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907728v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186059v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.38582" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186039v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.16886" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010057v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907901v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907894v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.4688" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019924v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.1910" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019904v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907890v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019929v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.1231" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019981v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.1099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544771v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#232;le Audoubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mestre Zaragoz&#224;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863357v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Torres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Coelho Ferreira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Zschachlitz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907950v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019866v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019952v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544871v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863396v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907871v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186052v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dartai-Maranzana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouane Soupault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06475-6.p.0065" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991474v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06475-6.p.0247" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991669v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991682v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002685v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lattarico" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019947v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544885v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052157v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544882v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544881v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544877v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544878v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544874v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544870v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544873v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544872v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544869v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544780v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544777v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05354577v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13d10" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863433v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05354576v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15p4j" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907728v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907776v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.15315" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186059v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.38582" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186039v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.16886" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010057v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907901v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907894v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.4688" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019924v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.1910" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019904v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907890v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019929v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.1231" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019981v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.1099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544771v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#232;le Audoubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mestre Zaragoz&#224;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863357v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Torres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Coelho Ferreira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Zschachlitz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907950v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019866v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019952v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544871v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863396v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03907871v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186052v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dartai-Maranzana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouane Soupault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06475-6.p.0065" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991474v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06475-6.p.0247" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991669v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991682v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002685v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lattarico" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019947v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544885v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052157v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544882v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544881v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544877v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544878v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544874v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544870v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544873v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544872v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544869v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544780v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03544777v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>