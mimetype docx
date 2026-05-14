--- v0 (2026-03-16)
+++ v1 (2026-05-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:87.239583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe MEYZIE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'histoire moderne à l'Université Bordeaux Montaigne/CEMMC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9532-9321</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088728439</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur d'histoire moderne à l’Université Bordeaux Montaigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du CEMMC (Centre d’Études des Mondes Moderne et Contemporain-UR 2958)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre honoraire de l’Institut Universitaire de France (IUF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseiller scienfitique au département d'évaluation de la recheche du HCERES, domaine SHS6 (Histoire générale du passé et des savoirs)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus et parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">septembre 2025 : promotion comme professeur des universités à l'Université Bordeaux Montaigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 : Qualification aux fonctions de professeur des universités (22ème section)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 : Habilitation à diriger des recherches soutenue à l’Université Lumière-Lyon 2, dossier intitulé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des modes culinaires aux marchés alimentaires. La circulation des goûts et des produits en France et en Europe (1680-1830)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 volumes avec un mémoire inédit sur </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réputation et marchés. Les produits d’origine en France et en Europe 1680-1830</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (garante : Natacha Coquery)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2019 : Membre junior de l’Institut Universitaire de France (délégation de 5 ans)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007 : Élection comme maître de conférences en histoire moderne à l’Université Bordeaux 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 : Qualification aux fonctions de maître de conférences (22ème section)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 : Doctorat d’histoire moderne de l’Université Michel de Montaigne-Bordeaux III, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture alimentaire et société dans le Sud-Ouest aquitain du XVIIIe au milieu du XIXe siècle : goûts, manières de table et gastronomie. L’émergence d’une identité régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 volumes, sous la direction du professeur Josette Pontet, soutenu à l’Université Michel de Montaigne-Bordeaux III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 : Enseignant dans le secondaire (collège, lycée)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004-2006 : Attaché temporaire d’enseignement et de recherche (ATER) d’histoire moderne à l’Université Michel de Montaigne-Bordeaux III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2004 : Allocataire-moniteur à l’Université Michel de Montaigne-Bordeaux III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 : Diplôme d’Études Approfondies (DEA) d’histoire de l’Université Michel de Montaigne-Bordeaux III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 : Agrégation d’histoire et CAPES d’histoire-géographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 : Maîtrise d’histoire de l’Université Michel de Montaigne-Bordeaux III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 : Licence d’histoire, mention géographie de l’Université Michel de Montaigne-Bordeaux III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 : DEUG d’histoire de l’Université Michel de Montaigne-Bordeaux III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 : Lettres supérieures au lycée Camille Jullian à Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertises nationales et internationales (évaluation de la recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- HCERES (Haut Conseil de l'évaluation de la recherche et de l'enseignement supérieur) : expertise en 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- BELSPO (Service public de programmation Politique scientifique en Belgique) : expertises pour les programmes BRAIN-be (Belgian Research Action through Interdisciplinary Networks) en 2014 et 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- FNRS (Fond National de la Recherche Scientifique), Belgique, expertises en 2017, 2019 et 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- REPRISE (Register of Expert Peer-Reviewers for Italian Scientific Evaluation), expertise en 2018, 2019 et 2021 dans le cadre de l’appel à projets Progetti di Rilevante Interesse Nazionale (PRIN)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertises scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du conseil d’administration et du bureau (vice-président) de l’Institut du Goût Nouvelle-Aquitaine (IGNA) depuis 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de l’assemblée générale de l’Agence de l’Alimentation Nouvelle-Aquitaine (AANA) en tant que personnalité qualifiée depuis 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre nommé en tant qu’expert du Comité Histoire de l’INAO (Institut National de l’Origine et de la Qualité) depuis 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Expertise scientifique lors de la création de la Cité du Vin à Bordeaux, 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prix et distinctions scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">_ 2022 : Prix Madeleine Laurain-Portemer (Grand Prix de l’Académie des Sciences Morales et Politiques, Institut de France) pour </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’unique et le véritable. Réputation, origine et marchés alimentaires (vers 1680-vers 1830)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection Époques, Champ Vallon, Ceyzérieu, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2007 : Prix de l’Institut Eugène Le Roy (aide à la publication de la thèse).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités éditoriales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-responsable éditorial du carnet de recherche (Hypothèses) en ligne Montaigne@table. Les Food Studies à l’Université Bordeaux Montaigne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité scientifique de la collection Gastronomica, Food Studies aux Éditions Le Manuscrit (Paris)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité éditorial de la collection DIAITA Scripta & Realia (Université de Coimbra)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité de rédaction de la revue polonaise </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kwartalnik Historii Kultury Materialnej</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (The Quarterly of the History of Material Culture).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité de lecture de la revue en ligne </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crescentis. Revue internationale d’histoire de la vigne et du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://preo.u-bourgogne.fr/crescentis/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité éditorial de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Historique de Bordeaux et du département de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Évaluations d’articles (peer-review) pour les revues suivantes : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food & History, Annales du Midi, Le Temps des Medias, Anthropology of Food, Sociologie & Sociétés (Canada), Revue Historique de Bordeaux et du département de la Gironde, Téoros-Revue de recherche en tourisme, XVIIe siècle, Kwartalnik Historii Kultury materialnej (Quarterly of history of material culture, Pologne), Histoire Urbaine, revue Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Évaluations de plusieurs publications pour les éditeurs suivants : Presses Universitaires de Rennes, Presses Universitaires François Rabelais (collection Table des Hommes), Éditions Universitaires de Dijon, Amsterdam University Press.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recensions scientifiques dans les revues suivantes : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi, Revue d’histoire moderne et contemporaine, Annales de démographie historique, Vingtième siècle, Revue historique, Food & History. Annales, Histoire, Sciences Sociales, Histoire & Sociétés Rurales, HES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Depuis 2021, coordinateur du projet scientifique interdisciplinaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne@table : les Food Studies à l’Université Bordeaux-Montaign</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">e</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2015-2021 : Co-Responsable avec Corinne Marache du Programme Région Nouvelle-Aquitaine TERESMA (Produits de terroir, espaces et marchés, hier et aujourd’hui) réunissant 32 chercheurs et 7 centres de recherche français et étrangers (Italie, Pologne, Belgique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2012-2015 : Co-Responsable avec Corinne Marache du Programme Région Aquitaine VIVALTER (Ville et valorisation des produits des terroirs du XVIe siècle à nos jours) réunissant 27 chercheurs et 10 centres de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2010-2014 : Co-direction d’un « axe émergent » du CEMMC sur « La ville, lieu de valorisation des produits des terroirs », avec Corinne Marache (Université Bordeaux 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Conseil scientifique du CEMMC (2008-2015).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Conseil scientifique de l’Institut Européen d’Histoire et des Cultures de l’Alimentation (IEHCA) depuis 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Conseil scientifique de Centrum Dziedzictwa Kulinarnego (Centre du Patrimoine Culinaire) de l’Université de Torun (Pologne) depuis 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation de colloques, conférences, journées d’étude, table-ronde, séminaires de recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 	Responsable scientifique avec Emmanuelle Cronier (Université d’Amiens) et Beat Kümin (Université de Warwick) du colloque international de l’IEHCA (Institut Européen d’Histoire et des Cultures de l’alimentation) sur « Crises alimentaires : défis, innovations et changements durables », Tours, 14-16 décembre 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Responsable scientifique avec Benoît Clavel (UMR 7209 - AASPE Archéozoologie - Archéobotanique. Sociétés, pratiques et environnements/Muséum Nationale d'Histoire Naturelle/CNRS) des Rencontres internationales d’histoire de Flaran 2023 sur le thème « Le porc dans tous ses états dans l’Europe médiévale et moderne », écomusée de Marquèze, 12-13 octobre 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité d’organisation des Rencontres internationales d’histoire de Flaran depuis 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Organisation des séminaires de recherche du projet scientifique interdisciplinaire Montaigne@table : les Food Studies à l’Université Bordeaux-Montaigne depuis 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-organisation avec Stefano Magagnoli (Université de Parme) d’un colloque international sur « Réputations (produits, marques, origines) et marchés. Perspectives historiques », CEMMC-IUF-Université de Parme, Parme, 14-16 mai 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable du séminaire de recherche semestriel CEMMC-IUF sur le commerce alimentaire, les métiers de bouche et l'histoire des produits en Europe (XVIe-XXIe siècle) à l’Université Bordeaux-Montaigne, 2015-2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-organisation avec Corinne Marache du colloque international (programme Teresma) sur « Produits menacés, produits oubliés, produits disparus. Causes et mécanismes du déclin XIVe-XXIe siècles », Bordeaux, 4-5 avril 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Organisation d’une journée d’études « Banquets et présents honorifiques dans les villes de province en France (XIVe-XXe siècle). Des archives à découvrir et à exploiter pour l’histoire de l’alimentation », Bordeaux, Archives Bordeaux Métropole, 7 juin 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-organisation avec Corinne Marache d’une journée d’études franco-italienne « Produits laitiers, territoires et marchés » dans le cadre du programme Teresma, Bordeaux, 1er avril 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-organisation avec Guillaume Hanotin d’une journée d’études « Trains & équipages : organiser les déplacements diplomatiques en Europe XVIe-XVIIIe siècle », Bordeaux, 10 février 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intervention dans des séminaires de recherches en France et à l’étranger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Intervention lors du séminaire Regards des sciences humaines et sociales sur la vigne et le vin sur « Qui dit ce qui est bon ? La fabrique des réputations territorialisées (XVIIe-milieu XIXe siècles) », pôle Bourgogne Vigne et Vin, Université de Bourgogne-MSH Dijon, 24 novembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Intervention lors du séminaire de lancement du groupe Montaigne@table sur « Regards croisés autour de Michel de Montaigne, la nourriture et le vin », Université Bordeaux Montaigne, 20 septembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Intervention lors du séminaire de recherche de la revue Artefact autour du thème « Techniques, stratégies et alimentation pour temps de guerre », Université Paris Diderot, 21 juin 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Intervention sur « Produits d’origine et réputation. La préhistoire des appellations en France au XVIIIe siècle » dans le cadre du séminaire « La construction des appellations (XVIIIe-XXe siècles) - Le vrai et le faux dans les assiettes » organisé par Sylvie Vabre, Université Jean Jaurès, Toulouse, 13 décembre 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Intervention sur « Faire l’histoire du goût XVIIe–XVIIIe siècles » dans le cadre du séminaire interdisciplinaire de l’école doctorale organisé par Michel Figeac sur « Les sens sous le prisme des Sciences Humaines et Sociales », Université Bordeaux Montaigne, 3 avril 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communications scientifiques (sans actes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « La recherche de la douceur. Goût du vin et saveurs culinaires (XVIe-XIXe siècles) », Colloque international franco-hongrois Les racines des vignobles de Tokaj et Sauternes, University of Tokay, 3 novembre 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Repérer les dénominations d’origine sur les marchés alimentaires en Europe (XVIIe-XVIIIe siècles) : l’indice de la réputation », Brands & Designations of origin : History and Identity, International Congress, Université de Porto, 13 mai 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Cuisines régionales et produits de terroir : la construction des identités culinaires locales en France (XVIIe-XXe siècle) », Tradition et innovation. L’identité dans le temps, colloque de l’Ethnopôle basque, Bayonne, 14 juin 2019, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.eke.eus/fr/ethnopole-basque/themes-de-recherche/reflexions/tradition-eta-innovation-lidentite-dans-le-temps/cuisines-regionales-et-produits-du-terroir-la-construction-des-identites-culinaires-locales-en-france-xviie-xxe-siecles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Les appellations sur la longue durée », colloque international Centenaire de la loi du 6 mai 1919 : Comprendre l'histoire et envisager l'avenir des appellations d'origine, Université de Bourgogne, Dijon, 7 mai 2019, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/video/msh_dijon/p_meyzie_la_protection_des_appellations_sur_la_longue_duree.52697</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Participation à la table-ronde sur l’approvisionnement local des restaurants et collectivités et sur le développement durable dans les villes grâce aux potagers urbains, International Conference on Food Pies in the Sky, Université Bordeaux Montaigne, Pessac, 28 septembre 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « La reconnaissance sans la certification. Les produits d’origine dans la France des XVIIe et XVIIIe siècles », Workshop « Localiser les productions agroalimentaires : entre relance économique et reconnaissance patrimoniale » organisé par Philippe Pesteil, Université de Corse, Corte, 19-21 juin 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « ViValter-Teresma : enjeux des programmes de recherche interdisciplinaires sur les produits de terroir », 3ème Conférence Internationale d’Histoire et des Cultures de l’Alimentation, Tours, 2 juin 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Du parmesan à Paris et des truffes à Londres. Les diplomates et la circulation des produits alimentaires recherchés en Europe au XVIIIe siècle », colloque Table et Diplomatie à l’échelle du monde, IEHCA-Labex EHNE, Tours-Paris, 2-5 novembre 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Savoir-faire urbain et construction de la typicité en France au XVIIIe siècle », VII Congresso AISU “Food and the City”, Padoue, 5 septembre 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Voyage à travers le temps. L’oie du Sud-Ouest entre mémoire et histoire XVIe-XXIe siècle », Goose meat for Saint Martin’s day. Cuisine, history and cultural heritage, Museum of King Jan III’s palace at Wilanow (Poland), 7-8 novembre 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Participation au workshop international « Prodotti, territorio e tipicità: la valorizzazione economica dei beni immateriali », Parme, 12 mai 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférences, tables-rondes, médiation scientifique et culturelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">\ -« La construction des cuisines régionales, de Colbert à Grimod de la Reynière », conférence à la bibliothèque Sainte-Geneviève, Paris, 4 juin 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Se nourrir à Bordeaux au XVIIIe siècle », conférence aux Archives Bordeaux Métropole, 19 mars 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Le goût du vin au siècle des Lumières », conférence dans le cadre des Vendanges du Savoir organisée par l’ISVV, Cité du Vin, Bordeaux, 5 mars 2024 </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.laciteduvin.com/fr/cite-en-ligne/le-gout-du-vin-au-siecle-des-lumieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 	« Goûts, cuisine et produits du Sud-Ouest. Entre enracinement et ouverture (XVIIIe-XXe siècles) », conférence au Musée départemental de la Faïence et des Arts de la table, Samadet, 18 juin 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-	« À la table des élites municipales d’Aquitaine au XVIIIe siècle », Boire et manger depuis le fond des âges, Rencontres Aquitaine Historique, Château Carbonnieux, Léognan, 2 juin, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-	« La fabrique des réputations : alimentation, qualité et origine (1680-1830), conférence au Festival Histoire et Cité, Université de Genève, 29 avril 2023 </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mediaserver.unige.ch/play/190958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Participation à la table ronde « Agriculture et gastronomie » organisée par la Fédération Territoires, Université de Poitiers, 20 octobre 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « La recherche des saveurs du Sud-Ouest (fin XVIIe-début XIXe siècle) », conférence à la Société des Sciences, Lettres et Arts de Bayonne, 8 juin 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « À la recherche du « beau » et du « bon ». Les gourmets du XVIIIe siècle », conférence au Musée des Arts Décoratifs et du Design de Bordeaux, 5 mai 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Réputation des produits d’origine en France (17e-19e siècle) : vins, jambons, pâtés et autres fromages », conférence dans le cadre de la Chaire Unesco « Culture et traditions du vin », Université de Dijon, Dijon, 24 novembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Vers une histoire globale de l’alimentation ? », conférence inaugurale d’un cycle de conférences sur « Le(s) goût(s) de l’histoire » organisé par l’association Nantes-Histoire, Nantes, Université de Nantes, 4 octobre 202, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mediaserver.univ-nantes.fr/videos/vers-une-histoire-globale-de-lalimentation-philippe-meyzie-cycle-nantes-histoire/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (podcast)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Table-ronde « La valeur de l’authenticité, une histoire des produits alimentaires à l’époque moderne » avec Solène Rivoal dans le cadre du festival L’Histoire à venir sur le thème Des usages du faux, Toulouse, 24 septembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Conférence « les cultures alimentaires des élites en Europe au XVIIIe siècle : identités, échanges, circulations de la péninsule ibérique au royaume de Pologne », Association des Historiens, Paris, 12 mars 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Conférence « Les métiers de bouche au service du palais », château de Versailles, 11 octobre 2018. - Conférence sur « Alimentation, gastronomie et politique du XVIe siècle à nos jours », lors de l’assemblée générale de l’Institut du Goût Nouvelle Aquitaine dans le cadre du Salon de l’Agriculture Aquitaine Limousin Poitou-Charentes, Bordeaux, 17 mai 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Table ronde organisée par l'Institut du Goût Nouvelle-Aquitaine et les étudiants de la licence professionnelle VAMTR sur « Goûts et terroirs en Nouvelle-Aquitaine », Bordeaux Science Agro, 15 mars 2018 -</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Conférence « À la table des moines », à la Cité du Vin, Bordeaux, 25 février 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Conférence sur « Alimentation et identités en Europe XVIe-XVIIIe siècle » à l’Unipop organisée par le cinéma Jean Eustache et le Festival du film d’histoire, Pessac, 18 janvier 2016</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réputation et marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Magagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.304, 2022, Histoire et civilisations, 978-2-7574-3560-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'unique et le véritable. Réputation, origine et marchés alimentaires (vers 1680-vers 1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trains & Équipages : les déplacements diplomatiques en Europe XVIe-XVIIIe siècle, dossier spécial dans la revue Histoire, Économie et Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.136, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des produits entre déclin et renaissance (XVIe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Villeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.368, 2018, L'Europe alimentaire / European Food Issues / Europa alimentaria / L'Europa alimentare, 978-2-8076-0782-8. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b14385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banquets, gastronomie et politique dans les villes de province (XIVe siècle à nos jours)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Féret, 190 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits de terroir. L’empreinte de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires François-Rabelais; Presses Universitaires de Rennes; Presses Universitaires François Rabelais; Presses universitaires François-Rabelais, 306 p., 2015, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.4465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approvisionnement des villes portuaires en Europe du XVIe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Mao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPS, 510 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuchnia w Europie doby nowożytnej: jeść i pić: XVI-XIX wiek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kucińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Drzymała</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oficyna Wydawnicza "Mówią Wieki", 2012, 978-83-86156-48-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation en Europe à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin; Dunod, 288 p., 2010, U, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.meyzi.2010.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe aux XVIIe et XVIIIe siècles. Textes et documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Cadilhon; Laurent Coste. Presses universitaires de Bordeaux, 441 p., 2008, Images, 978-2-86781-523-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La table du Sud-Ouest et l'émergence des cuisines régionales (1700-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, pp.432, 2007, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.6185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Allonge et Olivier Christin, Adam et Eve, Le paradis, la viande et les légumes, Anacharsis, Toulouse, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vabre, Martin Bruegel and Peter J. Atkins. Food History. A Feast of the Senses in Europe, 1750 to the present. Routledge, London-New-York, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vol. 43 (n°4), pp.139-141. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hes.244.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il gusto per i sapori dolci. Vini dolci ed élites europee nel XVIII secolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia economica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXVII (1), pp.61-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes, l’art et la manière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la table du Sud-Ouest, Le Festin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°120, pp.108-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance sans certification officielle. Les produits d’origine dans la France des XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Relance et patrimonialisation agro-alimentaire enjeux, trajectoires, défis, 16, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aof.11864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance sans certification officielle. Les produits d'origine dans la France des XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, S16, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aof.11864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du produit « véritable ». Les appellations d’origine en France aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/framespa.9466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation future selon Robida, entre anticipation et distraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°96 (3), pp.180. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.096.0180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation logistique d’un déplacement diplomatique en province : le voyage à travers la Guyenne des princesses espagnoles en 1748</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37anné (1), pp.64. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hes.181.0064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage à travers le temps. L’oie du Sud-Ouest entre mémoire et histoire, XVIe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Académie Polonaise des Sciences. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.207-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la renommee des produits des terroirs: Acteurs et enjeux d'un marche de la gourmandise en France (XVIIe-debut XIXe siecle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (2), pp.225-251. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00161071-2842554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avènement de la bouteille en verre en Bordelais et ses conséquences (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Clos-Vougeot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Perard, Jocelyne and Perrot, Maryvonne (dir.), "De la cave au vin : une fructueuse alliance", pp.63-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourmandise et politique à Angers au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives d'Anjou : mélanges d'histoire et d'archéologie angevines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16, pp.119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla scoperta del pittoresco nell’alimentazione e nella gastronomia delle province francesi (1750-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia del Turismo. Annale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°IX, pp.11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miedzy ustami a brzegiem talerza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mŏwia Wieki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (632), pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'auberge au traiteur. La restauration commerciale dans l'Europe moderne (XVI e -XIX e siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przegląd Historyczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, CII (4), pp.661-674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La noblesse provinciale à table : les dépenses alimentaires de Marie-Joséphine de Galatheau (Bordeaux,1754-1763)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54-2, pp.32-54. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.542.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des goûts alimentaires aquitains aux accents espagnols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Pau et du Béarn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34, pp.155-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cadeaux alimentaires dans le Sud-Ouest aquitain au XVIIe siècle : sociabilité, pouvoirs et gastronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (1), pp.33-50. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/hes.2006.2579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vertus de l’excès : convivialité et gourmandise dans le Sud-Ouest aquitain (1700-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (2), pp.207-244. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.FOOD.1.100090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la table des élites bordelaises du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 115 (241), pp.69-88. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/anami.2003.2799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food and European markets 1500-1800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roderick Phillips. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goût du vin et saveurs culinaires : la recherche de la douceur (XVIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Figeac; Istvan Monok. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les racines des vignobles de Tokaj et Sauternes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan; Tokaj-Hegyalja Egyetem, pp.83-101, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérer les dénominations d’origine sur les marchés alimentaires en Europe (XVIIe-XVIIIe siècle) : l’indice de la réputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaspar Martins Pereira et Carla Sequeira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marcas e Denominações de Origem. Historia e Identidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CITCEM, p. 43-56, 2023, 978‑989‑8970‑53‑4. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21747/978‑989‑8970‑53‑4/mar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche des saveurs sucrées, de la cassonade aux vins liquoreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Jalabert; Stéphanie Lachaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liquoreux d'Aquitaine et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cairn, p. 243-260, 2023, 979-10-7006-182-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1631. Le premier traité espagnol sur le chocolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Catala; Stanislas Jeannesson; Eric Schnakenbourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Européens et la mondialisation du XVe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.175-178, 2023, 978-2-7535-8988-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Fabre; Benoist Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Jésuites: histoire et dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, pp.438-440, 2022, Bouquins, 978-2-38292-305-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la renommée des produits navals à la fin du XVIIe siècle, une impossible quête ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Magagnoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réputation et marché. Produits, origines et marques : perspectives historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2022, 978-2-7574-3560-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réputation, un objet historique à identifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Magagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefano Magagnoli; Philippe Meyzie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réputation et marché. Produits, origines et marques : perspectives historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.9-17, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassoulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Singaravelou; Sylvain Venayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’épicerie du monde : la mondialisation par les produits alimentaires du XVIIIe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.354-358, 2022, 978-2-213-72308-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long life of Roquefort's renown and its Markets: continuity and disruptions since the Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Magagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefano Magagnoli; Philippe Meyzie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réputation et marché - Produits, origines et marques: perspectives historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.33-53, 2022, 978-2-7574-3560-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bon goût et rusticité à la table des châteaux aquitains, notamment périgourdins (fin XVIIe-milieu XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Cocula; Michel Combet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Châteaux en Périgord. Nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Éditions, pp.227-241, 2021, Scripta Mediaevalia, 978-2-35613-426-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux, capitale gastronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Schirmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux &amp; ses vignobles. Un modèle de civilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Sud Ouest, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du marché au magasin de comestibles : la diversification du commerce de l’alimentation (années 1750-années 1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Daumas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les révolutions du commerce. France, XVIIIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-203, 2020, Les cahiers de la MSHE Ledoux - Normes, Pratiques et Savoirs, 978-2-84867-722-4. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.20279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caves bordelaises, reflet d’une société élitaire ouverte sur le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Schirmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux &amp; ses vignobles. Un modèle de civilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Sud Ouest, 2020, 978-2-8177-0724-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommations paysannes et économie de l’échange en France au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guilhem Ferrand et Judicaël Petrowiste (dir.), Le nécessaire et le superflu : le paysan consommateur, collection Flaran, Presses universitaires du Midi, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits normands au début du XXe siècle, des marchés parisiens aux grands hôtels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bouneau; Gil Galasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hôtellerie, service en salle et société au début du XXe siècle. Centenaire des séjours de Marcel Proust à Balbec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 109-120, 2019, 9782858926008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goûts et réseaux d’approvisionnement d’un prince européen des Lumières : le prince Xavier de Saxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Figeac; Christophe Bouneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation, métissage et culture matérielle (XVIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une culture alimentaire protestante dans la France méridionale (XVIe-XVIIIe siècles) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Christin; Yves Krumenacker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Protestants à l’époque moderne. Une approche anthropologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.105-121, 2017, 978-2-7535-5465-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine française : dialogue entre grande cuisine et cuisine populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chevrier, Francis and Bienassis, Loïc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le repas gastronomique des Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.115-118, 2015, 978-2-07-014209-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommateurs et marchés alimentaires en France XVIIe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Marty; Antonio Escudero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommateurs et consommation XVIIe-XXIe siècle Regards franco-espagnols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Perpignan; Presses universitaires de Perpignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-126, 2015, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupvd.5531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôti à la sauce mijotée…. Cuisson alimentaire et savoir-faire des professionnels en France (XVIIe-début XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Williot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du feu originel aux nouvelles cuissons. Pratiques, techniques, rôles sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-143, 2015, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-6517-0/18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terroir, villes et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Ferrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Marache; Philippe Meyzie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les produits de terroir. L’empreinte de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes; Presses Universitaires François Rabelais, pp.11-28, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des produits alimentaires d’hier à aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.105, 2015, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.10473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prisons de la longue durée : l’Europe du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Esnouf; Jean Fioramonti; Bruno Laurioux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.247-248, 2015, 978-2-271-08300-5. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.10324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3.3. Les « prisons de longue durée » : l’Europe du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.105, 2015, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.10324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits des terroirs et luxe alimentaire XVIIIe-début XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bonnet; Natacha Coquery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce du luxe, luxe du commerce,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Mare &amp; Martin, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier de Saxe dans son château de Pont-sur-Seine. La table d’un prince européen du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cocula, Anne-Marie and Combet, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Châteaux, cuisines &amp; dépendances:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, Ausonius, pp.251-260, 2014, Scripta Mediaevalia, 978-2-35613-116-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voyageurs et le vin (1750-1850). Étude de la construction d’un vocabulaire pré-œnologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Lavaud; Jean-Claude Hinnewinkel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vins et vignobles. Les itinéraires de la qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.143-155, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « révolution » des vins de Bordeaux aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pérard, Jocelyne and Perrot, Maryvonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises, mutations, innovations: le devenir du monde vitivinicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Georges Chevrier, pp.65-78, 2013, 978-2-918173-13-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La construction des « spécialités » culinaires du Sud-Ouest de la France (XVIIIe-XIXe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Ceccarelli; Alberto Grandi; Stefano Magagnoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typicality in History. Tradition, Innovation and Terroir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.97-108, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francuskie zwyczaje kulinarne w Europie XVIII wieku</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marek Dębowski; Anna Grześkowiak-Krwawicz; Michał Zwierzykowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europejski wiek osiemnasty. Uniwersalizm myśli, różnorodność dróg, Studia i materiały</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwo Towarzystwa Naukowego "Societas Vistulana", pp.131-141, 2013, 978-83-61033-66-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des produits et territoire dans la littérature commerciale du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’assiette du touriste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.23-38, 2013, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.23540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des produits et territoire dans la littérature commerciale au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrieux, Jean-Yves and Harismendy, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'assiette du touriste: le goût de l'authentique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2013, 978-2-7535-2852-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte du pittoresque dans l’alimentation et la gastronomie provinciales (1750-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lethuillier, Jean-Pierre and Parsis-Barubé, Odile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pittoresque: métamorphoses d'une quête dans l'Europe moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.279-292, 2012, 978-2-8124-0572-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du négoce aux journaux d’annonces : les mécanismes de diffusion des vins aquitains au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavaud, Sandrine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vendre le vin de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Féret, pp.159-177, 2012, 978-2-35156-077-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recettes manuscrites dans la France méridionale du XVIIe au milieu du XIXe siècle : un savoir-faire alimentaire original ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Bruegel; Marilyn Nicoud; Eva Barlösius. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le choix des aliments. Informations et pratiques alimentaires de la fin du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François Rabelais; Presses Universitaires de Rennes, pp.33-48, 2010, Table des Hommes, 978-2-7535-1234-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des goûts et des modes alimentaires en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Beaurepaire; Pierrick Pourchasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les circulations internationales en Europe 1680-1780</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.425-434, 2010, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.104522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâtés de Périgueux, jambons de Bayonne et vins de Bordeaux : des produits aquitains qui voyagent (fin XVIIe-début XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Marache; Fédération Historique du Sud-Ouest. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les produits des terroirs aquitains.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° spécial 2010/2 (avril-juin 2010), Académie des sciences, lettres et arts d'Agen, pp.235-246, 2010, Revue de l'Agenais, 2-915028-07-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cuisine d’Europe centrale à la mode française. Mythes et réalités (XVIe-milieu XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Figeac; Olivier Chaline; Jaroslaw Dumanowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rayonnement culturel de la France en Europe centrale du XVIIe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHA, pp.181-196, 2009, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.18133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bon goût et rusticité à la table des châteaux aquitains (fin XVIIe-milieu XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Cocula; Michel Combet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le château au quotidien. Les travaux et les jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.213-228, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conservation à la dégustation du vin : verre, innovations et distinction sociale (XVIIIe-milieu XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bouneau; Michel Figeac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verre et le vin de la cave à la table du XVIIe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.33-48, 2007, 978-2-85892-347-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La table de la Jurade, haut-lieu de la gastronomie bordelaise au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Hubert; Michel Figeac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La table et les ports. Cuisine et société à Bordeaux et dans les villes portuaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.63-83, 2006, La mer au fil des temps, 978-2-86781-371-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture alimentaire et société dans le Sud-Ouest aquitain du XVIIIe au milieu du XIXe siècle : goûts, manières de table et gastronomie : l'émergence d'une identité régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Bordeaux Montaigne, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2005BOR30015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04197102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modes culinaires au marchés alimentaires. Le circulation des goûts et des produits en France et en Europe (1680-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Lumière-Lyon 2, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03665082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circuits d’approvisionnement de l’aristocratie (XVIIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l'Europe [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply Networks for the Aristocracy (Seventeenth–Nineteenth Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d’histoire numérique de l’Europe (EHNE) [online]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe. Encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomme de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe. Encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe. Encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe. Encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe. Encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe. Encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe. Encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:87.239583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe MEYZIE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'histoire moderne à l'Université Bordeaux Montaigne/CEMMC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9532-9321</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088728439</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur d'histoire moderne à l’Université Bordeaux Montaigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du CEMMC (Centre d’Études des Mondes Moderne et Contemporain-UR 2958)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre honoraire de l’Institut Universitaire de France (IUF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseiller scienfitique au département d'évaluation de la recheche du HCERES, domaine SHS6 (Histoire générale du passé et des savoirs)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus et parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">septembre 2025 : promotion comme professeur des universités à l'Université Bordeaux Montaigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 : Qualification aux fonctions de professeur des universités (22ème section)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 : Habilitation à diriger des recherches soutenue à l’Université Lumière-Lyon 2, dossier intitulé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des modes culinaires aux marchés alimentaires. La circulation des goûts et des produits en France et en Europe (1680-1830)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 volumes avec un mémoire inédit sur </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réputation et marchés. Les produits d’origine en France et en Europe 1680-1830</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (garante : Natacha Coquery)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2019 : Membre junior de l’Institut Universitaire de France (délégation de 5 ans)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007 : Élection comme maître de conférences en histoire moderne à l’Université Bordeaux 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 : Qualification aux fonctions de maître de conférences (22ème section)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 : Doctorat d’histoire moderne de l’Université Michel de Montaigne-Bordeaux III, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture alimentaire et société dans le Sud-Ouest aquitain du XVIIIe au milieu du XIXe siècle : goûts, manières de table et gastronomie. L’émergence d’une identité régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 volumes, sous la direction du professeur Josette Pontet, soutenu à l’Université Michel de Montaigne-Bordeaux III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 : Enseignant dans le secondaire (collège, lycée)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004-2006 : Attaché temporaire d’enseignement et de recherche (ATER) d’histoire moderne à l’Université Michel de Montaigne-Bordeaux III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2004 : Allocataire-moniteur à l’Université Michel de Montaigne-Bordeaux III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 : Diplôme d’Études Approfondies (DEA) d’histoire de l’Université Michel de Montaigne-Bordeaux III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 : Agrégation d’histoire et CAPES d’histoire-géographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 : Maîtrise d’histoire de l’Université Michel de Montaigne-Bordeaux III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 : Licence d’histoire, mention géographie de l’Université Michel de Montaigne-Bordeaux III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 : DEUG d’histoire de l’Université Michel de Montaigne-Bordeaux III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 : Lettres supérieures au lycée Camille Jullian à Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertises nationales et internationales (évaluation de la recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- HCERES (Haut Conseil de l'évaluation de la recherche et de l'enseignement supérieur) : expertise en 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- BELSPO (Service public de programmation Politique scientifique en Belgique) : expertises pour les programmes BRAIN-be (Belgian Research Action through Interdisciplinary Networks) en 2014 et 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- FNRS (Fond National de la Recherche Scientifique), Belgique, expertises en 2017, 2019 et 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- REPRISE (Register of Expert Peer-Reviewers for Italian Scientific Evaluation), expertise en 2018, 2019 et 2021 dans le cadre de l’appel à projets Progetti di Rilevante Interesse Nazionale (PRIN)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertises scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du conseil d’administration et du bureau (vice-président) de l’Institut du Goût Nouvelle-Aquitaine (IGNA) depuis 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de l’assemblée générale de l’Agence de l’Alimentation Nouvelle-Aquitaine (AANA) en tant que personnalité qualifiée depuis 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre nommé en tant qu’expert du Comité Histoire de l’INAO (Institut National de l’Origine et de la Qualité) depuis 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Expertise scientifique lors de la création de la Cité du Vin à Bordeaux, 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prix et distinctions scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">_ 2022 : Prix Madeleine Laurain-Portemer (Grand Prix de l’Académie des Sciences Morales et Politiques, Institut de France) pour </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’unique et le véritable. Réputation, origine et marchés alimentaires (vers 1680-vers 1830)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection Époques, Champ Vallon, Ceyzérieu, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2007 : Prix de l’Institut Eugène Le Roy (aide à la publication de la thèse).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités éditoriales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-responsable éditorial du carnet de recherche (Hypothèses) en ligne Montaigne@table. Les Food Studies à l’Université Bordeaux Montaigne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité scientifique de la collection Gastronomica, Food Studies aux Éditions Le Manuscrit (Paris)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité éditorial de la collection DIAITA Scripta & Realia (Université de Coimbra)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité de rédaction de la revue polonaise </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kwartalnik Historii Kultury Materialnej</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (The Quarterly of the History of Material Culture).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité de lecture de la revue en ligne </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crescentis. Revue internationale d’histoire de la vigne et du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://preo.u-bourgogne.fr/crescentis/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité éditorial de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Historique de Bordeaux et du département de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Évaluations d’articles (peer-review) pour les revues suivantes : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food & History, Annales du Midi, Le Temps des Medias, Anthropology of Food, Sociologie & Sociétés (Canada), Revue Historique de Bordeaux et du département de la Gironde, Téoros-Revue de recherche en tourisme, XVIIe siècle, Kwartalnik Historii Kultury materialnej (Quarterly of history of material culture, Pologne), Histoire Urbaine, revue Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Évaluations de plusieurs publications pour les éditeurs suivants : Presses Universitaires de Rennes, Presses Universitaires François Rabelais (collection Table des Hommes), Éditions Universitaires de Dijon, Amsterdam University Press.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Recensions scientifiques dans les revues suivantes : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi, Revue d’histoire moderne et contemporaine, Annales de démographie historique, Vingtième siècle, Revue historique, Food & History. Annales, Histoire, Sciences Sociales, Histoire & Sociétés Rurales, HES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Depuis 2021, coordinateur du projet scientifique interdisciplinaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne@table : les Food Studies à l’Université Bordeaux-Montaign</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">e</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2015-2021 : Co-Responsable avec Corinne Marache du Programme Région Nouvelle-Aquitaine TERESMA (Produits de terroir, espaces et marchés, hier et aujourd’hui) réunissant 32 chercheurs et 7 centres de recherche français et étrangers (Italie, Pologne, Belgique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2012-2015 : Co-Responsable avec Corinne Marache du Programme Région Aquitaine VIVALTER (Ville et valorisation des produits des terroirs du XVIe siècle à nos jours) réunissant 27 chercheurs et 10 centres de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2010-2014 : Co-direction d’un « axe émergent » du CEMMC sur « La ville, lieu de valorisation des produits des terroirs », avec Corinne Marache (Université Bordeaux 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Conseil scientifique du CEMMC (2008-2015).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Conseil scientifique de l’Institut Européen d’Histoire et des Cultures de l’Alimentation (IEHCA) depuis 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Conseil scientifique de Centrum Dziedzictwa Kulinarnego (Centre du Patrimoine Culinaire) de l’Université de Torun (Pologne) depuis 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation de colloques, conférences, journées d’étude, table-ronde, séminaires de recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 	Responsable scientifique avec Emmanuelle Cronier (Université d’Amiens) et Beat Kümin (Université de Warwick) du colloque international de l’IEHCA (Institut Européen d’Histoire et des Cultures de l’alimentation) sur « Crises alimentaires : défis, innovations et changements durables », Tours, 14-16 décembre 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Responsable scientifique avec Benoît Clavel (UMR 7209 - AASPE Archéozoologie - Archéobotanique. Sociétés, pratiques et environnements/Muséum Nationale d'Histoire Naturelle/CNRS) des Rencontres internationales d’histoire de Flaran 2023 sur le thème « Le porc dans tous ses états dans l’Europe médiévale et moderne », écomusée de Marquèze, 12-13 octobre 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité d’organisation des Rencontres internationales d’histoire de Flaran depuis 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Organisation des séminaires de recherche du projet scientifique interdisciplinaire Montaigne@table : les Food Studies à l’Université Bordeaux-Montaigne depuis 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-organisation avec Stefano Magagnoli (Université de Parme) d’un colloque international sur « Réputations (produits, marques, origines) et marchés. Perspectives historiques », CEMMC-IUF-Université de Parme, Parme, 14-16 mai 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable du séminaire de recherche semestriel CEMMC-IUF sur le commerce alimentaire, les métiers de bouche et l'histoire des produits en Europe (XVIe-XXIe siècle) à l’Université Bordeaux-Montaigne, 2015-2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-organisation avec Corinne Marache du colloque international (programme Teresma) sur « Produits menacés, produits oubliés, produits disparus. Causes et mécanismes du déclin XIVe-XXIe siècles », Bordeaux, 4-5 avril 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Organisation d’une journée d’études « Banquets et présents honorifiques dans les villes de province en France (XIVe-XXe siècle). Des archives à découvrir et à exploiter pour l’histoire de l’alimentation », Bordeaux, Archives Bordeaux Métropole, 7 juin 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-organisation avec Corinne Marache d’une journée d’études franco-italienne « Produits laitiers, territoires et marchés » dans le cadre du programme Teresma, Bordeaux, 1er avril 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-organisation avec Guillaume Hanotin d’une journée d’études « Trains & équipages : organiser les déplacements diplomatiques en Europe XVIe-XVIIIe siècle », Bordeaux, 10 février 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intervention dans des séminaires de recherches en France et à l’étranger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Intervention lors du séminaire Regards des sciences humaines et sociales sur la vigne et le vin sur « Qui dit ce qui est bon ? La fabrique des réputations territorialisées (XVIIe-milieu XIXe siècles) », pôle Bourgogne Vigne et Vin, Université de Bourgogne-MSH Dijon, 24 novembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Intervention lors du séminaire de lancement du groupe Montaigne@table sur « Regards croisés autour de Michel de Montaigne, la nourriture et le vin », Université Bordeaux Montaigne, 20 septembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Intervention lors du séminaire de recherche de la revue Artefact autour du thème « Techniques, stratégies et alimentation pour temps de guerre », Université Paris Diderot, 21 juin 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Intervention sur « Produits d’origine et réputation. La préhistoire des appellations en France au XVIIIe siècle » dans le cadre du séminaire « La construction des appellations (XVIIIe-XXe siècles) - Le vrai et le faux dans les assiettes » organisé par Sylvie Vabre, Université Jean Jaurès, Toulouse, 13 décembre 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Intervention sur « Faire l’histoire du goût XVIIe–XVIIIe siècles » dans le cadre du séminaire interdisciplinaire de l’école doctorale organisé par Michel Figeac sur « Les sens sous le prisme des Sciences Humaines et Sociales », Université Bordeaux Montaigne, 3 avril 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communications scientifiques (sans actes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « La recherche de la douceur. Goût du vin et saveurs culinaires (XVIe-XIXe siècles) », Colloque international franco-hongrois Les racines des vignobles de Tokaj et Sauternes, University of Tokay, 3 novembre 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Repérer les dénominations d’origine sur les marchés alimentaires en Europe (XVIIe-XVIIIe siècles) : l’indice de la réputation », Brands & Designations of origin : History and Identity, International Congress, Université de Porto, 13 mai 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Cuisines régionales et produits de terroir : la construction des identités culinaires locales en France (XVIIe-XXe siècle) », Tradition et innovation. L’identité dans le temps, colloque de l’Ethnopôle basque, Bayonne, 14 juin 2019, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.eke.eus/fr/ethnopole-basque/themes-de-recherche/reflexions/tradition-eta-innovation-lidentite-dans-le-temps/cuisines-regionales-et-produits-du-terroir-la-construction-des-identites-culinaires-locales-en-france-xviie-xxe-siecles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Les appellations sur la longue durée », colloque international Centenaire de la loi du 6 mai 1919 : Comprendre l'histoire et envisager l'avenir des appellations d'origine, Université de Bourgogne, Dijon, 7 mai 2019, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/video/msh_dijon/p_meyzie_la_protection_des_appellations_sur_la_longue_duree.52697</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Participation à la table-ronde sur l’approvisionnement local des restaurants et collectivités et sur le développement durable dans les villes grâce aux potagers urbains, International Conference on Food Pies in the Sky, Université Bordeaux Montaigne, Pessac, 28 septembre 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « La reconnaissance sans la certification. Les produits d’origine dans la France des XVIIe et XVIIIe siècles », Workshop « Localiser les productions agroalimentaires : entre relance économique et reconnaissance patrimoniale » organisé par Philippe Pesteil, Université de Corse, Corte, 19-21 juin 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « ViValter-Teresma : enjeux des programmes de recherche interdisciplinaires sur les produits de terroir », 3ème Conférence Internationale d’Histoire et des Cultures de l’Alimentation, Tours, 2 juin 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Du parmesan à Paris et des truffes à Londres. Les diplomates et la circulation des produits alimentaires recherchés en Europe au XVIIIe siècle », colloque Table et Diplomatie à l’échelle du monde, IEHCA-Labex EHNE, Tours-Paris, 2-5 novembre 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Savoir-faire urbain et construction de la typicité en France au XVIIIe siècle », VII Congresso AISU “Food and the City”, Padoue, 5 septembre 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Voyage à travers le temps. L’oie du Sud-Ouest entre mémoire et histoire XVIe-XXIe siècle », Goose meat for Saint Martin’s day. Cuisine, history and cultural heritage, Museum of King Jan III’s palace at Wilanow (Poland), 7-8 novembre 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Participation au workshop international « Prodotti, territorio e tipicità: la valorizzazione economica dei beni immateriali », Parme, 12 mai 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférences, tables-rondes, médiation scientifique et culturelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">\ -« La construction des cuisines régionales, de Colbert à Grimod de la Reynière », conférence à la bibliothèque Sainte-Geneviève, Paris, 4 juin 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Se nourrir à Bordeaux au XVIIIe siècle », conférence aux Archives Bordeaux Métropole, 19 mars 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Le goût du vin au siècle des Lumières », conférence dans le cadre des Vendanges du Savoir organisée par l’ISVV, Cité du Vin, Bordeaux, 5 mars 2024 </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.laciteduvin.com/fr/cite-en-ligne/le-gout-du-vin-au-siecle-des-lumieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 	« Goûts, cuisine et produits du Sud-Ouest. Entre enracinement et ouverture (XVIIIe-XXe siècles) », conférence au Musée départemental de la Faïence et des Arts de la table, Samadet, 18 juin 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-	« À la table des élites municipales d’Aquitaine au XVIIIe siècle », Boire et manger depuis le fond des âges, Rencontres Aquitaine Historique, Château Carbonnieux, Léognan, 2 juin, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-	« La fabrique des réputations : alimentation, qualité et origine (1680-1830), conférence au Festival Histoire et Cité, Université de Genève, 29 avril 2023 </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mediaserver.unige.ch/play/190958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Participation à la table ronde « Agriculture et gastronomie » organisée par la Fédération Territoires, Université de Poitiers, 20 octobre 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « La recherche des saveurs du Sud-Ouest (fin XVIIe-début XIXe siècle) », conférence à la Société des Sciences, Lettres et Arts de Bayonne, 8 juin 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « À la recherche du « beau » et du « bon ». Les gourmets du XVIIIe siècle », conférence au Musée des Arts Décoratifs et du Design de Bordeaux, 5 mai 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Réputation des produits d’origine en France (17e-19e siècle) : vins, jambons, pâtés et autres fromages », conférence dans le cadre de la Chaire Unesco « Culture et traditions du vin », Université de Dijon, Dijon, 24 novembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Vers une histoire globale de l’alimentation ? », conférence inaugurale d’un cycle de conférences sur « Le(s) goût(s) de l’histoire » organisé par l’association Nantes-Histoire, Nantes, Université de Nantes, 4 octobre 202, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mediaserver.univ-nantes.fr/videos/vers-une-histoire-globale-de-lalimentation-philippe-meyzie-cycle-nantes-histoire/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (podcast)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Table-ronde « La valeur de l’authenticité, une histoire des produits alimentaires à l’époque moderne » avec Solène Rivoal dans le cadre du festival L’Histoire à venir sur le thème Des usages du faux, Toulouse, 24 septembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Conférence « les cultures alimentaires des élites en Europe au XVIIIe siècle : identités, échanges, circulations de la péninsule ibérique au royaume de Pologne », Association des Historiens, Paris, 12 mars 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Conférence « Les métiers de bouche au service du palais », château de Versailles, 11 octobre 2018. - Conférence sur « Alimentation, gastronomie et politique du XVIe siècle à nos jours », lors de l’assemblée générale de l’Institut du Goût Nouvelle Aquitaine dans le cadre du Salon de l’Agriculture Aquitaine Limousin Poitou-Charentes, Bordeaux, 17 mai 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Table ronde organisée par l'Institut du Goût Nouvelle-Aquitaine et les étudiants de la licence professionnelle VAMTR sur « Goûts et terroirs en Nouvelle-Aquitaine », Bordeaux Science Agro, 15 mars 2018 -</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Conférence « À la table des moines », à la Cité du Vin, Bordeaux, 25 février 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Conférence sur « Alimentation et identités en Europe XVIe-XVIIIe siècle » à l’Unipop organisée par le cinéma Jean Eustache et le Festival du film d’histoire, Pessac, 18 janvier 2016</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réputation et marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Magagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.304, 2022, Histoire et civilisations, 978-2-7574-3560-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'unique et le véritable. Réputation, origine et marchés alimentaires (vers 1680-vers 1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trains & Équipages : les déplacements diplomatiques en Europe XVIe-XVIIIe siècle, dossier spécial dans la revue Histoire, Économie et Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.136, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des produits entre déclin et renaissance (XVIe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Villeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.368, 2018, L'Europe alimentaire / European Food Issues / Europa alimentaria / L'Europa alimentare, 978-2-8076-0782-8. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b14385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banquets, gastronomie et politique dans les villes de province (XIVe siècle à nos jours)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Féret, 190 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits de terroir. L’empreinte de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires François-Rabelais; Presses Universitaires de Rennes; Presses Universitaires François Rabelais; Presses universitaires François-Rabelais, 306 p., 2015, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.4465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approvisionnement des villes portuaires en Europe du XVIe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Mao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPS, 510 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuchnia w Europie doby nowożytnej: jeść i pić: XVI-XIX wiek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kucińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Drzymała</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oficyna Wydawnicza "Mówią Wieki", 2012, 978-83-86156-48-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation en Europe à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin; Dunod, 288 p., 2010, U, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.meyzi.2010.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe aux XVIIe et XVIIIe siècles. Textes et documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Cadilhon; Laurent Coste. Presses universitaires de Bordeaux, 441 p., 2008, Images, 978-2-86781-523-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La table du Sud-Ouest et l'émergence des cuisines régionales (1700-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, pp.432, 2007, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.6185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Allonge et Olivier Christin, Adam et Eve, Le paradis, la viande et les légumes, Anacharsis, Toulouse, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vabre, Martin Bruegel and Peter J. Atkins. Food History. A Feast of the Senses in Europe, 1750 to the present. Routledge, London-New-York, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vol. 43 (n°4), pp.139-141. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hes.244.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il gusto per i sapori dolci. Vini dolci ed élites europee nel XVIII secolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia economica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXVII (1), pp.61-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes, l’art et la manière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la table du Sud-Ouest, Le Festin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°120, pp.108-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance sans certification officielle. Les produits d’origine dans la France des XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Relance et patrimonialisation agro-alimentaire enjeux, trajectoires, défis, 16, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aof.11864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance sans certification officielle. Les produits d'origine dans la France des XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, S16, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aof.11864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du produit « véritable ». Les appellations d’origine en France aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/framespa.9466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation future selon Robida, entre anticipation et distraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°96 (3), pp.180. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.096.0180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation logistique d’un déplacement diplomatique en province : le voyage à travers la Guyenne des princesses espagnoles en 1748</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37anné (1), pp.64. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hes.181.0064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage à travers le temps. L’oie du Sud-Ouest entre mémoire et histoire, XVIe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Académie Polonaise des Sciences. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.207-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la renommee des produits des terroirs: Acteurs et enjeux d'un marche de la gourmandise en France (XVIIe-debut XIXe siecle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (2), pp.225-251. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00161071-2842554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avènement de la bouteille en verre en Bordelais et ses conséquences (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Clos-Vougeot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Perard, Jocelyne and Perrot, Maryvonne (dir.), "De la cave au vin : une fructueuse alliance", pp.63-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourmandise et politique à Angers au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives d'Anjou : mélanges d'histoire et d'archéologie angevines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16, pp.119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla scoperta del pittoresco nell’alimentazione e nella gastronomia delle province francesi (1750-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia del Turismo. Annale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°IX, pp.11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miedzy ustami a brzegiem talerza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mŏwia Wieki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (632), pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'auberge au traiteur. La restauration commerciale dans l'Europe moderne (XVI e -XIX e siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przegląd Historyczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, CII (4), pp.661-674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des goûts alimentaires aquitains aux accents espagnols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Pau et du Béarn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34, pp.155-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La noblesse provinciale à table : les dépenses alimentaires de Marie-Joséphine de Galatheau (Bordeaux,1754-1763)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54-2, pp.32-54. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.542.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cadeaux alimentaires dans le Sud-Ouest aquitain au XVIIe siècle : sociabilité, pouvoirs et gastronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (1), pp.33-50. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/hes.2006.2579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vertus de l’excès : convivialité et gourmandise dans le Sud-Ouest aquitain (1700-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (2), pp.207-244. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.FOOD.1.100090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la table des élites bordelaises du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 115 (241), pp.69-88. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/anami.2003.2799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food and European markets 1500-1800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roderick Phillips. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goût du vin et saveurs culinaires : la recherche de la douceur (XVIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Figeac; Istvan Monok. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les racines des vignobles de Tokaj et Sauternes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan; Tokaj-Hegyalja Egyetem, pp.83-101, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérer les dénominations d’origine sur les marchés alimentaires en Europe (XVIIe-XVIIIe siècle) : l’indice de la réputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaspar Martins Pereira et Carla Sequeira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marcas e Denominações de Origem. Historia e Identidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CITCEM, p. 43-56, 2023, 978‑989‑8970‑53‑4. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21747/978‑989‑8970‑53‑4/mar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche des saveurs sucrées, de la cassonade aux vins liquoreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Jalabert; Stéphanie Lachaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liquoreux d'Aquitaine et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cairn, p. 243-260, 2023, 979-10-7006-182-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1631. Le premier traité espagnol sur le chocolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Catala; Stanislas Jeannesson; Eric Schnakenbourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Européens et la mondialisation du XVe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.175-178, 2023, 978-2-7535-8988-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Fabre; Benoist Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Jésuites: histoire et dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, pp.438-440, 2022, Bouquins, 978-2-38292-305-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la renommée des produits navals à la fin du XVIIe siècle, une impossible quête ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Magagnoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réputation et marché. Produits, origines et marques : perspectives historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2022, 978-2-7574-3560-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réputation, un objet historique à identifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Magagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefano Magagnoli; Philippe Meyzie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réputation et marché. Produits, origines et marques : perspectives historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.9-17, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassoulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Singaravelou; Sylvain Venayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’épicerie du monde : la mondialisation par les produits alimentaires du XVIIIe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.354-358, 2022, 978-2-213-72308-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long life of Roquefort's renown and its Markets: continuity and disruptions since the Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Magagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefano Magagnoli; Philippe Meyzie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réputation et marché - Produits, origines et marques: perspectives historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.33-53, 2022, 978-2-7574-3560-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bon goût et rusticité à la table des châteaux aquitains, notamment périgourdins (fin XVIIe-milieu XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Cocula; Michel Combet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Châteaux en Périgord. Nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Éditions, pp.227-241, 2021, Scripta Mediaevalia, 978-2-35613-426-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux, capitale gastronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Schirmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux &amp; ses vignobles. Un modèle de civilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Sud Ouest, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du marché au magasin de comestibles : la diversification du commerce de l’alimentation (années 1750-années 1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Daumas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les révolutions du commerce. France, XVIIIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-203, 2020, Les cahiers de la MSHE Ledoux - Normes, Pratiques et Savoirs, 978-2-84867-722-4. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.20279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caves bordelaises, reflet d’une société élitaire ouverte sur le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Schirmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux &amp; ses vignobles. Un modèle de civilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Sud Ouest, 2020, 978-2-8177-0724-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommations paysannes et économie de l’échange en France au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guilhem Ferrand et Judicaël Petrowiste (dir.), Le nécessaire et le superflu : le paysan consommateur, collection Flaran, Presses universitaires du Midi, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits normands au début du XXe siècle, des marchés parisiens aux grands hôtels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bouneau; Gil Galasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hôtellerie, service en salle et société au début du XXe siècle. Centenaire des séjours de Marcel Proust à Balbec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 109-120, 2019, 9782858926008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goûts et réseaux d’approvisionnement d’un prince européen des Lumières : le prince Xavier de Saxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Figeac; Christophe Bouneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation, métissage et culture matérielle (XVIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une culture alimentaire protestante dans la France méridionale (XVIe-XVIIIe siècles) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Christin; Yves Krumenacker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Protestants à l’époque moderne. Une approche anthropologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.105-121, 2017, 978-2-7535-5465-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terroir, villes et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Ferrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Marache; Philippe Meyzie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les produits de terroir. L’empreinte de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes; Presses Universitaires François Rabelais, pp.11-28, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôti à la sauce mijotée…. Cuisson alimentaire et savoir-faire des professionnels en France (XVIIe-début XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Williot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du feu originel aux nouvelles cuissons. Pratiques, techniques, rôles sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-143, 2015, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-6517-0/18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des produits alimentaires d’hier à aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.105, 2015, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.10473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prisons de la longue durée : l’Europe du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Esnouf; Jean Fioramonti; Bruno Laurioux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.247-248, 2015, 978-2-271-08300-5. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.10324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommateurs et marchés alimentaires en France XVIIe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Marty; Antonio Escudero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommateurs et consommation XVIIe-XXIe siècle Regards franco-espagnols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Perpignan; Presses universitaires de Perpignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-126, 2015, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupvd.5531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine française : dialogue entre grande cuisine et cuisine populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chevrier, Francis and Bienassis, Loïc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le repas gastronomique des Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.115-118, 2015, 978-2-07-014209-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3.3. Les « prisons de longue durée » : l’Europe du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.105, 2015, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.10324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits des terroirs et luxe alimentaire XVIIIe-début XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bonnet; Natacha Coquery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce du luxe, luxe du commerce,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Mare &amp; Martin, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier de Saxe dans son château de Pont-sur-Seine. La table d’un prince européen du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cocula, Anne-Marie and Combet, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Châteaux, cuisines &amp; dépendances:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, Ausonius, pp.251-260, 2014, Scripta Mediaevalia, 978-2-35613-116-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voyageurs et le vin (1750-1850). Étude de la construction d’un vocabulaire pré-œnologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Lavaud; Jean-Claude Hinnewinkel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vins et vignobles. Les itinéraires de la qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.143-155, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La construction des « spécialités » culinaires du Sud-Ouest de la France (XVIIIe-XIXe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Ceccarelli; Alberto Grandi; Stefano Magagnoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typicality in History. Tradition, Innovation and Terroir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.97-108, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « révolution » des vins de Bordeaux aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pérard, Jocelyne and Perrot, Maryvonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises, mutations, innovations: le devenir du monde vitivinicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Georges Chevrier, pp.65-78, 2013, 978-2-918173-13-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francuskie zwyczaje kulinarne w Europie XVIII wieku</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marek Dębowski; Anna Grześkowiak-Krwawicz; Michał Zwierzykowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europejski wiek osiemnasty. Uniwersalizm myśli, różnorodność dróg, Studia i materiały</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwo Towarzystwa Naukowego "Societas Vistulana", pp.131-141, 2013, 978-83-61033-66-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des produits et territoire dans la littérature commerciale du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’assiette du touriste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.23-38, 2013, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.23540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des produits et territoire dans la littérature commerciale au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrieux, Jean-Yves and Harismendy, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'assiette du touriste: le goût de l'authentique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2013, 978-2-7535-2852-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte du pittoresque dans l’alimentation et la gastronomie provinciales (1750-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lethuillier, Jean-Pierre and Parsis-Barubé, Odile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pittoresque: métamorphoses d'une quête dans l'Europe moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.279-292, 2012, 978-2-8124-0572-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du négoce aux journaux d’annonces : les mécanismes de diffusion des vins aquitains au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavaud, Sandrine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vendre le vin de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Féret, pp.159-177, 2012, 978-2-35156-077-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recettes manuscrites dans la France méridionale du XVIIe au milieu du XIXe siècle : un savoir-faire alimentaire original ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Bruegel; Marilyn Nicoud; Eva Barlösius. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le choix des aliments. Informations et pratiques alimentaires de la fin du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François Rabelais; Presses Universitaires de Rennes, pp.33-48, 2010, Table des Hommes, 978-2-7535-1234-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des goûts et des modes alimentaires en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Beaurepaire; Pierrick Pourchasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les circulations internationales en Europe 1680-1780</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.425-434, 2010, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.104522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâtés de Périgueux, jambons de Bayonne et vins de Bordeaux : des produits aquitains qui voyagent (fin XVIIe-début XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Marache; Fédération Historique du Sud-Ouest. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les produits des terroirs aquitains.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° spécial 2010/2 (avril-juin 2010), Académie des sciences, lettres et arts d'Agen, pp.235-246, 2010, Revue de l'Agenais, 2-915028-07-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cuisine d’Europe centrale à la mode française. Mythes et réalités (XVIe-milieu XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Figeac; Olivier Chaline; Jaroslaw Dumanowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rayonnement culturel de la France en Europe centrale du XVIIe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHA, pp.181-196, 2009, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.18133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bon goût et rusticité à la table des châteaux aquitains (fin XVIIe-milieu XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Cocula; Michel Combet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le château au quotidien. Les travaux et les jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.213-228, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conservation à la dégustation du vin : verre, innovations et distinction sociale (XVIIIe-milieu XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bouneau; Michel Figeac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verre et le vin de la cave à la table du XVIIe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.33-48, 2007, 978-2-85892-347-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La table de la Jurade, haut-lieu de la gastronomie bordelaise au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Hubert; Michel Figeac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La table et les ports. Cuisine et société à Bordeaux et dans les villes portuaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.63-83, 2006, La mer au fil des temps, 978-2-86781-371-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture alimentaire et société dans le Sud-Ouest aquitain du XVIIIe au milieu du XIXe siècle : goûts, manières de table et gastronomie : l'émergence d'une identité régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Bordeaux Montaigne, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2005BOR30015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04197102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modes culinaires au marchés alimentaires. Le circulation des goûts et des produits en France et en Europe (1680-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Lumière-Lyon 2, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03665082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circuits d’approvisionnement de l’aristocratie (XVIIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l'Europe [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply Networks for the Aristocracy (Seventeenth–Nineteenth Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d’histoire numérique de l’Europe (EHNE) [online]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe. Encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomme de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe. Encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe. Encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe. Encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe. Encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe. Encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyzie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe. Encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57E33BC2"/>
+    <w:nsid w:val="B12DD7BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="706DBFE7"/>
+    <w:nsid w:val="FD01CD30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1BB2DF02"/>
+    <w:nsid w:val="0AAE7B7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B0134F34"/>
+    <w:nsid w:val="8E81B629"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DEFD79A0"/>
+    <w:nsid w:val="7DC8AD60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0DD7A932"/>
+    <w:nsid w:val="F9BF22E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4E527F87"/>
+    <w:nsid w:val="66BC4759"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="A7D93C82"/>
+    <w:nsid w:val="E172DE9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="AC304F92"/>
+    <w:nsid w:val="D510A53B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="4D6A505A"/>
+    <w:nsid w:val="386B5AC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1697,51 +1697,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-meyzie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9532-9321" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088728439" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/crescentis/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eke.eus/fr/ethnopole-basque/themes-de-recherche/reflexions/tradition-eta-innovation-lidentite-dans-le-temps/cuisines-regionales-et-produits-du-terroir-la-construction-des-identites-culinaires-locales-en-france-xviie-xxe-siecles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/video/msh_dijon/p_meyzie_la_protection_des_appellations_sur_la_longue_duree.52697" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laciteduvin.com/fr/cite-en-ligne/le-gout-du-vin-au-siecle-des-lumieres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediaserver.unige.ch/play/190958" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediaserver.univ-nantes.fr/videos/vers-une-histoire-globale-de-lalimentation-philippe-meyzie-cycle-nantes-histoire/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Magagnoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyzie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100291200" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/philippe-meyzie-lunique-et-le-veritable/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521551v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Villeret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/65813" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14385" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264301v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4465" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264324v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499625v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kuci&#324;ska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Drzyma&#322;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.meyzi.2010.01" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218575v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264319v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.6185" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185258v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.244.0139" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155355v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460381v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.11864" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217814v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.9466" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395613v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0180" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.181.0064" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-2842554" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485941v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264422v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485889v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264294v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.542.0032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264310v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hes.2006.2579" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.1.100090" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8A57E3E5BE9EA8A87F5A4C4EF1F64685FC3BB5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264312v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2003.2799" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124666v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375692v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/978&#8209;989&#8209;8970&#8209;53&#8209;4/mar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375724v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375727v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102223v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028941v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124660v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853047v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vabre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102238v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974966v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/20279" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.20279" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974948v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484539v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264328v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264326v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500334v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pupvd/5531" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.5531" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264424v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/51012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6517-0/18" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264334v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ferri&#232;res" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265781v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.10473" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218237v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.10324" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265779v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264330v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500309v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264426v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500271v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264428v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218261v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377408v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.23540" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500257v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500195v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500204v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264430v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.104522" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265155v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.18133" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265149v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218613v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04197102v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005BOR30015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03665082v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485219v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218123v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218116v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218137v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218091v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218095v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218133v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218101v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-meyzie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9532-9321" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088728439" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/crescentis/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eke.eus/fr/ethnopole-basque/themes-de-recherche/reflexions/tradition-eta-innovation-lidentite-dans-le-temps/cuisines-regionales-et-produits-du-terroir-la-construction-des-identites-culinaires-locales-en-france-xviie-xxe-siecles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/video/msh_dijon/p_meyzie_la_protection_des_appellations_sur_la_longue_duree.52697" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laciteduvin.com/fr/cite-en-ligne/le-gout-du-vin-au-siecle-des-lumieres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediaserver.unige.ch/play/190958" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediaserver.univ-nantes.fr/videos/vers-une-histoire-globale-de-lalimentation-philippe-meyzie-cycle-nantes-histoire/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Magagnoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyzie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100291200" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/philippe-meyzie-lunique-et-le-veritable/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521551v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Villeret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/65813" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14385" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264301v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4465" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264324v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499625v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kuci&#324;ska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Drzyma&#322;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.meyzi.2010.01" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218575v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264319v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.6185" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185258v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.244.0139" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155355v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460381v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.11864" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217814v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.9466" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395613v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0180" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.181.0064" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-2842554" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485941v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264422v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485889v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265146v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.542.0032" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264310v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hes.2006.2579" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.1.100090" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8A57E3E5BE9EA8A87F5A4C4EF1F64685FC3BB5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264312v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2003.2799" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124666v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375692v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/978&#8209;989&#8209;8970&#8209;53&#8209;4/mar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375724v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375727v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102223v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028941v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124660v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853047v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vabre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102238v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974966v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/20279" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.20279" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974948v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484539v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264328v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264326v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264334v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ferri&#232;res" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264424v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/51012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6517-0/18" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265781v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.10473" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.10324" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264329v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pupvd/5531" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.5531" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500334v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265779v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264330v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500309v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264426v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264428v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500271v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218261v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377408v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.23540" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500257v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500195v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500204v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264430v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.104522" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265155v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.18133" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265149v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218613v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04197102v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005BOR30015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03665082v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485219v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218123v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218116v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218137v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218091v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218095v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218133v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218101v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>