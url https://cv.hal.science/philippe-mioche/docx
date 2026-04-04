--- v0 (2026-03-09)
+++ v1 (2026-04-04)
@@ -835,5369 +835,5369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Commémorer les entreprises ? Essai sur deux centenaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bondue (Didier). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’entreprise et sa mémoire. Mélanges en l’honneur de Maurice Hamon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université de Paris Sorbonne, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The globalization of the European steel industry. History of Arcelor-Mittal: 1978-2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mioche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Fridenson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business enterprises and the tension between local and global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EBHA, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l’Université de Paris Sorbonne, 2012</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire du management à la tuilerie des Milles 1882-2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensée et pratiques du management en France. Inventaire et perspectives, 19-21èmes siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Comité d’action pour les Etats-Unis d’Europe, Jean Monnet et « l’Europe sociale». Visions et révisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation Jean Monnet pour l’Europe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une dynamique européenne. Le comité d’action pour les Etats-Unis d’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.131 -157, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Economica, pp.131 -157, 2011</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la « Lotharingie industrielle » : la sidérurgie du groupe des Quatre (Allemagne, Belgique, Luxembourg et France) de 1974 à 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Dumoulin; Jürgen Elvert; Sylvain Schirmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ces chers voisins. L’Allemagne, la Belgique et la France en Europe du XIXe au XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franz Steiner Verlag Stuttgart, pp.243-260, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Franz Steiner Verlag Stuttgart, pp.243-260, 2010</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solvay à Dombasle (1870 – 1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lamard (Pierre); Stoskopf (Nicolas). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’industrie chimique en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions A. et J. Picard, pp.195-212, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Editions A. et J. Picard, pp.195-212, 2010</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chemin de fer Arles-Salon et Tarascon-Plan d’Orgon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barruol (Guy); Dautier (Nerte). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Alpilles encyclopédie d’une montage provençale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alpes de Lumière, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourism on the French Riviera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Segreto (Luciano); Manera (Carles); Pohl (Mandred). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe at the seaside. The economic history of mass tourism in the Mediterranean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berghahn Books, pp.196 -205, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction européenne et politiques européennes : les possibilités de rencontre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kharaba (Ivan); Dalmasso (Anne); Mioche (Philippe); Raulin (Philippe); Woronoff (Denis). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques industrielles d’hier et d’aujourd’hui, en France et en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions universitaires de Dijon, pp.125 - 141, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfer c’est les autres ! La crise de la sidérurgie européenne 1974 – 1988</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commaille (Laurent). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et crises économiques au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre régional universitaire lorrain d’histoire, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notices : Le Comité des Forges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mioche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daumas (Jean-Claude). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique des patrons français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Flammarion, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bauxite des Alpilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mioche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barruol (Guy); Dautier (Nerte). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Alpilles encyclopédie d’une montage provençale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alpes de Lumière, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Berghahn Books, pp.196 -205, 2009</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les industries de Saint-Rémy-de-Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barruol (Guy); Dautier (Nerte). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Alpilles encyclopédie d’une montage provençale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alpes de Lumière, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions universitaires de Dijon, pp.125 - 141, 2009</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Cameroun qui gagne grâce à Alucam ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laparra (Maurice); Grinberg (Ivan). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alucam, un destin africain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REF2C, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Centre régional universitaire lorrain d’histoire, 2009</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nella buona e nella cattiva sorte », il padronato europeo e la polica sociale dell'Europa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tosi (Luciano). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Italia e la dimensione sociale nell'integrazione europea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEDAM, pp.35 - 48, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Alpes de Lumière, 2009</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire du travail industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comet (Georges); Lejeune (Antoine); Maury-Rouan (Claire). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire individuelle, mémoire collective et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Solal, pp.119-132, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Alpes de Lumière, 2009</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe au Parlement de Victor Hugo à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sénat, Comité d’Histoire Parlementaire et Politique, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Solal, pp.119-132, 2008</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les colloques du Parlement. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe au Parlement de Victor Hugo à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sénat, Comité d’Histoire Parlementaire et Politique, 2008</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sidérurgie française : combien de territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daumas (Jean-Claude); Lamard (Pierre); Tissot (Laurent). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les territoires de l’industrie en Europe (1750 – 2000), Entreprises, régulations et trajectoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.105 - 124, 2007, Les cahiers de la MSH Ledoux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, REF2C, 2008</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence de la construction européenne sur les marchés et les produits de l’acier en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mioche (Philippe); Woronoff (Denis). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’acier en France: produits et marchés, de la fin du XVIIIème à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.158 - 175, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CEDAM, pp.35 - 48, 2008</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on parler d’un renouveau de la sidérurgie méditerranéenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs et savoir-faire industriels en Méditerranée occidentale, XVIe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée de la Corse, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.105 - 124, 2007, Les cahiers de la MSH Ledoux</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire De Gaulle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.672 - 673, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie industrielle et identité européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’archéologie, instrument du politique ? Archéologie, histoire des mentalités et construction européenne. Actes du colloque international de Luxembourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scérén, Bibbracte, pp.143-155, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Robert Laffont, pp.672 - 673, 2006</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révolution des marchés de l’acier en France (1950 – 2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bussière (Eric); Dumoulin (Michel); Schirmann (Sylvain). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe organisée, Europe du libre-échange ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIE Peter Lang, pp.165 - 175, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Musée de la Corse, 2006</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire de l’industrie de la Provence à la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corse industrielle 1830/1960. Mémoire révélée, matière transformée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Exposition Musée de la Corse, pp.21 - 35, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.158 - 175, 2006</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le comité d’organisation de la sidérurgie : un lieu d’affrontement entre modernisateurs et de la sidérurgie et gardiens de la profession ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joly Hervé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les comités d’organisation et l’économie dirigée du régime de Vichy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche en histoire quantitative, pp.95 - 108, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Scérén, Bibbracte, pp.143-155, 2006</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La triple malédiction de l’industrie de la machine-outil en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belhoste (Jean-François); Benoît (Serge); Chassagne (Serge); Mioche (Philippe). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de l’industrie histoire et patrimoine. Mélanges offerts à Denis Woronoff</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité pour l’Histoire Economique et Financière de la France, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, PIE Peter Lang, pp.165 - 175, 2006</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La CECA e la ristruturazione europa del mercato siderurgico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ranieri (Ruggero); Tosi (Luciano). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Communità Europea del Carbone et delle’Acciao (1952 – 2002). Gli esiti del trattato in Europa e in Italia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEDAM, pp.85 - 105, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Exposition Musée de la Corse, pp.21 - 35, 2005</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lamesch, Jean. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Mondiale de la Galvanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arcelor, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche en histoire quantitative, pp.95 - 108, 2005</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gaz et l’électricité à Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Morel-Deledalle, Myriame. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portraits d’industrie. Collections du musée d’Histoire de Marseille, XIXe –XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Parenthèses/Musées de Marseille, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CEDAM, pp.85 - 105, 2004</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Daumalin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du sel au pétrole : l'industrie chimique de Marseille-Berre au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paul Tacussel Editeur, 2003, 2-914282-06-0, 978-2-91428-206-2, 2-9142-8206-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Comité pour l’Histoire Economique et Financière de la France, 2004</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’usine d’alumine de Saint-Louis-les-Aygalades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Morel-Deledalle, Myriame. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portraits d’industrie. Collections du musée d’Histoire de Marseille, XIXe –XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Parenthèses/Musées de Marseille, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Pompidou et la modernisation manquée de la sidérurgie française, 1969 – 1974</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bussière (Eric). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Georges Pompidou face à la mutation économique de l’Occident, 1969 – 1974</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, pp.297 - 314, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’acier en représentation : les affiches du GIS, Groupement de l’industrie sidérurgique, 1957 – 1977</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les images de l’industrie de 1850 à nos jours. Actes du colloque tenu à Bercy, les 28 et 29 juin 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité pour l’Histoire Economique et Financière de la France, pp.169 - 177, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The flashing internationalisation of the French Iron and Steel industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bonin (Hubert); Bouneau (Christophe); Cailluet (Ludovic); Fernadez (Alexandre); Marzagalli (Silvia). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transnational Companies, 19th – 20th Centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Business History Association, pp.647 - 653, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La longue santé du chlore à Saint-Auban (1916 – 2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joly (Hervé); Giandou (Alexandre); Le Roux (Muriel); Dalmasso (Anne). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des barrages, des usines et des hommes. L’industrialisation des Alpes du Nord entre ressources locales et apports extérieurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.279 - 290, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine sidérurgique du XXème siècle en France et en Europe: un aménagement d’urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caro (Patrick); Dard (Olivier); Daumas (Jean-Claude). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La politique d’aménagement du territoire. Racines, logiques et résultats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.211-222, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The mistakes of Productivity Missions to United States ; the case of the French Steel Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barjot (Dominique). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catching up with America. Productivity Missions and the Diffusion of American Economic and Technological Influence after the Second World War</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université de Paris-Sorbonne, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Energie Electrique du Littoral Méditerranéen, succès ou boulet pour l’économie régionale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barjot (Dominique); Morsel (Henri); Coeure (Sophie). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stratégies, gestion, management. Les compagnies d’électricité et leurs patrons, 1895 – 1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation EDF, pp.201 - 217, 2001, Actes du douzième colloque de l’AHEF</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Manufacture de tabac de la Belle-de-Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marseille La manufacture des tabacs de la Belle-de-Mai. D’un destin l’autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Images en Manœuvres Editions, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déclaration Schuman, le traité de Paris et la CECA : débats historiographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catala (Michel). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquante ans après la déclaration Schuman, Histoire de la construction européenne, Colloque international de Nantes, mai 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ouest Editions, pp.31-43, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan économique et social de la CECA : un passé qui a préparé l’avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bitsch, Marie-Thèrése. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le couple France-Allemagne et les institutions européennes. Une postérité pour le Plan Schuman ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etablissements Emile Bruylant, pp.63 - 79, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historical and cultural roots of European Integration in the 19th and 20th centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fangchuan (He); Niemann (Ulrich). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second ASEF summer school</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asia-Europe foundation, pp.19 - 27, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Solvay, de la création d’une multinationale à la conquête du marché français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille, Jacques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Créateurs et créations d’entreprises de la révolution industrielle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le développement de l’histoire économique (ADHE), pp.648 - 676, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alumine dans les Bouches-du-Rhône. Un patrimoine insaisissable et pourtant considérable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le patrimoine industriel des Bouches du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chambre de Commerce et d’Industrie Marseille-Provence, pp.86-100, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">If European Integration had stumbled at Dien Bien Phu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bunnag (Piyanart); Kniping (Franz); Chonchirdsin (Sud). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe-Southeast Asia in the Contemporary World: Mutual Images and Reflections 1940s-1960s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nomos Verlagsgesellschaft, pp.51 - 58, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La CECA (Comunità Europea del Carbone e dell’Acciao) è servita a qualcosa ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderno di ricerca dell’Istituto di Ricerche Europee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Monnet et les sidérurgistes européens, 1945 - 1955. On ne naît pas Européen, on le devient...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bossuat (Gérard); Wilkens (Andreas). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Monnet, l'Europe et les chemins de la paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.297-306, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les succès économiques et scientifiques de la Quatrième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société des amis des archives de France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Quatrième République. Des témoins pour l'histoire, 1947 - 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion éditeur, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mioche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Xavier Daumalin. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Paul Tacussel Editeur, 2003, 2-914282-06-0, 978-2-91428-206-2, 2-9142-8206-0</w:t>
+              <w:t xml:space="preserve">Olivier Raveux; Xavier Daumalin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philippe de Girard ou l'invention de l'Europe industrielle (1775-1845)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la sauvegarde et la promotion du patrimoine industriel en Vaucluse, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Arcelor, 2003</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Six et l'Association de la Grèce à la CEE, 1959 - 1961: accueil généreux ou comptes d'épiciers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Deighton (Anne); Milward (Alan S.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Widening, deepening and acceleration: The European Economic Community 1957 - 1963</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nomos Verlag / Baden-Baden, pp.331 -346, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions Parenthèses/Musées de Marseille, 2003</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gardanne, une société en mouvement, 1894 - 1968</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grinberg (Ivan); Hachez-Leroy (Florence). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrialisation et sociétés en Europe occidentale de la fin du XIXe siècle à nos jours. L’âge de l’aluminium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 263-273, Paris, pp.Armand Colin, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions Parenthèses/Musées de Marseille, 2003</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The European Coal and Steel Community in Historical Perpective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ranieri (R.); Gibellieri (E.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Steel industry in the new millenium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IOM Communications Ltd, pp.273 -184, 1997, Institutions, Privatisation and Social Dimensions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de France, pp.297 - 314, 2003</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidérurgie et industrialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Marseille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrialisation et sociétés occidentales des années 1880 aux années 1970</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADHE, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.279 - 290, 2002</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alumine à Gardanne, de la deuxième industrialisation à la fin des années soixante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grinberg Ivan; Hachez-Leroy Florence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrialisation et sociétés en Europe occidentale de la fin du XIXe siècle à nos jours. L’âge de l’aluminium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.85-94, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.211-222, 2002</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines de la planification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association pour l’Histoire de l’Electricité en France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nationalisation de l’électricité en France, nécessité technique ou logique politique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, pp.63 - 82, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Comité pour l’Histoire Economique et Financière de la France, pp.169 - 177, 2002</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keynésianisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bédarida F.; Azéma J. P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1938-1948. Les années de tourmente de Munich à Prague. Dictionnaire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Flammarion, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, European Business History Association, pp.647 - 653, 2002</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vision conciliante du futur de l'Europe: le plan d'Alexis Aron en 1943</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Dumoulin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plans des temps de guerre pour l'Europe d'après guerre, 1940-1947</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Emile Bruylant, pp.307-323, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l’Université de Paris-Sorbonne, 2002</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les polytechniciens et la recherche métallurgique au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France des X deux siècles d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.321-331, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Fondation EDF, pp.201 - 217, 2001, Actes du douzième colloque de l’AHEF</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La performance paradoxale de la sidérurgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marseille, Jacques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les performances des entreprises françaises au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Monde Editions, pp.117-130, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Images en Manœuvres Editions, 2001</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Azéma (J. P.); Bédarida (F.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les années de tourmente de Munich à Prague. Dictionnaire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Flammarion, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ouest Editions, pp.31-43, 2001</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand François de Wendel disait non</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Résistance et les Européens du Nord, Her Verzet en Noord-Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche et d'études historiques de la Seconde guerre mondiale, pp.231-241, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Etablissements Emile Bruylant, pp.63 - 79, 2001</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vitalité des ententes sidérurgiques en France et en Europe de l'entre-deux-guerres à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Barjot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vues nouvelles sur les cartels internationaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition-Diffusion du Lys, pp.119-128, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Association pour le développement de l’histoire économique (ADHE), pp.648 - 676, 2000</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buton P.; Guillon J. M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les pouvoirs en France à la Libération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, pp.77-95, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Chambre de Commerce et d’Industrie Marseille-Provence, pp.86-100, 2000</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sirinelli Jean François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la vie politique française au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, pp.797-798, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Nomos Verlagsgesellschaft, pp.51 - 58, 2000</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation du patronat de la sidérurgie française à l'intégration européenne (1945-1967)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Dumoulin; René Girault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe du patronat. De la guerre froide aux années soixante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.63-77, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Asia-Europe foundation, pp.19 - 27, 2000</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perception des enjeux européens par le patronat français de la seconde guerre mondiale au Traité de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wadia Khursheed; Williams Stuart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France and Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the study of modern and contemporay France, pp.91-113, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la sauvegarde et la promotion du patrimoine industriel en Vaucluse, 1999</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patronat français et les projets d'intégration économique européenne dans les années cinquante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Trausch Gibert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The european integration from the Schuman plan to the treaties or Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nomos Verlag - LGDJ, 426 p., 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion éditeur, 1999</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Plan Marshall et la sidérurgie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité pour l'Histoire économique et financière de la France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Plan Marshall et le relèvement économique de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère des Finances, Imprimerie nationale, pp.303-317, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Nomos Verlag / Baden-Baden, pp.331 -346, 1999</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sidérurgistes dans la France de Vichy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vichy et les Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.601-612, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.297-306, 1999</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les reconstructions de la sidérurgie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reconstruction et modernisation. La France après les ruines 1918..1945..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives nationales, pp.161-166, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1999</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche de l'économie dirigée en France dans l'après guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alan S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic planning in the post 1945 period</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leuven University Press, pp.83-92, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 263-273, Paris, pp.Armand Colin, 1997</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patronat de la sidérurgie française et le Plan Schuman en 1950-1952: les apparences d'un combat et la réalité d'une mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The beginnings of the Schuman-Plan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.305-318, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, IOM Communications Ltd, pp.273 -184, 1997, Institutions, Privatisation and Social Dimensions</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plans et la sidérurgie, du soutien mitigé à l'effacement possible (1946-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henry Rousso. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Monnet à Massé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du CNRS, pp.127-138, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...1443 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648935v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03648944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méfiance, intelligence, convergence, les relations entre Pierre Mendès France et le patronat</w:t>
               </w:r>
@@ -7772,1037 +7772,1037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pechiney face au NIMBY des Alpilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industries en Provence. Dynamiques d'hier et aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le bassin minier des Bouches-du-Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industries en Provence. Dynamiques d'hier et aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Raveux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03649581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Wendel and Jews during the second World War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business History Conference Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ateliers et dépôts du matériel ferroviaire : deux siècles d'histoire. Colloque d'Arles, 25-27 avril 2002. Appel à contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 46-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ch.235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabriquer des allumettes à Aix-en-Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mioche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries en Provence. Dynamiques d'hier et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 11</w:t>
+              <w:t xml:space="preserve">, 2001, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pechiney face au NIMBY des Alpilles</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marseille-Provence, capitale mondiale de l’alumine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 190, pp.86 - 95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi l'alumine a-t-elle été effacée de Marseille?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 4, pp.11-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rives.73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines d’Aluminium de Grèce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'histoire de l'aluminium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 24, pp.77-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bonne fortune de la Sollac à Fos-sur-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mioche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries en Provence. Dynamiques d'hier et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 11</w:t>
+              <w:t xml:space="preserve">, 1999, 3, pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2001</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'électricité à Saint-Rémy-de-Provence. Une petite ville agro-industrielle face au &amp;quot;trust&amp;quot; de l'électricité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industries en Provence. Dynamiques d'hier et aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 2, pp.10 - 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débuts de l'établissement Solvay de Salin-de-Giraud 1896 -1898</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industries en Provence. Dynamiques d'hier et aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 7</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail industriel et la qualité de la vie: la productivité prépare-t-elle une meilleure qualité de la vie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Qualité de vie. Santé. Ecologie. Environnement, 33, pp.51-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 190, pp.86 - 95</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le démarrage de l’économie française au lendemain de la guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 357 - 358, pp.235 - 248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La CECA (Communauté Européenne du Charbon et de l'Acier) a-t-elle servi à quelque chose ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier de recherche de l'Institut de Recherches Européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1, 15 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...344 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649073v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03649091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire d’entreprise et patrimoine industriel, l’usine d’alumine de Gardanne</w:t>
               </w:r>
@@ -10457,51 +10457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueules noires de Provence. Le bassin minier des Bouches-du-Rhône (1744 – 2003)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Raveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11598,51 +11598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05005736v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mioche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165616v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.atelierbaie.fr/p/histoires-et-recits-du-pays-martegal-02/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650961v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650948v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650940v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650832v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650929v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650928v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650756v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650761v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650753v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650724v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650704v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650711v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650671v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650675v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650558v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650520v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650456v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650402v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649622v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649425v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649544v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649439v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649408v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649401v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649387v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649373v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649386v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649378v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649350v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649355v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649365v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649080v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649075v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649046v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649022v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649005v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649007v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649014v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648999v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648995v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648978v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648965v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648935v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648944v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648940v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauve Carbonell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623299v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649574v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650968v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650966v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650951v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650944v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650821v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650926v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650811v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650795v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4468" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650718v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650613v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650537v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650462v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.209" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650395v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daumas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649610v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649397v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649570v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ch.235" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649393v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649381v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649376v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.73" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649345v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649363v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649104v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649073v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649062v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649051v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649048v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648954v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648901v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648892v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03651139v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650843v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kharaba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barthel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650783v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650749v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650737v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650741v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602124v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-e018e8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650632v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bassoni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmasso" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raulin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650514v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650478v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650518v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650545v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650455v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650425v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Domenichino" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649613v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chassagne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Benoit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Belhoste" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649414v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649430v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649368v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649065v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649057v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Grinberg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649012v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648993v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648986v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648961v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazes Bernard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648930v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648907v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05005736v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mioche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165616v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.atelierbaie.fr/p/histoires-et-recits-du-pays-martegal-02/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650961v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650948v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650940v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650832v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650929v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650928v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650761v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650753v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650724v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650704v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650711v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650685v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650627v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650693v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650695v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650671v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650524v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650553v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650509v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649622v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649554v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649545v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649439v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649408v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649401v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649387v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649386v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649355v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649080v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649075v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649022v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649046v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649017v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649007v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649014v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649003v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648988v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648999v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648995v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648978v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648965v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648935v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648940v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauve Carbonell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623299v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649574v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650968v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650966v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650951v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650944v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650821v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650926v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650811v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650795v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4468" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650718v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650613v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650537v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650462v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.209" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650395v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daumas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649610v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649581v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649397v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649570v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ch.235" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649393v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649381v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649376v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.73" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649363v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649345v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649104v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649091v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649062v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649073v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649051v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649048v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648954v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648901v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648892v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03651139v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650843v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kharaba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barthel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650783v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650749v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650737v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650741v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602124v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-e018e8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650632v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bassoni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmasso" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raulin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650514v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650478v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650518v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650545v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650455v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650425v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Domenichino" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649613v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chassagne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Benoit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Belhoste" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649414v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649430v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649368v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649065v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649057v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Grinberg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03649012v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648993v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648986v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648961v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazes Bernard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648930v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648907v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>