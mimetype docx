--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1599,269 +1599,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Two Domains of the Avian Double-β-Defensin AvBD11 Have Different Ancestors, Common with Potential Monodomain Crocodile and Turtle Defensins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expanding duplication of the testis PHD Finger Protein 7 (PHF7) gene in the chicken genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Landon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Marrauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ronsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology11050690⟩</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 114 (4), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2022.110411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673045v1</w:t>
+                <w:t xml:space="preserve">hal-03746220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding duplication of the testis PHD Finger Protein 7 (PHF7) gene in the chicken genome</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Two Domains of the Avian Double-β-Defensin AvBD11 Have Different Ancestors, Common with Potential Monodomain Crocodile and Turtle Defensins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Callot</w:t>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ronsin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 114 (4), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2022.110411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biology11050690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03746220v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial proteins and peptides in avian eggshell: Structural diversity and potential roles in biomineralization</w:t>
               </w:r>
@@ -3116,321 +3116,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des espèces à travers celle de leur génome – exemples des gènes impliqués dans la reproduction des mammifères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The unique features of proteins depicting the chicken amniotic fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.banm.2019.04.007⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (3), pp.S174-S190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.RA117.000459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618179v1</w:t>
+                <w:t xml:space="preserve">hal-02626106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unique features of proteins depicting the chicken amniotic fluid</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discussion suite à la communication : « L’évolution des espèces à travers celle de leur génome — exemples des gènes impliqués dans la reproduction des mammifères »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (3), pp.S174-S190. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 203 (3-4), p. 241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.RA117.000459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2019.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626106v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion suite à la communication : « L’évolution des espèces à travers celle de leur génome — exemples des gènes impliqués dans la reproduction des mammifères »</w:t>
+                <w:t xml:space="preserve">L’évolution des espèces à travers celle de leur génome – exemples des gènes impliqués dans la reproduction des mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 203 (3-4), p. 241. </w:t>
+              <w:t xml:space="preserve">, 2019, 203 (3-4), pp.223 - 234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.banm.2019.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2019.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618100v1</w:t>
+                <w:t xml:space="preserve">hal-02618179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genes Encoding Teleost Fish Ligands and Associated Receptors Remained in Duplicate More Frequently than the Rest of the Genome</w:t>
               </w:r>
@@ -3938,226 +3938,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous birth is a dominant pattern in receptor-ligand evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Grandchamp</w:t>
+                <w:t xml:space="preserve">Le phénotypage de précision : des projets qui trouvent des applications grâce à des collaborations réussies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Palhiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, pp.21-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622873v1</w:t>
+                <w:t xml:space="preserve">hal-02620870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le phénotypage de précision : des projets qui trouvent des applications grâce à des collaborations réussies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachel Rupp</w:t>
+                <w:t xml:space="preserve">Synchronous birth is a dominant pattern in receptor-ligand evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-4977-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620870v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genes involved in Drosophila melanogaster ovarian function are highly conserved throughout evolution</w:t>
               </w:r>
@@ -4813,103 +4813,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg serpins: The chicken and/or the egg dilemma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62, pp.120-132. </w:t>
@@ -5079,295 +5079,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a long chain n-3 PUFA-enriched diet on production and reproduction variables in Holstein dairy cows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association of FOXD1 variants with adverse pregnancy outcomes in mice and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Freret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Maillard</w:t>
+                <w:t xml:space="preserve">Paul Laissue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Cognie</w:t>
+                <w:t xml:space="preserve">Besma Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank A Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan A Burgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.11.020⟩</w:t>
+              <w:t xml:space="preserve">Open Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (10), pp.160109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsob.160109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512139v1</w:t>
+                <w:t xml:space="preserve">inserm-01399338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of FOXD1 variants with adverse pregnancy outcomes in mice and humans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magalie Vatin</w:t>
+                <w:t xml:space="preserve">Effect of a long chain n-3 PUFA-enriched diet on production and reproduction variables in Holstein dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank A Batista</w:t>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan A Burgio</w:t>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (10), pp.160109. </w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 164, pp.121-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsob.160109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01399338v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of oocytes due to conditional ablation of Murine double minute 2(Mdm2) gene is p53-dependent and results in female sterility</w:t>
               </w:r>
@@ -6004,295 +6004,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid synthesis and oxidation in cumulus cells support oocyte maturation in bovine</w:t>
+                <w:t xml:space="preserve">Acute injection and chronic perfusion of kisspeptin elicit gonadotropins release but fail to trigger ovulation in the mare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Sanchez-Lazo</w:t>
+                <w:t xml:space="preserve">Caroline Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Brisard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/me.2014-1049⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (2), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.113.114157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129856v1</w:t>
+                <w:t xml:space="preserve">hal-01129806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute injection and chronic perfusion of kisspeptin elicit gonadotropins release but fail to trigger ovulation in the mare</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatty acid synthesis and oxidation in cumulus cells support oocyte maturation in bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Guillaume</w:t>
+                <w:t xml:space="preserve">Laura Sanchez-Lazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lomet</w:t>
+                <w:t xml:space="preserve">Daphné Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (2), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (9), pp.1502-1521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.113.114157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/me.2014-1049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129806v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ovarian Reserve of Primordial Follicles and the Dynamic Reserve of Antral Growing Follicles: What Is the Link?</w:t>
               </w:r>
@@ -6576,51 +6576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Salazar-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7066,311 +7066,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objectives and applications of phenotyping network set-up for livestock</w:t>
+                <w:t xml:space="preserve">Correction : GPR50 is the mammalian ortholog of Mel1c: Evidence of rapid evolution in mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Laurence Dufourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Capel</w:t>
+                <w:t xml:space="preserve">A. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie David</w:t>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Guemene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Bidanel</w:t>
+                <w:t xml:space="preserve">P. Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1740-0929.2012.01015.x⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (Article 28), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-8-105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129632v1</w:t>
+                <w:t xml:space="preserve">hal-01129620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction : GPR50 is the mammalian ortholog of Mel1c: Evidence of rapid evolution in mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Objectives and applications of phenotyping network set-up for livestock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dufourny</w:t>
+                <w:t xml:space="preserve">Valérie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Levasseur</w:t>
+                <w:t xml:space="preserve">Daniel Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Migaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Pontarotti</w:t>
+                <w:t xml:space="preserve">Joël Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (7), pp.517-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1740-0929.2012.01015.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-8-105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01129620v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of genes involved in gamete interaction: Evidence for positive selection, duplications and losses in vertebrates</w:t>
               </w:r>
@@ -7762,51 +7762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fabre-Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8020,90 +8020,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the mechanism by which kisspeptin stimulates a preovulatory LH surge and ovulation in seasonally acyclic ewes: potential role of estradiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emilie Sébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ben Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 38 (4), pp.289-298. </w:t>
@@ -8661,308 +8661,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Quantitative Trait Loci responsible for embryonic lethality in mice assessed by ultrasonography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution and functional divergence of NLRP genes in mammalian reproductive systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1387/ijdb.082613pl⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9:202, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-9-202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370041v1</w:t>
+                <w:t xml:space="preserve">hal-02664172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and functional divergence of NLRP genes in mammalian reproductive systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of Quantitative Trait Loci responsible for embryonic lethality in mice assessed by ultrasonography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laissue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Burgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L 'Hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Marchiol-Fournigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 9:202, pp.1-13. </w:t>
+              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 53 (4), pp.623-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-9-202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1387/ijdb.082613pl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664172v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement folliculaire ovarien et ovulation chez les mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9720,440 +9720,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic Analysis and Identification of Pseudogenes Reveal a Progressive Loss of Zona Pellucida Genes During Evolution of Vertebrates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of combined in silico expression data and phylogenetic analysis to identify new oocyte genes encoding RNA binding proteins in the mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Drouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Paillisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bontoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jeanpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mazerbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.107.064568⟩</w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 75 (12), pp.1691-1700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.20914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00275792v1</w:t>
+                <w:t xml:space="preserve">hal-02660507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of combined in silico expression data and phylogenetic analysis to identify new oocyte genes encoding RNA binding proteins in the mouse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Drouilhet</w:t>
+                <w:t xml:space="preserve">The effect of AMP-activated kinase activation on gonadotrophin-releasing hormone secretion in GT1-7 cells and its potential role in hypothalamic regulation of the oestrous cyclicity in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Paillisson</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Mazerbourg</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (3), pp.335-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2007.01643.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrd.20914⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02660507v1</w:t>
+                <w:t xml:space="preserve">hal-02666424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of AMP-activated kinase activation on gonadotrophin-releasing hormone secretion in GT1-7 cells and its potential role in hypothalamic regulation of the oestrous cyclicity in rats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogenetic Analysis and Identification of Pseudogenes Reveal a Progressive Loss of Zona Pellucida Genes During Evolution of Vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylene Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (5), pp.796-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.107.064568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2007.01643.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02666424v1</w:t>
+                <w:t xml:space="preserve">hal-00275792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for the genes involved in oocyte maturation and early embryo development in the hen</w:t>
               </w:r>
@@ -10446,51 +10446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Di Pasquale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10835,51 +10835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 89 (2), pp.215-223. </w:t>
@@ -10968,64 +10968,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu M. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 90 (5), pp.583-594. </w:t>
@@ -11057,208 +11057,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peroxisome proliferator-activated receptors in reproductive tissues: from gametogenesis to parturition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Froment</w:t>
+                <w:t xml:space="preserve">Zygote arrest 1 gene in pig, cattle and human: evidence of different transcript variants in male and female germ cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gizard</w:t>
+                <w:t xml:space="preserve">M. Roy-Sabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Defever</w:t>
+                <w:t xml:space="preserve">Christine Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart Staels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (12), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1477-7827-4-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663248v1</w:t>
+                <w:t xml:space="preserve">hal-02658440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of ovulation rate in mammals: contribution of sheep genetic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mulsant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11267,214 +11276,205 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Di Pasquale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4 (20), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1477-7827-4-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zygote arrest 1 gene in pig, cattle and human: evidence of different transcript variants in male and female germ cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+                <w:t xml:space="preserve">Peroxisome proliferator-activated receptors in reproductive tissues: from gametogenesis to parturition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Perreau</w:t>
+                <w:t xml:space="preserve">F. Gizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Papillier</w:t>
+                <w:t xml:space="preserve">D. Defever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Staels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 189 (2), pp.199-209</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658440v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrins in the ovary</w:t>
               </w:r>
@@ -11611,64 +11611,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un role pour PPAR gamma dans la reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Staels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11871,51 +11871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PTEN expression in ovine granulosa cells increases during terminal follicular growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12001,51 +12001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine Mater-Like NALP9 Is an Oocyte Marker Gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12242,291 +12242,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone morphogenetic protein 5 expression in the rat ovary: biological effects on granulosa cell proliferation and steroidogenesis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+                <w:t xml:space="preserve">Identification, characterization and metagenome analysis of oocyte-specific genes organized in clusters in the mouse genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Paillisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.105.043091⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-6-76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676506v1</w:t>
+                <w:t xml:space="preserve">inserm-00090516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification, characterization and metagenome analysis of oocyte-specific genes organized in clusters in the mouse genome.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+                <w:t xml:space="preserve">Bone morphogenetic protein 5 expression in the rat ovary: biological effects on granulosa cell proliferation and steroidogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pisselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 6, pp.76. </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 73 (6), pp.1102-1108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-6-76⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.105.043091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00090516v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive abnormalities in human insulin-like growth factor-binding protein-1 transgenic male mice</w:t>
               </w:r>
@@ -13324,90 +13324,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico identification and structural features of six new genes similar to MATER specifically expressed in the oocyte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13643,51 +13643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mulsant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13723,290 +13723,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolificacy genes in sheep: the French genetic programmes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+                <w:t xml:space="preserve">The insulin-like growth factor system : a key determinant role in the growth and selection of ovarian follicles? A comparative species study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mazerbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Thimonier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C.A. Bondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 61 (sp.), pp.353-359</w:t>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 38, pp.247-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681853v1</w:t>
+                <w:t xml:space="preserve">hal-02675259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The insulin-like growth factor system : a key determinant role in the growth and selection of ovarian follicles? A comparative species study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C.A. Bondy</w:t>
+                <w:t xml:space="preserve">Prolificacy genes in sheep: the French genetic programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mulsant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Zhou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Thimonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 38, pp.247-258</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 61 (sp.), pp.353-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675259v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin-like growth factor binding protein 4 expression parallels luteinizing hormone receptor expression and follicular luteinization in the primate ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14100,51 +14100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregnancy-associated plasma protein-A is involved in insulin-like growth factor binding protein-2 (IGFBP-2) proteolytic degradation in bovine and porcine preovulatory follicles : identification of cleavage site and characterization of IGFBP-2 degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mazerbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14212,51 +14212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a new expanding family of genes characterized by atypical LRR domains. Localization of a cluster preferentially expressed in oocyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14592,51 +14592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mulsant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14980,51 +14980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 87 (11), pp.5220-5228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15043,277 +15043,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ces bone morphogenetic proteins qui règlent le quota ovulatoire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Pisselet</w:t>
+                <w:t xml:space="preserve">Functional alteration of the somatotrophic axis in transgenic mice with liver-specific expression of human insulin-like growth factor binding protein-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Seurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Bluet-Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Epelbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 18 (12), pp.1195-1196</w:t>
+              <w:t xml:space="preserve">Pediatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 52 (2), pp.168-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679724v1</w:t>
+                <w:t xml:space="preserve">hal-02669339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional alteration of the somatotrophic axis in transgenic mice with liver-specific expression of human insulin-like growth factor binding protein-1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Monget</w:t>
+                <w:t xml:space="preserve">Ces bone morphogenetic proteins qui règlent le quota ovulatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mulsant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 52 (2), pp.168-174</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18 (12), pp.1195-1196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669339v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insuline, métabolisme énergétique et fertilité</w:t>
               </w:r>
@@ -15463,51 +15463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregnancy-associated plasma protein-A (PAPP-A) in ovine, bovine, porcine, and equine ovarian follicles : involvement in IGF binding protein-4 proteolytic degradation and mRNA expression during follicular development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mazerbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Overgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15614,51 +15614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mazerbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15955,51 +15955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation in bone morphogenetic protein receptor-IB is associated with increased ovulation rate in Booroola Mérino ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mulsant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16080,51 +16080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin-like growth factor (IGF)-binding protein-4 proteolytic degradation in bovine, equine, and porcine preovulatory follicles: regulation by IGFs and heparin-binding domain-containing peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mazerbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zapf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16417,51 +16417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme Asteroger : vers un outil multifonctionnel pour les productions animales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hatey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16663,51 +16663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin-like growth factor binding protein-4 proteolytic degradation in ovine preovulatory follicles : studies of underlying mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mazerbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zapf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16814,51 +16814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vaisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17263,51 +17263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17803,51 +17803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions métabolisme-reproduction chez les animaux domestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21365,51 +21365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Di Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21568,51 +21568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21930,51 +21930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objectifs et les applications d'un réseau organisé de phénotypage pour les animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21982,51 +21982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
@@ -22055,64 +22055,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et applications du phénotypage animal à haut débit pour l'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22174,234 +22174,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global perspectives on trait ontology and phenotyping of livestock: examples from functional genomics and modeling in beef-producing animals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Les enjeux de la génomique bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAR 2011: "New technologies and new challenges for breeding and herd management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bourg-en-Bresse, France. 1 p</w:t>
+              <w:t xml:space="preserve">Bovine Genomics Workshop : Contributions to the future of livestock- Sommet de l'élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805114v1</w:t>
+                <w:t xml:space="preserve">hal-02802552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la génomique bovine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Global perspectives on trait ontology and phenotyping of livestock: examples from functional genomics and modeling in beef-producing animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Barbezant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gastinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bovine Genomics Workshop : Contributions to the future of livestock- Sommet de l'élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">ICAR 2011: "New technologies and new challenges for breeding and herd management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bourg-en-Bresse, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802552v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes de la fécondation dans l'espèce équine par une approche comparative entre les modèles équin et porcin.</w:t>
               </w:r>
@@ -22601,277 +22601,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGF system and ovarian folliculogenesis in dog breeds of various sizes: is there a link?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic approach to study oocyte competence in the hen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EVSSAR Congress (European Veterinary Society for Small Reproduction)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754540v1</w:t>
+                <w:t xml:space="preserve">hal-02757331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic approach to study oocyte competence in the hen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Elis</w:t>
+                <w:t xml:space="preserve">IGF system and ovarian folliculogenesis in dog breeds of various sizes: is there a link?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Batard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Couty</w:t>
+                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">7. EVSSAR Congress (European Veterinary Society for Small Reproduction)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757331v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et rôle fonctionnel des acides aminés sous sélection positive des Odorant Binding Proteins: implication dans la spéciation</w:t>
               </w:r>
@@ -23808,221 +23808,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting oocyte quality: who is driving the follicle?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le programme AGENAE : contexte, enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">34. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754681v1</w:t>
+                <w:t xml:space="preserve">hal-02751503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme AGENAE : contexte, enjeux et perspectives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Factors affecting oocyte quality: who is driving the follicle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Martin Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">16. International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751503v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation de la variabilité génétique intra et inter-espèces pour l'étude du déterminisme génétique du taux d'ovulation</w:t>
               </w:r>
@@ -24336,51 +24336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées AGENAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Dourdan, France</w:t>
@@ -24461,51 +24461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Reproductive and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Prague, Czech Republic. 1 p</w:t>
@@ -24797,51 +24797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGENAE - GENANIMAL: The French research program in animal genomics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Chevalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24905,51 +24905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGENAE-GENANIMAL: the French research program in animal genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Chevalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25000,51 +25000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of genetic variability within and between species for the study of the genetic determinism of the rate of ovulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mulsant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25089,355 +25089,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des gamètes chez le poulet, recherche de gènes candidats</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les interactions entre métabolisme et reproduction dans le cadre de la baisse de fertilité chez les vaches laitières hautes productrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AGENAE 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Feb 2006, Poitiers, France. 58 p</w:t>
+              <w:t xml:space="preserve">Séminaire Analyse du Génome des Animaux d'Elevage (AGENA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Poitiers, France. p:18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753528v1</w:t>
+                <w:t xml:space="preserve">hal-02816747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertilité : déterminisme génétique et étude métabolique des problèmes de fertilité des vaches laitières hautes productrices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Tosca</w:t>
+                <w:t xml:space="preserve">Qualité des gamètes chez le poulet, recherche de gènes candidats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Batellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AGENAE : Analyse du Genome des Animaux d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Poitiers, France. pp.40-41</w:t>
+              <w:t xml:space="preserve">Séminaire AGENAE 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Feb 2006, Poitiers, France. 58 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812888v1</w:t>
+                <w:t xml:space="preserve">hal-02753528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interactions entre métabolisme et reproduction dans le cadre de la baisse de fertilité chez les vaches laitières hautes productrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fertilité : déterminisme génétique et étude métabolique des problèmes de fertilité des vaches laitières hautes productrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre A. Eggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Analyse du Génome des Animaux d'Elevage (AGENA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Poitiers, France. p:18</w:t>
+              <w:t xml:space="preserve">Séminaire AGENAE : Analyse du Genome des Animaux d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Poitiers, France. pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816747v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation de la variabilité génétique intra et inter-espèces pour l'étude du déterminisme génétique du taux d'ovulation</w:t>
               </w:r>
@@ -25846,51 +25846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26312,51 +26312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mulsant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26527,51 +26527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions métabolisme-reproduction chez les animaux domestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26769,51 +26769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Zarazaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26864,51 +26864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction nutrition et reproduction : mécanismes centraux de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27097,51 +27097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mazerbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28807,191 +28807,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonadotropines et régulations paracrines ovariennes. Intégration des mécanismes de régulation d'un processus physiologique complexe, la folliculogénèse ovarienne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Involvement of insulin-like growth factors in the interactions between nutrition and reproduction in female mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les gonadotropines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA Editions, 1997</w:t>
+              <w:t xml:space="preserve">Weight, nutrition and hormonal events in women</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12 (suppl1), Oxford University Press, 1997, Human Reproduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02842320v1</w:t>
+                <w:t xml:space="preserve">hal-02839774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of insulin-like growth factors in the interactions between nutrition and reproduction in female mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gonadotropines et régulations paracrines ovariennes. Intégration des mécanismes de régulation d'un processus physiologique complexe, la folliculogénèse ovarienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G.B. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weight, nutrition and hormonal events in women</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 12 (suppl1), Oxford University Press, 1997, Human Reproduction</w:t>
+              <w:t xml:space="preserve">Les gonadotropines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA Editions, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02839774v1</w:t>
+                <w:t xml:space="preserve">hal-02842320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the IGF system in the sheep ovary</w:t>
               </w:r>
@@ -29338,51 +29338,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB17A92B"/>
+    <w:nsid w:val="08C81958"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29569,51 +29569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-monget" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6374-175X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076467309" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agenae.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463444v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Liv&#233;ra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Mahiddine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf282" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-24-0092" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Picolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637057v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00151.2023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioad092" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2023.04.019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e20217" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13101769" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457344v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Elis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Labas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21249" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Dubois-Mignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202200132" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673045v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11050690" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746220v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ronsin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2022.110411" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T. Hincke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.946428" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grandchamp" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Rolland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner A. Veitia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/9028667" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464437v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eliautout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;rin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hidalgo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01825-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741944v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Mcnatty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12060928" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03483243v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Douhard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Gaillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13320" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa077" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151281v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231813" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623604v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-019-03123-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02180043v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1462-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2019.04.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626106v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000459" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618100v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2019.04.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628416v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz078" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623078v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2019.0747" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622841v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifa Tahir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1517-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787499v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mazerbourg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00134" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620894v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Moros Nicolas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylene Goudet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-018-9878-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4977-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620870v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608432v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sallon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Boulay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Logeart-Avramoglou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.736207" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606229v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Frapsauce" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0627" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603348v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hivelin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16301" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529483v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00069.2016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595204v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2016.08.019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595181v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Livera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messiaen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fumel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Parent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2015.120" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01399338v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laissue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Lakhal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Vatin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank A Batista" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan A Burgio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.160109" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594971v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Duquenne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12275" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594231v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holzenberger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119392" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228841v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130503v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.11.019" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157691v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meslin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Desert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv072" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129856v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2014-1049" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129806v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.114157" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00961546v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.117077" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129850v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Dakovic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu208" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129860v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Salazar-Ortiz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-12-72" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129773v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bachelot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Carr&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mialon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Matelot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Servel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00243.2013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129750v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ambruosi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Accogli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lahuec" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-13-0007" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851759v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gougeon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.07.046" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQMTC3S0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129632v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Capel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-0929.2012.01015.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H104BBDX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129620v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levasseur" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pontarotti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-105" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136282v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044548" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652257v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brimau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagnan-Le Meillour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-148" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129510v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gougeon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129551v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.11.037" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N08F0DW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129490v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Scaramuzzi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Baird" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Campbell" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Driancourt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD09161" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129443v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie S&#233;bert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Said" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2010.01.001" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7L1XN6F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129473v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Batard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thoumire" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-09-0450" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129421v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tian" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.085019" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129469v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2009.10.006" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVTRXL93-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831221v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tian" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.108.073684" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370041v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Burgio" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L 'H&#244;te" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol-Fournigault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.082613pl" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664172v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-202" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793623v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2009.22.2.3335" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661859v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kervella" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-7-129" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654188v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668791v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachelot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaufaron" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Servel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kedzia" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.91020.2008" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661470v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dell'Aquila" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelaez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.077651" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654959v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chabrolle" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668508v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-499" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275792v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.064568" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660507v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Paillisson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bontoux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeanpierre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazerbourg" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20914" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJM0X50R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666424v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2007.01643.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D83MC5HQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666483v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-110" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665172v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boittin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-6-51" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664159v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Pasquale" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2006-0764" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173217v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mornon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm265" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658944v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gustavo Carlo Persani" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-07-0143" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131215v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ame&#769;lie Paillisson" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouret" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2006.09.002" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT3HSQFH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666732v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2007.06.003" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663248v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gizard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Defever" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Staels" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663277v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-20" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658440v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Sabau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-12" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653817v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huet-Calderwood" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bellego" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-948554" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679668v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2005215507" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900577v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pisselet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005031" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671756v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisselet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.03.036" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673329v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pennetier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20298" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679432v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676506v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.105.043091" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090516v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dad&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-6-76" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676422v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hembert" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2003-0956" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674170v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01545" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683023v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpuech" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oxvig" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Overgaard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.0.1820457" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678945v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05683" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672630v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bienvenu" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seurin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrimont" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2003-1196" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086349v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Zapf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subburaman Mohan" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Overgaard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ghir.2003.10.002" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHWJTCG3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086729v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2004.09.086" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTBCPLCF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681583v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.017244" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673102v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681853v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thimonier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675259v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Bondy" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674953v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Penny" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Arraztoa" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677841v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Maurel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mani&#232;re" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670093v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675025v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670747v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert-Bollor&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coshigano" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Kopchick" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679222v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671210v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Levine" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669744v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669338v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bondy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679724v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669339v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Bluet-Pajot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Epelbaum" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674571v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holzenberger" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674203v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681434v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christiansen" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Conover" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679809v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tremblay" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gutman" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682400v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leneuve" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zaoui" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebouc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681251v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682603v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693478v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zapf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Bar" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Brigstock" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691609v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691881v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685264v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2000.13.HS.3834" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094376v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdennebi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Jj" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salesse" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690480v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lalou" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689721v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaisse" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696566v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Binard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Panthier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685276v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Abdennebi" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques R&#233;my" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698434v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683987v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690753v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694022v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod58.6.1508" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687337v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687781v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698684v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Martin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696612v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bosc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686906v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Madigou" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Thieulant" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686661v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693878v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gruet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terqui" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jolivet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683820v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685997v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689706v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688850v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carolan" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lonergan" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686600v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687577v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690178v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hornebeck" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683822v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705496v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706945v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705268v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703636v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Teissier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716181v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volland-Nail" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saumande" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laville" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paoli" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704007v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berwaer" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peers" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Nalda" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R.E. Davis" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715963v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mariana" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rabahi" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899580v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monniaux" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Mariana" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nicolle" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702102v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707879v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Voz" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belayew" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714024v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathy-Hartert" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellefroid" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709589v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nalda" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699783v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voz" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718450v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179828v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938008v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285612v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740032v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Clemente" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744177v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Oxvig" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2016.04.015" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739043v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739732v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210391v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746151v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746295v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capel" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805101v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805114v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Barbezant" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gastinel" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802552v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752835v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755925v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754540v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Thoumire" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757331v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607662v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leroy" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758124v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebos" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sizaret" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193509v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730131v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193609v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755880v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753524v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754771v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754681v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martin Traverso" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751503v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823781v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bontoux" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752018v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754355v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756606v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814024v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211907v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaiman" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serres" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Montagutelli" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758133v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816796v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Chevalet" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sellier" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756519v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752032v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753528v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812888v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816747v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824971v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826561v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760266v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826906v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761295v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Audouin" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828554v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831047v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758657v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832985v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764559v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0378(98)00027-8" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DNV3RMX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840484v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838205v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771445v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Zarazaga" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840717v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838309v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770025v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845159v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasser" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847185v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778372v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846276v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131122v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Volland-Nail" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laville" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paoli" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773405v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849436v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751553v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129909v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.polytechnique.fr/?afficherfiche=193" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951448v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791492v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/423846" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129919v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205107v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Couderc" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825947v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosetta" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842320v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839774v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837422v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797434v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Le Marre" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-monget" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6374-175X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076467309" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agenae.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463444v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Liv&#233;ra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Mahiddine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf282" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-24-0092" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Picolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637057v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00151.2023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioad092" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2023.04.019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e20217" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13101769" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457344v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Elis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Labas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21249" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Dubois-Mignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202200132" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ronsin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2022.110411" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673045v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11050690" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T. Hincke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.946428" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grandchamp" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Rolland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner A. Veitia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/9028667" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464437v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eliautout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;rin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hidalgo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01825-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741944v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Mcnatty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12060928" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03483243v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Douhard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Gaillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13320" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa077" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151281v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231813" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623604v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-019-03123-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02180043v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1462-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626106v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000459" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618100v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2019.04.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618179v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2019.04.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628416v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz078" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623078v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2019.0747" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622841v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifa Tahir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1517-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787499v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mazerbourg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00134" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620894v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Moros Nicolas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylene Goudet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-018-9878-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620870v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622873v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4977-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608432v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sallon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Boulay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Logeart-Avramoglou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.736207" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606229v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Frapsauce" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0627" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603348v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hivelin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16301" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529483v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00069.2016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595204v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2016.08.019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595181v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Livera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messiaen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fumel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Parent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2015.120" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01399338v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laissue" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Lakhal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Vatin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank A Batista" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan A Burgio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.160109" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594971v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Duquenne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12275" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594231v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holzenberger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119392" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228841v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130503v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.11.019" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157691v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meslin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Desert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv072" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129806v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.114157" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129856v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2014-1049" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00961546v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.117077" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129850v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Dakovic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu208" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129860v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Salazar-Ortiz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-12-72" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129773v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bachelot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Carr&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mialon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Matelot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Servel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00243.2013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129750v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ambruosi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Accogli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lahuec" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-13-0007" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851759v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gougeon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.07.046" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQMTC3S0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129620v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levasseur" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pontarotti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-105" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129632v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Capel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-0929.2012.01015.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H104BBDX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136282v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044548" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652257v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brimau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagnan-Le Meillour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-148" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129510v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gougeon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129551v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.11.037" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N08F0DW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129490v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Scaramuzzi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Baird" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Campbell" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Driancourt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD09161" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129443v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie S&#233;bert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Said" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2010.01.001" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7L1XN6F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129473v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Batard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thoumire" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-09-0450" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129421v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tian" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.085019" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129469v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2009.10.006" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVTRXL93-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831221v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tian" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.108.073684" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664172v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-202" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370041v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Burgio" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L 'H&#244;te" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol-Fournigault" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.082613pl" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793623v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2009.22.2.3335" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661859v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kervella" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-7-129" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654188v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668791v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachelot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaufaron" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Servel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kedzia" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.91020.2008" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661470v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dell'Aquila" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelaez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.077651" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654959v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chabrolle" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668508v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-499" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660507v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Paillisson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bontoux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeanpierre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazerbourg" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20914" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJM0X50R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666424v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2007.01643.x" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D83MC5HQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275792v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.064568" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666483v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-110" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665172v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boittin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-6-51" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664159v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Pasquale" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2006-0764" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173217v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mornon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm265" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658944v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gustavo Carlo Persani" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-07-0143" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131215v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ame&#769;lie Paillisson" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouret" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2006.09.002" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT3HSQFH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666732v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2007.06.003" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658440v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Sabau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-12" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663277v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-20" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663248v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gizard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Defever" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Staels" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653817v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huet-Calderwood" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bellego" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-948554" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679668v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2005215507" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900577v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pisselet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005031" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671756v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisselet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.03.036" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673329v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pennetier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20298" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679432v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090516v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dad&#233;" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-6-76" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676506v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.105.043091" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676422v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hembert" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2003-0956" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674170v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01545" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683023v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpuech" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oxvig" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Overgaard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.0.1820457" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678945v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05683" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672630v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bienvenu" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seurin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrimont" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2003-1196" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086349v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Zapf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subburaman Mohan" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Overgaard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ghir.2003.10.002" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHWJTCG3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086729v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2004.09.086" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTBCPLCF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681583v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.017244" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673102v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675259v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Bondy" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681853v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thimonier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674953v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Penny" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Arraztoa" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677841v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Maurel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mani&#232;re" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670093v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675025v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670747v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert-Bollor&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coshigano" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Kopchick" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679222v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671210v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Levine" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669744v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669338v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bondy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669339v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Bluet-Pajot" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Epelbaum" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679724v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674571v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holzenberger" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674203v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681434v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christiansen" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Conover" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679809v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tremblay" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gutman" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682400v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leneuve" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zaoui" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebouc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681251v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682603v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693478v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zapf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Bar" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Brigstock" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691609v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691881v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685264v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2000.13.HS.3834" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094376v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdennebi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Jj" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salesse" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690480v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lalou" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689721v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaisse" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696566v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Binard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Panthier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685276v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Abdennebi" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques R&#233;my" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698434v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683987v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690753v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694022v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod58.6.1508" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687337v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687781v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698684v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Martin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696612v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bosc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686906v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Madigou" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Thieulant" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686661v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693878v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gruet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terqui" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jolivet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683820v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685997v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689706v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688850v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carolan" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lonergan" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686600v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687577v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690178v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hornebeck" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683822v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705496v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706945v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705268v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703636v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Teissier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716181v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volland-Nail" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saumande" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laville" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paoli" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704007v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berwaer" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peers" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Nalda" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R.E. Davis" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715963v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mariana" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rabahi" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899580v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monniaux" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Mariana" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nicolle" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702102v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707879v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Voz" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belayew" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714024v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathy-Hartert" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellefroid" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709589v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nalda" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699783v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voz" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718450v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179828v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938008v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285612v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740032v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Clemente" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744177v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Oxvig" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2016.04.015" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739043v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739732v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210391v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746151v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746295v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capel" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805101v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802552v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805114v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Barbezant" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gastinel" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752835v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755925v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757331v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754540v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Thoumire" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607662v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leroy" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758124v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebos" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sizaret" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193509v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730131v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193609v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755880v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753524v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754771v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751503v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754681v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martin Traverso" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823781v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bontoux" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752018v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754355v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756606v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814024v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211907v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaiman" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serres" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Montagutelli" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758133v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816796v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Chevalet" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sellier" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756519v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752032v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816747v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753528v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812888v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824971v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826561v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760266v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826906v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761295v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Audouin" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828554v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831047v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758657v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832985v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764559v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0378(98)00027-8" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DNV3RMX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840484v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838205v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771445v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Zarazaga" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840717v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838309v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770025v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845159v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasser" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847185v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778372v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846276v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131122v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Volland-Nail" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laville" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paoli" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773405v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849436v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751553v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129909v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.polytechnique.fr/?afficherfiche=193" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951448v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791492v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/423846" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129919v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205107v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Couderc" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825947v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosetta" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839774v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842320v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837422v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797434v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Le Marre" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>