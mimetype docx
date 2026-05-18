--- v1 (2026-04-09)
+++ v2 (2026-05-18)
@@ -566,51 +566,51 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Yasmine Mahiddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 114 (3), pp.708-721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/biolre/ioaf282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1292,714 +1292,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Crazy Biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antimicrobial proteins and peptides in avian eggshell: Structural diversity and potential roles in biomineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell T. Hincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes13101769⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.946428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974758v1</w:t>
+                <w:t xml:space="preserve">hal-03752173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic exchanges between the oocyte and its environment: focus on lipids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Crazy Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (2), pp.1-26. </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (10), pp.1769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RD21249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes13101769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03457344v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene essentiality and variability: What is the link? A within‐ and between‐species perspective</w:t>
+                <w:t xml:space="preserve">Metabolic exchanges between the oocyte and its environment: focus on lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Dubois-Mignon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEssays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bies.202200132⟩</w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD21249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838180v1</w:t>
+                <w:t xml:space="preserve">hal-03457344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding duplication of the testis PHD Finger Protein 7 (PHF7) gene in the chicken genome</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene essentiality and variability: What is the link? A within‐ and between‐species perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ronsin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tania Dubois-Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 114 (4), pp.1-9. </w:t>
+              <w:t xml:space="preserve">BioEssays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (11), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2022.110411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bies.202200132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746220v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Two Domains of the Avian Double-β-Defensin AvBD11 Have Different Ancestors, Common with Potential Monodomain Crocodile and Turtle Defensins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expanding duplication of the testis PHD Finger Protein 7 (PHF7) gene in the chicken genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Landon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Marrauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ronsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology11050690⟩</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 114 (4), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2022.110411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673045v1</w:t>
+                <w:t xml:space="preserve">hal-03746220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial proteins and peptides in avian eggshell: Structural diversity and potential roles in biomineralization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Two Domains of the Avian Double-β-Defensin AvBD11 Have Different Ancestors, Common with Potential Monodomain Crocodile and Turtle Defensins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxwell T. Hincke</w:t>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.1-29. </w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.946428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biology11050690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752173v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genes encoding teleost orthologs of human haploinsufficient and monoallelically expressed genes remain in duplicate more frequently than the whole genome</w:t>
               </w:r>
@@ -2489,948 +2489,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Müllerian hormone production in the ovary: a comparative study in bovine and porcine granulosa cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparative Analysis of Oocyte Development in Mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Estienne</w:t>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Jarrier</w:t>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Staub</w:t>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Venturi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Vern</w:t>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biolre/ioaa077⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9041002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973613v1</w:t>
+                <w:t xml:space="preserve">hal-02545852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The membrane receptors that appeared before their ligand: The different proposed scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Grandchamp</w:t>
+                <w:t xml:space="preserve">Effect of cryopreservation on human granulosa cell viability and responsiveness to gonadotropin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Kara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0231813⟩</w:t>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 379, pp.635-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00441-019-03123-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151281v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cryopreservation on human granulosa cell viability and responsiveness to gonadotropin</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-Müllerian hormone production in the ovary: a comparative study in bovine and porcine granulosa cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Kara</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00441-019-03123-6⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (3), pp.572-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolre/ioaa077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623604v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Analysis of Oocyte Development in Mammals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The membrane receptors that appeared before their ligand: The different proposed scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grandchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (4), pp.1-27. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (5), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells9041002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0231813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02545852v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evolutionary approach to recover genes predominantly expressed in the testes of the zebrafish, chicken and mouse</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The unique features of proteins depicting the chicken amniotic fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Thelie</w:t>
+                <w:t xml:space="preserve">Mylène da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-019-1462-8⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (3), pp.S174-S190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.RA117.000459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180043v1</w:t>
+                <w:t xml:space="preserve">hal-02626106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unique features of proteins depicting the chicken amniotic fluid</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discussion suite à la communication : « L’évolution des espèces à travers celle de leur génome — exemples des gènes impliqués dans la reproduction des mammifères »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.RA117.000459⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 203 (3-4), p. 241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2019.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626106v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion suite à la communication : « L’évolution des espèces à travers celle de leur génome — exemples des gènes impliqués dans la reproduction des mammifères »</w:t>
+                <w:t xml:space="preserve">L’évolution des espèces à travers celle de leur génome – exemples des gènes impliqués dans la reproduction des mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 203 (3-4), p. 241. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.banm.2019.04.008⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 203 (3-4), pp.223 - 234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2019.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02618100v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des espèces à travers celle de leur génome – exemples des gènes impliqués dans la reproduction des mammifères</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An evolutionary approach to recover genes predominantly expressed in the testes of the zebrafish, chicken and mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Picolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 203 (3-4), pp.223 - 234. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.banm.2019.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-019-1462-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02618179v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genes Encoding Teleost Fish Ligands and Associated Receptors Remained in Duplicate More Frequently than the Rest of the Genome</w:t>
               </w:r>
@@ -3520,77 +3520,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métabolisme des lipides dans l’ovaire : les modèles animaux au service de la gynécologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (2), pp.136-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3726,481 +3726,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin-like growth factor binding proteins and IGFBP proteases: A dynamic system regulating the ovarian folliculogenesis</w:t>
+                <w:t xml:space="preserve">Le phénotypage de précision : des projets qui trouvent des applications grâce à des collaborations réussies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Mazerbourg</w:t>
+                <w:t xml:space="preserve">Isabelle Palhiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, pp.21-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787499v1</w:t>
+                <w:t xml:space="preserve">hal-02620870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes Encoding Mammalian Oviductal Proteins Involved in Fertilization are Subjected to Gene Death and Positive Selection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghylene Goudet</w:t>
+                <w:t xml:space="preserve">Synchronous birth is a dominant pattern in receptor-ligand evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00239-018-9878-0⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-4977-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620894v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le phénotypage de précision : des projets qui trouvent des applications grâce à des collaborations réussies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachel Rupp</w:t>
+                <w:t xml:space="preserve">Insulin-like growth factor binding proteins and IGFBP proteases: A dynamic system regulating the ovarian folliculogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mazerbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2018.00134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02620870v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous birth is a dominant pattern in receptor-ligand evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Grandchamp</w:t>
+                <w:t xml:space="preserve">Genes Encoding Mammalian Oviductal Proteins Involved in Fertilization are Subjected to Gene Death and Positive Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Moros Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylene Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86 (9), pp.655-667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-4977-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00239-018-9878-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622873v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genes involved in Drosophila melanogaster ovarian function are highly conserved throughout evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4411,90 +4411,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular evidence that follicle development is accelerated in vitro compared to in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4545,77 +4545,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visfatin and resistin in gonadotroph cells: expression, regulation of LH secretion and signalling pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hivelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4813,103 +4813,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg serpins: The chicken and/or the egg dilemma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62, pp.120-132. </w:t>
@@ -4945,632 +4945,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apoptosis of Sertoli cells after conditional ablation of murine double minute 2 (Mdm2) gene is p53-dependent and results in male sterility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss of oocytes due to conditional ablation of Murine double minute 2(Mdm2) gene is p53-dependent and results in female sterility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Livera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betty Fumel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.S. Parent</w:t>
+                <w:t xml:space="preserve">Clotilde Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cdd.2015.120⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 590 (16), pp.2566-2574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.12275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595181v1</w:t>
+                <w:t xml:space="preserve">hal-01594971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of FOXD1 variants with adverse pregnancy outcomes in mice and humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laissue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Laissue</w:t>
+                <w:t xml:space="preserve">Besma Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besma Lakhal</w:t>
+                <w:t xml:space="preserve">Magalie Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Vatin</w:t>
+                <w:t xml:space="preserve">Frank A Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan A Burgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (10), pp.160109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsob.160109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01399338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a long chain n-3 PUFA-enriched diet on production and reproduction variables in Holstein dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Reproduction Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 164, pp.121-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of oocytes due to conditional ablation of Murine double minute 2(Mdm2) gene is p53-dependent and results in female sterility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apoptosis of Sertoli cells after conditional ablation of murine double minute 2 (Mdm2) gene is p53-dependent and results in male sterility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Livera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Livera</w:t>
+                <w:t xml:space="preserve">S. Messiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+                <w:t xml:space="preserve">Betty Fumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Duquenne</w:t>
+                <w:t xml:space="preserve">A.S. Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 590 (16), pp.2566-2574. </w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (3), pp.521-530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.12275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/cdd.2015.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594971v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of dominant-negative thyroid hormone receptor alpha1 in Leydig and Sertoli cells demonstrates no additional defect compared with expression in Sertoli cells only</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Fumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Holzenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Livera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5742,90 +5742,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell proliferation and progesterone synthesis depend on lipid metabolism in bovine granulosa cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6004,1373 +6004,1373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute injection and chronic perfusion of kisspeptin elicit gonadotropins release but fail to trigger ovulation in the mare</w:t>
+                <w:t xml:space="preserve">The influence of nutrition on the insulin-like growth factor system and the concentrations of growth hormone, glucose, insulin, gonadotropins and progesterone in ovarian follicular fluid and plasma from adult female horses (Equus caballus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Decourt</w:t>
+                <w:t xml:space="preserve">Juan Salazar-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Caraty</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Guillaume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.113.114157⟩</w:t>
+              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1477-7827-12-72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129806v1</w:t>
+                <w:t xml:space="preserve">hal-01129860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid synthesis and oxidation in cumulus cells support oocyte maturation in bovine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acute injection and chronic perfusion of kisspeptin elicit gonadotropins release but fail to trigger ovulation in the mare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Sanchez-Lazo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/me.2014-1049⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (2), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.113.114157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129856v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ovarian Reserve of Primordial Follicles and the Dynamic Reserve of Antral Growing Follicles: What Is the Link?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+                <w:t xml:space="preserve">Fatty acid synthesis and oxidation in cumulus cells support oocyte maturation in bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Lazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Clément</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+                <w:t xml:space="preserve">Daphné Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (4), pp.11. </w:t>
+              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (9), pp.1502-1521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.113.117077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/me.2014-1049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-00961546v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The loss of adipokine genes in the chicken genome and implications for insulin metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Ovarian Reserve of Primordial Follicles and the Dynamic Reserve of Antral Growing Follicles: What Is the Link?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natasa Dakovic</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Elis</w:t>
+                <w:t xml:space="preserve">Frédérique Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msu208⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (4), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.113.117077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129850v1</w:t>
+                <w:t xml:space="preserve">hal-00961546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of nutrition on the insulin-like growth factor system and the concentrations of growth hormone, glucose, insulin, gonadotropins and progesterone in ovarian follicular fluid and plasma from adult female horses (Equus caballus)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The loss of adipokine genes in the chicken genome and implications for insulin metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasa Dakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Terezol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Salazar-Ortiz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (1), </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (10), pp.2637-2646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1477-7827-12-72⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msu208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129860v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The permissive role of prolactin as a regulator of luteinizing hormone action in the female mouse ovary and extragonadal tumorigenesis</w:t>
+                <w:t xml:space="preserve">Deleted in malignant brain tumor 1 is secreted in the oviduct and involved in the mechanism of fertilization in equine and porcine species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bachelot</w:t>
+                <w:t xml:space="preserve">Barbara Ambruosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Carré</w:t>
+                <w:t xml:space="preserve">Gianluca Accogli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mialon</w:t>
+                <w:t xml:space="preserve">Cécile Lahuec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melody Matelot</w:t>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Servel</w:t>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 305 (7), pp.E845-E852. </w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 146 (2), pp.119-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00243.2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/REP-13-0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129773v1</w:t>
+                <w:t xml:space="preserve">hal-01129750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleted in malignant brain tumor 1 is secreted in the oviduct and involved in the mechanism of fertilization in equine and porcine species</w:t>
+                <w:t xml:space="preserve">The permissive role of prolactin as a regulator of luteinizing hormone action in the female mouse ovary and extragonadal tumorigenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Ambruosi</w:t>
+                <w:t xml:space="preserve">Anne Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Accogli</w:t>
+                <w:t xml:space="preserve">Nadège Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lahuec</w:t>
+                <w:t xml:space="preserve">Olivier Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+                <w:t xml:space="preserve">Melody Matelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+                <w:t xml:space="preserve">Nathalie Servel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 146 (2), pp.119-133. </w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 305 (7), pp.E845-E852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/REP-13-0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00243.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129750v1</w:t>
+                <w:t xml:space="preserve">hal-01129773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ovarian reserve in mammals: a functional and evolutionary perspective.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction : GPR50 is the mammalian ortholog of Mel1c: Evidence of rapid evolution in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bobe</w:t>
+                <w:t xml:space="preserve">Laurence Dufourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gougeon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+                <w:t xml:space="preserve">A. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2011.07.046⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (Article 28), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-8-105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851759v1</w:t>
+                <w:t xml:space="preserve">hal-01129620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction : GPR50 is the mammalian ortholog of Mel1c: Evidence of rapid evolution in mammals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Objectives and applications of phenotyping network set-up for livestock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Levasseur</w:t>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Migaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Callebaut</w:t>
+                <w:t xml:space="preserve">Carine Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pontarotti</w:t>
+                <w:t xml:space="preserve">Valérie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-8-105⟩</w:t>
+              <w:t xml:space="preserve">Animal Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (7), pp.517-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1740-0929.2012.01015.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01129620v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objectives and applications of phenotyping network set-up for livestock</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie David</w:t>
+                <w:t xml:space="preserve">The ovarian reserve in mammals: a functional and evolutionary perspective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Guemene</w:t>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Bidanel</w:t>
+                <w:t xml:space="preserve">Alain Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Science Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 83 (7), pp.517-528. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 356 (1-2), pp.2-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1740-0929.2012.01015.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2011.07.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129632v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of genes involved in gamete interaction: Evidence for positive selection, duplications and losses in vertebrates</w:t>
               </w:r>
@@ -7408,51 +7408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (9), pp.1-8. </w:t>
@@ -7484,2585 +7484,2624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolutionary history of the SAL1 gene family in eutherian mammals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of folliculogenesis and the determination of ovulation rate in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Brimau</w:t>
+                <w:t xml:space="preserve">Rex Scaramuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+                <w:t xml:space="preserve">D.T. Baird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.K. Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Driancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-11-148⟩</w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (3), pp.444-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD09161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652257v1</w:t>
+                <w:t xml:space="preserve">hal-01129490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La néo-ovogenèse dans l'ovaire des vertébrés : une vision expérimentale et évolutive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine Thérapeutique / Endocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (1), pp.4-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovarian parameters and fertility of dairy cows selected for one QTL located on BTA3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Fabre-Nys</w:t>
+                <w:t xml:space="preserve">The evolutionary history of the SAL1 gene family in eutherian mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brimau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.11.037⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (148), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-11-148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01129551v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of folliculogenesis and the determination of ovulation rate in ruminants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ovarian parameters and fertility of dairy cows selected for one QTL located on BTA3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.T. Baird</w:t>
+                <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.K. Campbell</w:t>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Driancourt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+                <w:t xml:space="preserve">Claude Fabre-Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (7), pp.1239-1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.11.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RD09161⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01129490v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the mechanism by which kisspeptin stimulates a preovulatory LH surge and ovulation in seasonally acyclic ewes: potential role of estradiol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is there a leptin gene in the chicken genome? Lessons from phylogenetics, bioinformatics and genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Emilie Sébert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Lomet</w:t>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Ben Said</w:t>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 38 (4), pp.289-298. </w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 167 (1), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2010.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2009.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129443v1</w:t>
+                <w:t xml:space="preserve">hal-01129469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGF system and ovarian folliculogenesis in dog breeds of various sizes : is there a link?</w:t>
+                <w:t xml:space="preserve">Insights into the mechanism by which kisspeptin stimulates a preovulatory LH surge and ovulation in seasonally acyclic ewes: potential role of estradiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Reynaud</w:t>
+                <w:t xml:space="preserve">Marie-Emilie Sébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Thoumire</w:t>
+                <w:t xml:space="preserve">Samia Ben Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1677/JOE-09-0450⟩</w:t>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (4), pp.289-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2010.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129473v1</w:t>
+                <w:t xml:space="preserve">hal-01129443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What makes an egg unique? Clues from evolutionary scenarios of egg-specific genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IGF system and ovarian folliculogenesis in dog breeds of various sizes : is there a link?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Tian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+                <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Batard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.110.085019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 206 (1), pp.85-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1677/JOE-09-0450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01129421v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a leptin gene in the chicken genome? Lessons from phylogenetics, bioinformatics and genomics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+                <w:t xml:space="preserve">What makes an egg unique? Clues from evolutionary scenarios of egg-specific genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2009.10.006⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 83 (6), pp.893-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.110.085019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-01129469v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene birth, death, and divergence: the different scenarios of reproduction-related gene evolution.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into the mechanisms of fertilization: comparison of the fertilization steps, composition, and structure of the zona pellucida between horses and pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Tian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+                <w:t xml:space="preserve">M.A. Dell'Aquila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Pelaez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ambruosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 80 (4), pp.616-21. </w:t>
+              <w:t xml:space="preserve">, 2009, 81 (5), pp.856-870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.108.073684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.109.077651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831221v1</w:t>
+                <w:t xml:space="preserve">hal-02661470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and functional divergence of NLRP genes in mammalian reproductive systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Gene birth, death, and divergence: the different scenarios of reproduction-related gene evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-9-202⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (4), pp.616-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.108.073684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664172v1</w:t>
+                <w:t xml:space="preserve">hal-00831221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Quantitative Trait Loci responsible for embryonic lethality in mice assessed by ultrasonography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laissue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Burgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David L 'Hôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Marchiol-Fournigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 53 (4), pp.623-629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1387/ijdb.082613pl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement folliculaire ovarien et ovulation chez les mammifères</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution and functional divergence of NLRP genes in mammalian reproductive systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9:202, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-9-202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2009.22.2.3335⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-00793623v1</w:t>
+                <w:t xml:space="preserve">hal-02664172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The secretions of oviduct epithelial cells increase the equine in vitro fertilization rate: are osteopontin, atrial natriuretic peptide A and oviductin involved?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+                <w:t xml:space="preserve">Développement folliculaire ovarien et ovulation chez les mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1477-7827-7-129⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (6), pp.59-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2009.22.2.3335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02661859v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La phylogénie et la biologie de l'évolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The secretions of oviduct epithelial cells increase the equine in vitro fertilization rate: are osteopontin, atrial natriuretic peptide A and oviductin involved?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1477-7827-7-129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654188v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolactin independent rescue of mouse corpus luteum life span: identification of prolactin and luteinizing hormone target genes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La phylogénie et la biologie de l'évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18, pp.10-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668791v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the mechanisms of fertilization: comparison of the fertilization steps, composition, and structure of the zona pellucida between horses and pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+                <w:t xml:space="preserve">Prolactin independent rescue of mouse corpus luteum life span: identification of prolactin and luteinizing hormone target genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beaufaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Dell'Aquila</w:t>
+                <w:t xml:space="preserve">N. Servel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pelaez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Barbara Ambruosi</w:t>
+                <w:t xml:space="preserve">C. Kedzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 81 (5), pp.856-870. </w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 297 (3), pp.E676-E684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.109.077651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.91020.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661470v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissu adipeux, nutrition et reproduction : quel lien?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The involvement of beta-1,4-galactosyltransferase and N-acetylglucosamine residues in fertilization has been lost in the horse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boittin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6:51, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1477-7827-6-51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654959v1</w:t>
+                <w:t xml:space="preserve">hal-02665172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico identification and molecular characterization of genes predominantly expressed in the fish oocyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9:499, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-9-499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of combined in silico expression data and phylogenetic analysis to identify new oocyte genes encoding RNA binding proteins in the mouse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Paillisson</w:t>
+                <w:t xml:space="preserve">The effect of AMP-activated kinase activation on gonadotrophin-releasing hormone secretion in GT1-7 cells and its potential role in hypothalamic regulation of the oestrous cyclicity in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bontoux</w:t>
+                <w:t xml:space="preserve">Lucie Tosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Mazerbourg</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 75 (12), pp.1691-1700. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (3), pp.335-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrd.20914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2007.01643.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660507v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of AMP-activated kinase activation on gonadotrophin-releasing hormone secretion in GT1-7 cells and its potential role in hypothalamic regulation of the oestrous cyclicity in rats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of combined in silico expression data and phylogenetic analysis to identify new oocyte genes encoding RNA binding proteins in the mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Tosca</w:t>
+                <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
+                <w:t xml:space="preserve">Amélie Paillisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bontoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Rame</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mazerbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2007.01643.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 75 (12), pp.1691-1700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.20914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666424v1</w:t>
+                <w:t xml:space="preserve">hal-02660507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic Analysis and Identification of Pseudogenes Reveal a Progressive Loss of Zona Pellucida Genes During Evolution of Vertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylene Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10080,870 +10119,831 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78 (5), pp.796-806. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1095/biolreprod.107.064568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the genes involved in oocyte maturation and early embryo development in the hen</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Couty</w:t>
+                <w:t xml:space="preserve">Tissu adipeux, nutrition et reproduction : quel lien?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Chabrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 192 (4), pp.637-648</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666483v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The involvement of beta-1,4-galactosyltransferase and N-acetylglucosamine residues in fertilization has been lost in the horse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+                <w:t xml:space="preserve">Search for the genes involved in oocyte maturation and early embryo development in the hen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Batellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Boittin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Monget</w:t>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 6:51, pp.1-9. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1477-7827-6-51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665172v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel mutation in the Bone Morphogenetic Protein 15 gene causing defective protein secretion is associated with both increased ovulation rate and sterility in Lacaune sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolated ZP-N domains constitute the N-terminal extensions of Zona Pellucida proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loys L. Bodin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martine Bontoux</w:t>
+                <w:t xml:space="preserve">Jean-Paul Mornon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/en.2006-0764⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (15), pp.1871-1874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btm265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664159v1</w:t>
+                <w:t xml:space="preserve">hal-00173217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolated ZP-N domains constitute the N-terminal extensions of Zona Pellucida proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Callebaut</w:t>
+                <w:t xml:space="preserve">Expression and biological effects of bone morphogenetic protein-15 in the hen ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Gustavo Carlo Persani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Mornon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23 (15), pp.1871-1874. </w:t>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 194 (3), pp.485-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btm265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1677/JOE-07-0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-00173217v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and biological effects of bone morphogenetic protein-15 in the hen ovary</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bromodomain testis-specific protein is expressed in mouse oocyte and evolves faster than its ubiquitously expressed paralogs BRD2, -3, and -4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Gustavo Carlo Persani</w:t>
+                <w:t xml:space="preserve">Amélie Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Govoroun</w:t>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1677/JOE-07-0143⟩</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 89 (2), pp.215-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2006.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658944v1</w:t>
+                <w:t xml:space="preserve">hal-00131215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bromodomain testis-specific protein is expressed in mouse oocyte and evolves faster than its ubiquitously expressed paralogs BRD2, -3, and -4</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel mutation in the Bone Morphogenetic Protein 15 gene causing defective protein secretion is associated with both increased ovulation rate and sterility in Lacaune sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gouret</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Di Pasquale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bontoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2006.09.002⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 148 (1), pp.393-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2006-0764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00131215v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypical structure and phylogenomic evolution of the new eutherian oocyte- and embryo-expressed KHDC1/DPPA5/ECAT1/OOEP gene family</w:t>
               </w:r>
@@ -10968,64 +10968,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu M. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 90 (5), pp.583-594. </w:t>
@@ -11063,51 +11063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zygote arrest 1 gene in pig, cattle and human: evidence of different transcript variants in male and female germ cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roy-Sabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11236,64 +11236,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mulsant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Di Pasquale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4 (20), pp.1-12. </w:t>
@@ -11387,51 +11387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Defever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Staels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 189 (2), pp.199-209</w:t>
@@ -11592,200 +11592,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un role pour PPAR gamma dans la reproduction</w:t>
+                <w:t xml:space="preserve">PTEN expression in ovine granulosa cells increases during terminal follicular growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bontoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pisselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2005215507⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 579, pp.2376-2382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2005.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679668v1</w:t>
+                <w:t xml:space="preserve">hal-02671756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the antagonistic effect of follistatin on BMP family members in ovine granulosa cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11803,535 +11803,535 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 45 (4), pp.419-425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rnd:2005031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00900577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PTEN expression in ovine granulosa cells increases during terminal follicular growth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Pisselet</w:t>
+                <w:t xml:space="preserve">Bovine Mater-Like NALP9 Is an Oocyte Marker Gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2005.03.036⟩</w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.414-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.20298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671756v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine Mater-Like NALP9 Is an Oocyte Marker Gene</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+                <w:t xml:space="preserve">Testing the antagonistic effect of follistatin on BMP family members in ovine granulosa cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrd.20298⟩</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45, pp.419-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2005031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673329v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the antagonistic effect of follistatin on BMP family members in ovine granulosa cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Pisselet</w:t>
+                <w:t xml:space="preserve">Un role pour PPAR gamma dans la reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Staels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rnd:2005031⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (5), pp.507-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2005215507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679432v1</w:t>
+                <w:t xml:space="preserve">hal-02679668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification, characterization and metagenome analysis of oocyte-specific genes organized in clusters in the mouse genome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12395,77 +12395,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone morphogenetic protein 5 expression in the rat ovary: biological effects on granulosa cell proliferation and steroidogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12506,2288 +12506,2288 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive abnormalities in human insulin-like growth factor-binding protein-1 transgenic male mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+                <w:t xml:space="preserve">In silico identification and structural features of six new genes similar to MATER specifically expressed in the oocyte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Paillisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bontoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 324, pp.547-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2004.09.086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/en.2003-0956⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676422v1</w:t>
+                <w:t xml:space="preserve">hal-00086729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of bone morphogenetic protein-4 inhibitory action on progesterone secretion by ovine granulosa cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+                <w:t xml:space="preserve">Reproductive abnormalities in human insulin-like growth factor-binding protein-1 transgenic male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 33, pp.805-817. </w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 145 (4), pp.2080-2091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1677/jme.1.01545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/en.2003-0956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674170v1</w:t>
+                <w:t xml:space="preserve">hal-02676422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteolytic degradation of IGF-binding protein (IGFBP)-2 in equine ovarian follicles: involvement of pregnancy-associated plasma protein-A (PAPP-A) and association with dominant but not subordinated follicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular basis of bone morphogenetic protein-4 inhibitory action on progesterone secretion by ovine granulosa cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pisselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Gérard</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1677/joe.0.1820457⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 33, pp.805-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1677/jme.1.01545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683023v1</w:t>
+                <w:t xml:space="preserve">hal-02674170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations of somatotropic function in prion disease in sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteolytic degradation of IGF-binding protein (IGFBP)-2 in equine ovarian follicles: involvement of pregnancy-associated plasma protein-A (PAPP-A) and association with dominant but not subordinated follicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oxvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Viguié</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+                <w:t xml:space="preserve">M.T. Overgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 183 (2), pp.427-435. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1677/joe.1.05683⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 182 (3), pp.457-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1677/joe.0.1820457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678945v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin-like growth factor binding protein-6 transgenic mice : postnatal growth, brain development, and reproduction abnormalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alterations of somatotropic function in prion disease in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bienvenu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Baudrimont</w:t>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/en.2003-1196⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 183 (2), pp.427-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1677/joe.1.05683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672630v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up date on IGFBP-4: regulation of IGFBP-4 levels and functions, in vitro and in vivo.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Callebaut</w:t>
+                <w:t xml:space="preserve">Insulin-like growth factor binding protein-6 transgenic mice : postnatal growth, brain development, and reproduction abnormalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Seurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen Zapf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Overgaard</w:t>
+                <w:t xml:space="preserve">M. Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Growth hormone &amp; IGF research : official journal of the Growth Hormone Research Society and the International IGF Research Society.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ghir.2003.10.002⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 145 (5), pp.2412-2420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2003-1196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00086349v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico identification and structural features of six new genes similar to MATER specifically expressed in the oocyte.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dadé</w:t>
+                <w:t xml:space="preserve">Up date on IGFBP-4: regulation of IGFBP-4 levels and functions, in vitro and in vivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mazerbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Zapf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subburaman Mohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Overgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 324, pp.547-553. </w:t>
+              <w:t xml:space="preserve">Growth hormone &amp; IGF research : official journal of the Growth Hormone Research Society and the International IGF Research Society.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14, pp.71-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2004.09.086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ghir.2003.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086729v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and functional role of perosome proliferator-activated receptor-gamma in ovarian folliculogenesis in the sheep</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Pisselet</w:t>
+                <w:t xml:space="preserve">Pregnancy-associated plasma protein-A is involved in insulin-like growth factor binding protein-2 (IGFBP-2) proteolytic degradation in bovine and porcine preovulatory follicles : identification of cleavage site and characterization of IGFBP-2 degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mazerbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Chesneau</w:t>
+                <w:t xml:space="preserve">M.C. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 69 (5), pp.1665-1674. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 68, pp.77-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681583v1</w:t>
+                <w:t xml:space="preserve">hal-02677841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Booroola mutation in sheep is associated with an alteration of the bone morphogenetic protein receptor-IB functionality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mulsant</w:t>
+                <w:t xml:space="preserve">Identification of a new expanding family of genes characterized by atypical LRR domains. Localization of a cluster preferentially expressed in oocyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 177, pp.435-444</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 555, pp.533-538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673102v1</w:t>
+                <w:t xml:space="preserve">hal-02670093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The insulin-like growth factor system : a key determinant role in the growth and selection of ovarian follicles? A comparative species study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Mazerbourg</w:t>
+                <w:t xml:space="preserve">Expression and functional role of perosome proliferator-activated receptor-gamma in ovarian folliculogenesis in the sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Bondy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 69 (5), pp.1665-1674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.103.017244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675259v1</w:t>
+                <w:t xml:space="preserve">hal-02681583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolificacy genes in sheep: the French genetic programmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Booroola mutation in sheep is associated with an alteration of the bone morphogenetic protein receptor-IB functionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pisselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mulsant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecerf</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Thimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 61 (sp.), pp.353-359</w:t>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 177, pp.435-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681853v1</w:t>
+                <w:t xml:space="preserve">hal-02673102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin-like growth factor binding protein 4 expression parallels luteinizing hormone receptor expression and follicular luteinization in the primate ovary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId460" w:history="1">
+                <w:t xml:space="preserve">The insulin-like growth factor system : a key determinant role in the growth and selection of ovarian follicles? A comparative species study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mazerbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Bondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 69, pp.22-29</w:t>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 38, pp.247-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674953v1</w:t>
+                <w:t xml:space="preserve">hal-02675259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy-associated plasma protein-A is involved in insulin-like growth factor binding protein-2 (IGFBP-2) proteolytic degradation in bovine and porcine preovulatory follicles : identification of cleavage site and characterization of IGFBP-2 degradation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Manière</w:t>
+                <w:t xml:space="preserve">Prolificacy genes in sheep: the French genetic programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mulsant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 68, pp.77-86</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 61 (sp.), pp.353-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677841v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a new expanding family of genes characterized by atypical LRR domains. Localization of a cluster preferentially expressed in oocyte</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Callebaut</w:t>
+                <w:t xml:space="preserve">Insulin-like growth factor binding protein 4 expression parallels luteinizing hormone receptor expression and follicular luteinization in the primate ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Penny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mermillod</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.A. Arraztoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 555, pp.533-538</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 69, pp.22-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670093v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminin-alpha6beta1 integrin interaction enhances survival and proliferation and modulates steroidogenesis of ovine granulosa cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Pisselet</w:t>
+                <w:t xml:space="preserve">Growth hormone is required for ovarian follicular growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Huet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Imbert-Bolloré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Coshigano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Kopchick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 172, pp.45-59</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 143 (10), pp.4104-4112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675025v1</w:t>
+                <w:t xml:space="preserve">hal-02670747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth hormone is required for ovarian follicular growth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of ovarian folliculogenesis by IGF and BMP system in domestic animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Coshigano</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mulsant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Kopchick</w:t>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 143 (10), pp.4104-4112</w:t>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 23, pp.139-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670747v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of ovarian folliculogenesis by IGF and BMP system in domestic animals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laminin-alpha6beta1 integrin interaction enhances survival and proliferation and modulates steroidogenesis of ovine granulosa cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Bellego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pisselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 23, pp.139-154</w:t>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 172, pp.45-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679222v1</w:t>
+                <w:t xml:space="preserve">hal-02675025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive abnormalities in human IGF binding protein-1 transgenic female mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Seurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Levine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 143 (5), pp.1801-1808</w:t>
@@ -14941,90 +14941,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression patterns of insulin-like growth factor-binding proteins 1,2,3,5, and 6 in the mid-cycle monkey ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Arraztoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 87 (11), pp.5220-5228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15049,51 +15049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional alteration of the somatotrophic axis in transgenic mice with liver-specific expression of human insulin-like growth factor binding protein-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Seurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15174,103 +15174,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces bone morphogenetic proteins qui règlent le quota ovulatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mulsant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 18 (12), pp.1195-1196</w:t>
@@ -15293,838 +15293,838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insuline, métabolisme énergétique et fertilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Froment</w:t>
+                <w:t xml:space="preserve">Extracellular matrix regulates ovine granulosa cell survival, proliferation and steroidogenesis: relationship between cell shape and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pisselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Holzenberger</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 17 (6-7), pp.816-817</w:t>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 169, pp.347-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674571v1</w:t>
+                <w:t xml:space="preserve">hal-02681251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles de la reproduction des souris transgéniques surexprimant l'insulin-like growth factor-1 (IGFBP-1) dans le foie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotyping of cre-lox mice and detection of tissue-specific recombination by multiplex PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Holzenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypothèses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 4, pp.12-14</w:t>
+              <w:t xml:space="preserve">Biotechniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 31, pp.1156-1162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674203v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy-associated plasma protein-A (PAPP-A) in ovine, bovine, porcine, and equine ovarian follicles : involvement in IGF binding protein-4 proteolytic degradation and mRNA expression during follicular development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C.A. Conover</w:t>
+                <w:t xml:space="preserve">Mutation in bone morphogenetic protein receptor-IB is associated with increased ovulation rate in Booroola Mérino ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mulsant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Schibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 142 (12), pp.5243-5253</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 98 (9), pp.5104-5109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681434v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin-like growth factor binding proteins (IGFBPs) as potential physiological substrates for human kallikreins hK2 and hK3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Réhault</w:t>
+                <w:t xml:space="preserve">Insuline, métabolisme énergétique et fertilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Holzenberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 268, pp.2960-2968</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17 (6-7), pp.816-817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679809v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping of cre-lox mice and detection of tissue-specific recombination by multiplex PCR</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Troubles de la reproduction des souris transgéniques surexprimant l'insulin-like growth factor-1 (IGFBP-1) dans le foie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Holzenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 31, pp.1156-1162</w:t>
+              <w:t xml:space="preserve">Hypothèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4, pp.12-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682400v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular matrix regulates ovine granulosa cell survival, proliferation and steroidogenesis: relationship between cell shape and function</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pregnancy-associated plasma protein-A (PAPP-A) in ovine, bovine, porcine, and equine ovarian follicles : involvement in IGF binding protein-4 proteolytic degradation and mRNA expression during follicular development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mazerbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Overgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oxvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Christiansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Conover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 169, pp.347-360</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 142 (12), pp.5243-5253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681251v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation in bone morphogenetic protein receptor-IB is associated with increased ovulation rate in Booroola Mérino ewes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+                <w:t xml:space="preserve">Insulin-like growth factor binding proteins (IGFBPs) as potential physiological substrates for human kallikreins hK2 and hK3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mazerbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent L. Schibler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Monget</w:t>
+                <w:t xml:space="preserve">N. Gutman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 98 (9), pp.5104-5109</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 268, pp.2960-2968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682603v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin-like growth factor (IGF)-binding protein-4 proteolytic degradation in bovine, equine, and porcine preovulatory follicles: regulation by IGFs and heparin-binding domain-containing peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mazerbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zapf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16309,77 +16309,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 63, pp.1205-1213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16417,51 +16417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme Asteroger : vers un outil multifonctionnel pour les productions animales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hatey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16532,1106 +16532,1106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative expression of luteinizing hormone and follicle-stimulating hormone receptors in ovarian follicles from high and low prolific sheep breeds</w:t>
+                <w:t xml:space="preserve">Sous-nutrition, reproduction et systèmes nerveux central chez les mammifères : rôle de la leptine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Abdennebi</w:t>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 260(3), pp.635-48</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 12 (3), pp.217-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00094376v1</w:t>
+                <w:t xml:space="preserve">hal-02683987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin-like growth factor binding protein-4 proteolytic degradation in ovine preovulatory follicles : studies of underlying mechanisms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D.R. Brigstock</w:t>
+                <w:t xml:space="preserve">Comparative expression of luteinizing hormone and follicle-stimulating hormone receptors in ovarian follicles from high and low prolific sheep breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Abdennebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lalou</w:t>
+                <w:t xml:space="preserve">Remy Jj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 140 (9), pp.4175-4184</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 260(3), pp.635-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690480v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La leptine: une clé pour la reproduction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insulin-like growth factor binding protein-4 proteolytic degradation in ovine preovulatory follicles : studies of underlying mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mazerbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zapf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.S. Bar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.R. Brigstock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 15, pp.191-196</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 140 (9), pp.4175-4184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689721v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La physiologie ovarienne: ce que nous disent les souris...</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La leptine: une clé pour la reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vaisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.J. Panthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 15, pp.141-147</w:t>
+              <w:t xml:space="preserve">, 1999, 15, pp.191-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696566v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative expression of luteinizing hormone and follicle-stimulating hormone receptors in ovarian follicles from high and low prolific sheep breeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La physiologie ovarienne: ce que nous disent les souris...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Abdennebi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Pisselet</w:t>
+                <w:t xml:space="preserve">N. Binard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Rémy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.J. Panthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 60, pp.845-854</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 15, pp.141-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685276v1</w:t>
+                <w:t xml:space="preserve">hal-02696566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'atrésie folliculaire, un gaspillage programmé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
+                <w:t xml:space="preserve">Comparative expression of luteinizing hormone and follicle-stimulating hormone receptors in ovarian follicles from high and low prolific sheep breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Abdennebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pisselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 15, pp.157-166</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 60, pp.845-854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698434v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous-nutrition, reproduction et systèmes nerveux central chez les mammifères : rôle de la leptine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+                <w:t xml:space="preserve">L'atrésie folliculaire, un gaspillage programmé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 12 (3), pp.217-223</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 15, pp.157-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683987v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronology of events accompanying follicular atresia in hypophy sectomized ewes. Changes in levels of steroidogenic enzymes, connexin 43, insulin-like growth factor II/mannose 6 phosphate receptor, extracellular matrix components, and matrix metalloproteinases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Huet</w:t>
+                <w:t xml:space="preserve">Intrafollicular insulin-like growth factor-binding protein levels in equine ovarian follicles during preovulatory maturation and regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 58, pp.175-185</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 58 (6), pp.1508-1514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod58.6.1508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690753v1</w:t>
+                <w:t xml:space="preserve">hal-02694022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrafollicular insulin-like growth factor-binding protein levels in equine ovarian follicles during preovulatory maturation and regression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Gérard</w:t>
+                <w:t xml:space="preserve">Chronology of events accompanying follicular atresia in hypophy sectomized ewes. Changes in levels of steroidogenic enzymes, connexin 43, insulin-like growth factor II/mannose 6 phosphate receptor, extracellular matrix components, and matrix metalloproteinases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pisselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 58 (6), pp.1508-1514. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1998, 58, pp.175-185</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694022v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of insulin-like growth factor binding protein-5 by ovine granulosa by cell density and programmed cell death in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17682,77 +17682,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes, régulations et manipulations de l'atrésie folliculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17803,64 +17803,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions métabolisme-reproduction chez les animaux domestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.B. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17911,51 +17911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Follicular growth and ovarian dynamics in mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18023,51 +18023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogen receptor protein and mRNA expression in the ovary of sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18183,64 +18183,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 47, pp.3-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18390,77 +18390,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in extracellular matrix components and steroidogenic enzymes during growth and atresia of antral ovarian follicles in the sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18511,51 +18511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteolytic activity degrading insulin-like growth factor-binding protein-2, -3, -4, and -5 in healthy growing and atretic follicles in the pig ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18682,726 +18682,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of follicle size and quality on the ability of follicular fluid to support cytoplasmic maturation of bovine oocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteolytic activity is involved in changes in intrafollicular Insulin-like Growth Factor-Binding Protein levels during growth and atresia of ovine ovarian follicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pisselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zapf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Carolan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Monget</w:t>
+                <w:t xml:space="preserve">W. Hornebeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 43, pp.477-483</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 137 (5), pp.1599-1607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02688850v1</w:t>
+                <w:t xml:space="preserve">hal-02690178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insuline-like Growth Factor-Binding Proteins and ovarian folliculogenesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of messenger ribonucleic acids of insulin-like growth factor binding proteins-2, -4, and -5 in the ovine ovary : localization and changes during growth and atresia of antral follicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Benne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormone Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 45, pp.211-217</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 55, pp.1356-1367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686600v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of insulin-like growth factor binding protein-2, -4, and -5 messenger ribonucleic acids in the ovine ovary : localization and changes during growth and atresia of antral follicles.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Pisselet</w:t>
+                <w:t xml:space="preserve">Effect of follicle size and quality on the ability of follicular fluid to support cytoplasmic maturation of bovine oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lonergan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 55, 12 p</w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 43, pp.477-483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687577v1</w:t>
+                <w:t xml:space="preserve">hal-02688850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteolytic activity is involved in changes in intrafollicular Insulin-like Growth Factor-Binding Protein levels during growth and atresia of ovine ovarian follicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insuline-like Growth Factor-Binding Proteins and ovarian folliculogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 137 (5), pp.1599-1607</w:t>
+              <w:t xml:space="preserve">Hormone Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 45, pp.211-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690178v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of messenger ribonucleic acids of insulin-like growth factor binding proteins-2, -4, and -5 in the ovine ovary : localization and changes during growth and atresia of antral follicles</w:t>
+                <w:t xml:space="preserve">Expression of insulin-like growth factor binding protein-2, -4, and -5 messenger ribonucleic acids in the ovine ovary : localization and changes during growth and atresia of antral follicles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 55, pp.1356-1367</w:t>
+              <w:t xml:space="preserve">, 1996, 55, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683822v1</w:t>
+                <w:t xml:space="preserve">hal-02687577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of follicle size and quality on the ability of follicular fluid to support cytoplasmic maturation of bovine oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lonergan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 43 (1), pp.182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19420,139 +19420,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du système IGF dans l'ovaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in insulin-like growth factor-II/mannose-6-phosphate receptor during growth and atresia of ovine ovarian follicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Teissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contraception Fertilité Sexualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 22 (9), pp.556-563</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 50, pp.111-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02706945v1</w:t>
+                <w:t xml:space="preserve">hal-02703636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and quantification of insulin-like growth factor-I (IGF-I) and IGF-II/mannose-6-phosphate (IGF-II/M6P) receptors in pig embryos during early pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chastant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19567,411 +19593,385 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 51, pp.588-596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in insulin-like growth factor-II/mannose-6-phosphate receptor during growth and atresia of ovine ovarian follicles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle du système IGF dans l'ovaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 50, pp.111-119</w:t>
+              <w:t xml:space="preserve">Contraception Fertilité Sexualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 22 (9), pp.556-563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703636v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apoptose : apport des outils bibliometriques de la station ATLAS pour l'etude du sujet et l'orientation des recherches</w:t>
+                <w:t xml:space="preserve">Thyrotropin-releasing hormone and epidermal growth factor induce human prolactin expression via identical multiple cis elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Volland-Nail</w:t>
+                <w:t xml:space="preserve">M. Berwaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Peers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Nalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Paoli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.R.E. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 12, pp.457-478</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 92, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02716181v1</w:t>
+                <w:t xml:space="preserve">hal-02704007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyrotropin-releasing hormone and epidermal growth factor induce human prolactin expression via identical multiple cis elements</w:t>
+                <w:t xml:space="preserve">L'apoptose : apport des outils bibliometriques de la station ATLAS pour l'etude du sujet et l'orientation des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Berwaer</w:t>
+                <w:t xml:space="preserve">P. Volland-Nail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Peers</w:t>
+                <w:t xml:space="preserve">Jean Saumande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Nalda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Monget</w:t>
+                <w:t xml:space="preserve">F. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.R.E. Davis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 92, pp.1-7</w:t>
+              <w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 12, pp.457-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02704007v1</w:t>
+                <w:t xml:space="preserve">hal-02716181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controle de la maturation terminale des follicules au cours de la phase folliculaire chez les mammiferes domestiques</w:t>
               </w:r>
@@ -20009,51 +20009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rabahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contraception Fertilité Sexualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 21 (5), pp.403-407</w:t>
@@ -20134,51 +20134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Mariana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 33 (1), pp.82-83</w:t>
@@ -20233,64 +20233,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 132 (4), pp.1438-1446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20315,64 +20315,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding of a 100-kDa ubiquitous factor to the human prolactin promoter is required for its basal and hormone-regulated activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Peers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Nalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20434,359 +20434,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02707879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multihormonal regulation of the human prolactin gene expression from 5000 bp of its upstream sequence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId587" w:history="1">
+                <w:t xml:space="preserve">Transcriptional induction of the human prolactin gene by cAMP requires two cis-acting elements and at least the pituitary-specific factor Pit-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Peers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Nalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Voz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berwaer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Bellefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 80, pp.53-64</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 266 (27), pp.18127-18134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02714024v1</w:t>
+                <w:t xml:space="preserve">hal-02709589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional induction of the human prolactin gene by cAMP requires two cis-acting elements and at least the pituitary-specific factor Pit-1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId588" w:history="1">
+                <w:t xml:space="preserve">Multihormonal regulation of the human prolactin gene expression from 5000 bp of its upstream sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berwaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Peers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Monget</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mathy-Hartert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Nalda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Berwaer</w:t>
+                <w:t xml:space="preserve">E. Bellefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 266 (27), pp.18127-18134</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 80, pp.53-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709589v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory elements controlling pituitary-specific expression of the human prolactin gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Peers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Voz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mathy-Hartert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berwaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 10, pp.1690-1700</w:t>
@@ -20841,51 +20841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 125, pp.2486-2493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20942,130 +20942,130 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic exchanges between the oocyte and its environment: focus on lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Annual Conference of the International Embryo Technology Society (IETS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Savannah GA, United States. pp.1-26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/RD21249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179828v1</w:t>
@@ -21089,64 +21089,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of initiation of follicle growth and dynamics of early follicular development in the sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21339,90 +21339,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major genes influencing ovulation rate in sheep are a source of basic knowledge of ovarian function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Di Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t>
@@ -21542,77 +21542,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid metabolism and female reproduction: role at the ovary level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21749,77 +21749,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécificités évolutives du métabolisme des lipides chez le poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21930,51 +21930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objectifs et les applications d'un réseau organisé de phénotypage pour les animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21982,51 +21982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
@@ -22055,64 +22055,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et applications du phénotypage animal à haut débit pour l'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22174,786 +22174,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la génomique bovine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Global perspectives on trait ontology and phenotyping of livestock: examples from functional genomics and modeling in beef-producing animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Barbezant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gastinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bovine Genomics Workshop : Contributions to the future of livestock- Sommet de l'élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">ICAR 2011: "New technologies and new challenges for breeding and herd management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bourg-en-Bresse, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802552v1</w:t>
+                <w:t xml:space="preserve">hal-02805114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global perspectives on trait ontology and phenotyping of livestock: examples from functional genomics and modeling in beef-producing animals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Les enjeux de la génomique bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAR 2011: "New technologies and new challenges for breeding and herd management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bourg-en-Bresse, France. 1 p</w:t>
+              <w:t xml:space="preserve">Bovine Genomics Workshop : Contributions to the future of livestock- Sommet de l'élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805114v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes de la fécondation dans l'espèce équine par une approche comparative entre les modèles équin et porcin.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+                <w:t xml:space="preserve">Knock-out et fertilité chez la femelle : ce que nous disent les souris...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Delaleu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Livera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Journée de la Recherche Equine</w:t>
+              <w:t xml:space="preserve">41. Journée Thématique de la Société Française pour l'Etude de la Fertilité (SFEF) "Des follicules dans tous leurs états.."</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752835v1</w:t>
+                <w:t xml:space="preserve">hal-02755925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knock-out et fertilité chez la femelle : ce que nous disent les souris...</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Monget</w:t>
+                <w:t xml:space="preserve">Etude des mécanismes de la fécondation dans l'espèce équine par une approche comparative entre les modèles équin et porcin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boittin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Keller</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernadette Delaleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Journée Thématique de la Société Française pour l'Etude de la Fertilité (SFEF) "Des follicules dans tous leurs états.."</w:t>
+              <w:t xml:space="preserve">36. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755925v1</w:t>
+                <w:t xml:space="preserve">hal-02752835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic approach to study oocyte competence in the hen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IGF system and ovarian folliculogenesis in dog breeds of various sizes: is there a link?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Couty</w:t>
+                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Batard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fontbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">7. EVSSAR Congress (European Veterinary Society for Small Reproduction)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757331v1</w:t>
+                <w:t xml:space="preserve">hal-02754540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGF system and ovarian folliculogenesis in dog breeds of various sizes: is there a link?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Fontbonne</w:t>
+                <w:t xml:space="preserve">Transcriptomic approach to study oocyte competence in the hen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EVSSAR Congress (European Veterinary Society for Small Reproduction)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754540v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et rôle fonctionnel des acides aminés sous sélection positive des Odorant Binding Proteins: implication dans la spéciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Brimau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Tours, France</w:t>
@@ -22976,609 +22976,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La composition et la structure de la zone pellucide influencent-elles la pénétration des spermatozoïdes dans l'ovocyte?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morgane Kervella</w:t>
+                <w:t xml:space="preserve">Caractérisation phénotypique des vaches laitières portant l'haplotype ''fertil+/+'' ou ''fertil-/-'' pour un QTL de fertilité femelle situé sur le chromosome 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fabre-Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758124v1</w:t>
+                <w:t xml:space="preserve">hal-01193609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of dairy cows carrying ''fertil+/+'' or ''fertil-/-'' haplotype for one QTL of female fertility located on the chromosome 3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Monget</w:t>
+                <w:t xml:space="preserve">La composition et la structure de la zone pellucide influencent-elles la pénétration des spermatozoïdes dans l'ovocyte?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lebos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium International sur la Physiologie des Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France. n.p</w:t>
+              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193509v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation phénotypique des vaches laitières portant l'haplotype &amp;quot; fertil+/+ &amp;quot; ou &amp;quot; fertil-/- &amp;quot; pour un QTL de fertilité femelle situé sur le chromosome 3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Characterization of dairy cows carrying ''fertil+/+'' or ''fertil-/-'' haplotype for one QTL of female fertility located on the chromosome 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fabre-Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris (FR), France</w:t>
+              <w:t xml:space="preserve">11. Symposium International sur la Physiologie des Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730131v1</w:t>
+                <w:t xml:space="preserve">hal-01193509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation phénotypique des vaches laitières portant l'haplotype ''fertil+/+'' ou ''fertil-/-'' pour un QTL de fertilité femelle situé sur le chromosome 3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Caractérisation phénotypique des vaches laitières portant l'haplotype &amp;quot; fertil+/+ &amp;quot; ou &amp;quot; fertil-/- &amp;quot; pour un QTL de fertilité femelle situé sur le chromosome 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fabre-Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">16èmes Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193609v1</w:t>
+                <w:t xml:space="preserve">hal-00730131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the mechanisms of mammalian ovarian follicular development and atresia: a cattle vs pig transcriptome and proteome study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
@@ -23702,90 +23702,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the composition and morphology of the zona pellucida of equine and porcine oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Delaleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lebos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Colloque Scientifique de l'Association Européenne de Transfert Embryonnaire (AETE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Pau, France</w:t>
@@ -23808,1351 +23808,1351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme AGENAE : contexte, enjeux et perspectives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploitation de la variabilité génétique intra et inter-espèces pour l'étude du déterminisme génétique du taux d'ovulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Benne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bontoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire AGENAE, La Rochelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, La Rochelle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751503v1</w:t>
+                <w:t xml:space="preserve">hal-02823781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors affecting oocyte quality: who is driving the follicle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Martin Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de la variabilité génétique intra et inter-espèces pour l'étude du déterminisme génétique du taux d'ovulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le programme AGENAE : contexte, enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AGENAE, La Rochelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, La Rochelle</w:t>
+              <w:t xml:space="preserve">34. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823781v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La phylogénie à l'heure de l'annotation fonctionnellle des génomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AGENAE-GENANIMAL: the French research program in animal genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude C. Chevalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AIP INRA 2005-2007. Séquençage et Ressources Génétiques "du séquençage à la biologie intégrative"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752018v1</w:t>
+                <w:t xml:space="preserve">hal-02756519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The convergence of physiology, pathology and genomics on the road to animal biology and breeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploitation of genetic variability within and between species for the study of the genetic determinism of the rate of ovulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mulsant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AGENAE/GENANIMAL 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754355v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de la variabilité génétique intra et inter-espèces pour l'étude du déterminisme génétique du taux d'ovulation.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The convergence of physiology, pathology and genomics on the road to animal biology and breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées AGENAE</w:t>
+              <w:t xml:space="preserve">Séminaire AGENAE/GENANIMAL 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756606v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hen oocyte specificity and genes expression during early embryo development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+                <w:t xml:space="preserve">Exploitation de la variabilité génétique intra et inter-espèces pour l'étude du déterminisme génétique du taux d'ovulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Benne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Reproductive and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Prague, Czech Republic. 1 p</w:t>
+              <w:t xml:space="preserve">5. Journées AGENAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814024v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of interspecific recombinant congenic mice for the fast positional cloning of QTL on mammals: application to the fertility QTL on mice, domestic ox and human</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">X. Montagutelli</w:t>
+                <w:t xml:space="preserve">Hen oocyte specificity and genes expression during early embryo development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AGENAE/GENANIMAL 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Conference on Reproductive and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Prague, Czech Republic. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211907v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétence ovocytaire chez la poule</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La phylogénie à l'heure de l'annotation fonctionnellle des génomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">Séminaire AIP INRA 2005-2007. Séquençage et Ressources Génétiques "du séquençage à la biologie intégrative"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758133v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGENAE - GENANIMAL: The French research program in animal genomics.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of interspecific recombinant congenic mice for the fast positional cloning of QTL on mammals: application to the fertility QTL on mice, domestic ox and human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude C. Chevalet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Sellier</w:t>
+                <w:t xml:space="preserve">X. Montagutelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition, 9-13 September 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Vichy, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Séminaire AGENAE/GENANIMAL 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816796v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGENAE-GENANIMAL: the French research program in animal genomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId684" w:history="1">
+                <w:t xml:space="preserve">AGENAE - GENANIMAL: The French research program in animal genomics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Chevalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition, 9-13 September 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Vichy, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756519v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of genetic variability within and between species for the study of the genetic determinism of the rate of ovulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mulsant</w:t>
+                <w:t xml:space="preserve">Compétence ovocytaire chez la poule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AGENAE/GENANIMAL 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Dourdan, France</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752032v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions entre métabolisme et reproduction dans le cadre de la baisse de fertilité chez les vaches laitières hautes productrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Analyse du Génome des Animaux d'Elevage (AGENA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Poitiers, France. p:18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25171,355 +25171,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des gamètes chez le poulet, recherche de gènes candidats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marina Govoroun</w:t>
+                <w:t xml:space="preserve">Fertilité : déterminisme génétique et étude métabolique des problèmes de fertilité des vaches laitières hautes productrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre A. Eggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AGENAE 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Feb 2006, Poitiers, France. 58 p</w:t>
+              <w:t xml:space="preserve">Séminaire AGENAE : Analyse du Genome des Animaux d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Poitiers, France. pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753528v1</w:t>
+                <w:t xml:space="preserve">hal-02812888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertilité : déterminisme génétique et étude métabolique des problèmes de fertilité des vaches laitières hautes productrices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Tosca</w:t>
+                <w:t xml:space="preserve">Qualité des gamètes chez le poulet, recherche de gènes candidats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Batellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AGENAE : Analyse du Genome des Animaux d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Poitiers, France. pp.40-41</w:t>
+              <w:t xml:space="preserve">Séminaire AGENAE 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Feb 2006, Poitiers, France. 58 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02812888v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation de la variabilité génétique intra et inter-espèces pour l'étude du déterminisme génétique du taux d'ovulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AGENAE 2006, 28-29 mars 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, France</w:t>
@@ -25542,394 +25542,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional genomics female fertility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional genomics and reproduction in farm animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hatey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Hatey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Farm Animal Functional Genomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Edinburgh, United Kingdom. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">12. European Congress on Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826561v1</w:t>
+                <w:t xml:space="preserve">hal-02760266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional genomics and reproduction in farm animals</w:t>
+                <w:t xml:space="preserve">Functional genomics reproduction in farm animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hatey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Congress on Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">12. European congress on biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Copenhague, Denmark. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760266v1</w:t>
+                <w:t xml:space="preserve">hal-02826906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional genomics reproduction in farm animals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional genomics female fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hatey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European congress on biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Copenhague, Denmark. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">1. European Farm Animal Functional Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Edinburgh, United Kingdom. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826906v1</w:t>
+                <w:t xml:space="preserve">hal-02826561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du niveau d'alimentation sur la croissance folliculaire et certains taux hormonaux plasmatiques de la jument</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Salazar-Ortiz</w:t>
+                <w:t xml:space="preserve">Altérations de la régulation de la fonction somatotrope associées à la tremblante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Audouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Delpuech</w:t>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">32. Colloque de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761295v1</w:t>
+                <w:t xml:space="preserve">hal-02758657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bone Morphogenetic Proteins and ovarian folliculogenesis</w:t>
               </w:r>
@@ -25954,51 +25958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26030,277 +26034,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extracellular matrix: a morphological and functional support of folliculogenesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet du niveau d'alimentation sur la croissance folliculaire et certains taux hormonaux plasmatiques de la jument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Salazar-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Reproduction-Workshop on Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Bagnoles-de-l'Orne, France. n.p</w:t>
+              <w:t xml:space="preserve">30. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02831047v1</w:t>
+                <w:t xml:space="preserve">hal-02761295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altérations de la régulation de la fonction somatotrope associées à la tremblante</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Monget</w:t>
+                <w:t xml:space="preserve">The extracellular matrix: a morphological and functional support of folliculogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Bellego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pisselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Colloque de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Colloque International Reproduction-Workshop on Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Bagnoles-de-l'Orne, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758657v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of ovarian folliculogenesis by IGF and BMP system in domestic animals</w:t>
               </w:r>
@@ -26325,64 +26325,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mulsant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Farm Animal Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Parma, Italy</w:t>
@@ -26405,536 +26405,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin-like growth factor binding proteins (IGFBPS) during follicular growth, preovulatory maturation, and regression in the equine ovary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Gérard</w:t>
+                <w:t xml:space="preserve">Subnutricion, reproduccion y sistema nervioso central: funcion de la leptina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Zarazaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Paracrine Mechanisms in Female Reproduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22. Congreso Argentino de Produccion Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Rio Cuarto-Cordoba, Argentina</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764559v1</w:t>
+                <w:t xml:space="preserve">hal-02771445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interactions métabolisme-reproduction chez les animaux domestiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insulin-like growth factor binding proteins (IGFBPS) during follicular growth, preovulatory maturation, and regression in the equine ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G.B. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées de la Fédération Française d'Etude de la Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Paracrine Mechanisms in Female Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ares-Serono Foundation. CHE., Jun 1997, Seville, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0165-0378(98)00027-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02840484v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes, régulations et manipulations de l'atrésie folliculaire</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les interactions métabolisme-reproduction chez les animaux domestiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Fédération Française d'Etude de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02838205v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02840484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subnutricion, reproduccion y sistema nervioso central: funcion de la leptina</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+                <w:t xml:space="preserve">Mécanismes, régulations et manipulations de l'atrésie folliculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pisselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Congreso Argentino de Produccion Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Rio Cuarto-Cordoba, Argentina</w:t>
+              <w:t xml:space="preserve">3. Journées de la Fédération Française d'Etude de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771445v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02838205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction nutrition et reproduction : mécanismes centraux de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27097,77 +27097,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mazerbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées d'Information Scientifique du Département de Physiologie animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Tours, France</w:t>
@@ -27190,355 +27190,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of insulin-like growth factor binding proteins messenger ribonucleic acid in the ewe and sow ovary : a comparative study by in situ hybridization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Pisselet</w:t>
+                <w:t xml:space="preserve">Growth factors and the control of folliculogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium satellite du 15ème Congrès Mondial sur la Fertilité et la Stérilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1995, Montpellier, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Reproduction in Domestic Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, Townsville, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02845159v1</w:t>
+                <w:t xml:space="preserve">hal-02778372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of follicle size and quality on the ability of follicular fluid to support cytoplasmic maturation of bovine oocytes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Monget</w:t>
+                <w:t xml:space="preserve">Expression of insulin-like growth factor binding proteins messenger ribonucleic acid in the ewe and sow ovary : a comparative study by in situ hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Benne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Embryo Tranfer Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1995, Calgary, Canada</w:t>
+              <w:t xml:space="preserve">Symposium satellite du 15ème Congrès Mondial sur la Fertilité et la Stérilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Montpellier, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02847185v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02845159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth factors and the control of folliculogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of follicle size and quality on the ability of follicular fluid to support cytoplasmic maturation of bovine oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lonergan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Reproduction in Domestic Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, Townsville, Australia</w:t>
+              <w:t xml:space="preserve">Annual Conference of the International Embryo Tranfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1995, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02778372v1</w:t>
+                <w:t xml:space="preserve">hal-02847185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du système IGF dans l'ovaire</w:t>
               </w:r>
@@ -27600,338 +27600,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apoptose : apport des outils bibliométriques de la station ATLAS pour l'étude du sujet et l'orientation des recherches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Importance des facteurs paracrines dans l'ovaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Paoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Etudes de la Société Française de Bibliométrie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, Ile Rousse, France. pp.457-478</w:t>
+              <w:t xml:space="preserve">9. Reunion A.E.T.E.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1993, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131122v1</w:t>
+                <w:t xml:space="preserve">hal-02773405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance des facteurs paracrines dans l'ovaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'apoptose : apport des outils bibliometriques de la station ATLAS pour l'etude du sujet et l'orientation des recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Volland-Nail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saumande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Paoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Reunion A.E.T.E.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1993, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Societe Francaise de Bibliometrie Appliquee : "Les Systemes d'Information elaboree"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1993, Ile Rousse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02773405v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02849436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apoptose : apport des outils bibliometriques de la station ATLAS pour l'etude du sujet et l'orientation des recherches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Volland-Nail</w:t>
+                <w:t xml:space="preserve">L'apoptose : apport des outils bibliométriques de la station ATLAS pour l'étude du sujet et l'orientation des recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Volland-Nail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saumande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Paoli</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Paoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Societe Francaise de Bibliometrie Appliquee : "Les Systemes d'Information elaboree"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1993, Ile Rousse, France</w:t>
+              <w:t xml:space="preserve">Journées d’Etudes de la Société Française de Bibliométrie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, Ile Rousse, France. pp.457-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02849436v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -28317,90 +28317,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folliculogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Biomedical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -28436,303 +28436,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement folliculaire ovarien et l'ovulaiton</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution et reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Reproduction Animale et Humaine</w:t>
+              <w:t xml:space="preserve">La Reproduction animale et humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 749 p., 2014, Synthèses (INRA), 978-2-7592-2208-7</w:t>
+              <w:t xml:space="preserve">, 751 p., 2014, Collection Synthèses, 978-2-7592-2208-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129919v1</w:t>
+                <w:t xml:space="preserve">hal-01205107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution et reproduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le développement folliculaire ovarien et l'ovulaiton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Reproduction animale et humaine</w:t>
+              <w:t xml:space="preserve">La Reproduction Animale et Humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 751 p., 2014, Collection Synthèses, 978-2-7592-2208-7</w:t>
+              <w:t xml:space="preserve">, 749 p., 2014, Synthèses (INRA), 978-2-7592-2208-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205107v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme énergétique et reproduction</w:t>
               </w:r>
@@ -29003,77 +29003,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The role of insulin-like growth factors in ovarian physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, Ares Serono Symposia Publications, 1996, Frontiers in Endocrinology</w:t>
@@ -29160,51 +29160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Le Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reichstadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29338,51 +29338,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08C81958"/>
+    <w:nsid w:val="40FEADDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29569,51 +29569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-monget" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6374-175X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076467309" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agenae.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463444v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Liv&#233;ra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Mahiddine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf282" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-24-0092" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Picolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637057v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00151.2023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioad092" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2023.04.019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e20217" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13101769" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457344v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Elis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Labas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21249" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Dubois-Mignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202200132" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ronsin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2022.110411" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673045v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11050690" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T. Hincke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.946428" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grandchamp" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Rolland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner A. Veitia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/9028667" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464437v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eliautout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;rin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hidalgo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01825-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741944v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Mcnatty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12060928" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03483243v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Douhard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Gaillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13320" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa077" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151281v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231813" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623604v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-019-03123-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02180043v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1462-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626106v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000459" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618100v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2019.04.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618179v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2019.04.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628416v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz078" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623078v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2019.0747" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622841v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifa Tahir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1517-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787499v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mazerbourg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00134" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620894v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Moros Nicolas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylene Goudet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-018-9878-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620870v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622873v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4977-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608432v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sallon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Boulay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Logeart-Avramoglou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.736207" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606229v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Frapsauce" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0627" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603348v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hivelin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16301" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529483v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00069.2016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595204v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2016.08.019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595181v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Livera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messiaen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fumel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Parent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2015.120" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01399338v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laissue" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Lakhal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Vatin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank A Batista" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan A Burgio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.160109" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594971v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Duquenne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12275" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594231v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holzenberger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119392" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228841v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130503v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.11.019" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157691v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meslin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Desert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv072" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129806v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.114157" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129856v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2014-1049" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00961546v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.117077" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129850v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Dakovic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu208" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129860v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Salazar-Ortiz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-12-72" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129773v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bachelot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Carr&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mialon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Matelot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Servel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00243.2013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129750v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ambruosi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Accogli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lahuec" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-13-0007" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851759v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gougeon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.07.046" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQMTC3S0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129620v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levasseur" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pontarotti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-105" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129632v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Capel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-0929.2012.01015.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H104BBDX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136282v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044548" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652257v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brimau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagnan-Le Meillour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-148" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129510v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gougeon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129551v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.11.037" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N08F0DW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129490v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Scaramuzzi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Baird" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Campbell" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Driancourt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD09161" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129443v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie S&#233;bert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Said" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2010.01.001" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7L1XN6F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129473v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Batard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thoumire" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-09-0450" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129421v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tian" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.085019" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129469v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2009.10.006" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVTRXL93-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831221v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tian" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.108.073684" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664172v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-202" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370041v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Burgio" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L 'H&#244;te" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol-Fournigault" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.082613pl" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793623v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2009.22.2.3335" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661859v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kervella" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-7-129" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654188v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668791v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachelot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaufaron" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Servel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kedzia" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.91020.2008" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661470v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dell'Aquila" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelaez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.077651" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654959v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chabrolle" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668508v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-499" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660507v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Paillisson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bontoux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeanpierre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazerbourg" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20914" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJM0X50R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666424v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2007.01643.x" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D83MC5HQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275792v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.064568" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666483v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-110" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665172v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boittin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-6-51" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664159v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Pasquale" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2006-0764" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173217v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mornon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm265" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658944v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gustavo Carlo Persani" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-07-0143" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131215v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ame&#769;lie Paillisson" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouret" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2006.09.002" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT3HSQFH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666732v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2007.06.003" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658440v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Sabau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-12" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663277v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-20" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663248v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gizard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Defever" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Staels" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653817v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huet-Calderwood" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bellego" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-948554" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679668v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2005215507" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900577v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pisselet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005031" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671756v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisselet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.03.036" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673329v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pennetier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20298" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679432v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090516v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dad&#233;" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-6-76" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676506v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.105.043091" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676422v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hembert" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2003-0956" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674170v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01545" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683023v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpuech" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oxvig" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Overgaard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.0.1820457" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678945v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05683" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672630v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bienvenu" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seurin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrimont" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2003-1196" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086349v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Zapf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subburaman Mohan" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Overgaard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ghir.2003.10.002" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHWJTCG3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086729v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2004.09.086" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTBCPLCF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681583v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.017244" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673102v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675259v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Bondy" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681853v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thimonier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674953v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Penny" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Arraztoa" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677841v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Maurel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mani&#232;re" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670093v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675025v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670747v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert-Bollor&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coshigano" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Kopchick" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679222v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671210v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Levine" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669744v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669338v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bondy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669339v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Bluet-Pajot" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Epelbaum" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679724v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674571v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holzenberger" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674203v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681434v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christiansen" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Conover" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679809v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tremblay" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gutman" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682400v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leneuve" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zaoui" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebouc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681251v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682603v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693478v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zapf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Bar" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Brigstock" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691609v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691881v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685264v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2000.13.HS.3834" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094376v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdennebi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Jj" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salesse" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690480v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lalou" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689721v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaisse" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696566v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Binard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Panthier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685276v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Abdennebi" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques R&#233;my" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698434v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683987v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690753v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694022v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod58.6.1508" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687337v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687781v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698684v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Martin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696612v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bosc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686906v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Madigou" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Thieulant" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686661v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693878v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gruet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terqui" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jolivet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683820v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685997v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689706v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688850v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carolan" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lonergan" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686600v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687577v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690178v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hornebeck" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683822v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705496v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706945v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705268v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703636v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Teissier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716181v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volland-Nail" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saumande" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laville" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paoli" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704007v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berwaer" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peers" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Nalda" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R.E. Davis" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715963v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mariana" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rabahi" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899580v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monniaux" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Mariana" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nicolle" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702102v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707879v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Voz" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belayew" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714024v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathy-Hartert" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellefroid" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709589v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nalda" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699783v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voz" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718450v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179828v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938008v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285612v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740032v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Clemente" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744177v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Oxvig" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2016.04.015" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739043v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739732v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210391v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746151v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746295v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capel" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805101v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802552v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805114v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Barbezant" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gastinel" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752835v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755925v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757331v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754540v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Thoumire" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607662v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leroy" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758124v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebos" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sizaret" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193509v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730131v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193609v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755880v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753524v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754771v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751503v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754681v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martin Traverso" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823781v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bontoux" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752018v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754355v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756606v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814024v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211907v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaiman" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serres" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Montagutelli" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758133v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816796v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Chevalet" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sellier" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756519v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752032v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816747v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753528v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812888v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824971v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826561v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760266v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826906v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761295v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Audouin" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828554v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831047v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758657v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832985v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764559v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0378(98)00027-8" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DNV3RMX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840484v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838205v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771445v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Zarazaga" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840717v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838309v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770025v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845159v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasser" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847185v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778372v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846276v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131122v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Volland-Nail" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laville" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paoli" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773405v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849436v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751553v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129909v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.polytechnique.fr/?afficherfiche=193" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951448v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791492v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/423846" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129919v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205107v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Couderc" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825947v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosetta" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839774v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842320v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837422v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797434v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Le Marre" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-monget" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6374-175X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076467309" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agenae.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463444v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Liv&#233;ra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Mahiddine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf282" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-24-0092" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Picolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637057v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00151.2023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioad092" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2023.04.019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e20217" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752173v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T. Hincke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.946428" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13101769" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457344v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Elis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Labas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21249" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838180v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Dubois-Mignon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202200132" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746220v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ronsin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2022.110411" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673045v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11050690" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grandchamp" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Rolland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner A. Veitia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/9028667" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464437v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eliautout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;rin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hidalgo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01825-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741944v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Mcnatty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12060928" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03483243v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Douhard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Gaillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13320" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-019-03123-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973613v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa077" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151281v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231813" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626106v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000459" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2019.04.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2019.04.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02180043v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1462-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628416v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz078" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623078v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2019.0747" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622841v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifa Tahir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1517-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620870v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622873v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4977-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787499v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mazerbourg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00134" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620894v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Moros Nicolas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylene Goudet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-018-9878-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608432v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sallon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Boulay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Logeart-Avramoglou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.736207" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606229v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Frapsauce" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0627" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603348v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hivelin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16301" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529483v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00069.2016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595204v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2016.08.019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594971v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Duquenne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12275" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01399338v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laissue" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Lakhal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Vatin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank A Batista" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan A Burgio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.160109" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595181v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Livera" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messiaen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fumel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Parent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2015.120" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594231v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holzenberger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119392" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228841v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130503v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.11.019" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157691v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meslin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Desert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv072" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129860v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Salazar-Ortiz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-12-72" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129806v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.114157" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129856v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2014-1049" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00961546v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.117077" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129850v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Dakovic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu208" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129750v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ambruosi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Accogli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lahuec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-13-0007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129773v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bachelot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Carr&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mialon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Matelot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Servel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00243.2013" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129620v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levasseur" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pontarotti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-105" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129632v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Capel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-0929.2012.01015.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H104BBDX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851759v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gougeon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.07.046" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQMTC3S0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136282v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044548" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129490v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Scaramuzzi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Baird" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Campbell" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Driancourt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD09161" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129510v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gougeon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652257v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brimau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagnan-Le Meillour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-148" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129551v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.11.037" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N08F0DW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129469v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2009.10.006" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVTRXL93-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129443v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie S&#233;bert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Said" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2010.01.001" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7L1XN6F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129473v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Batard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thoumire" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-09-0450" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129421v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tian" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.085019" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661470v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dell'Aquila" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelaez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.077651" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831221v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tian" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.108.073684" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370041v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Burgio" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L 'H&#244;te" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol-Fournigault" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.082613pl" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664172v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-202" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793623v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2009.22.2.3335" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661859v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kervella" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-7-129" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654188v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668791v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachelot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaufaron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Servel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kedzia" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.91020.2008" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665172v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boittin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-6-51" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668508v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-499" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666424v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeanpierre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2007.01643.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D83MC5HQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660507v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Paillisson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bontoux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazerbourg" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20914" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJM0X50R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275792v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.064568" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654959v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chabrolle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666483v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-110" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173217v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mornon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btm265" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658944v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gustavo Carlo Persani" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-07-0143" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131215v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ame&#769;lie Paillisson" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouret" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2006.09.002" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT3HSQFH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664159v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Pasquale" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2006-0764" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666732v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2007.06.003" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658440v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Sabau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-12" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663277v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-20" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663248v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gizard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Defever" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Staels" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653817v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huet-Calderwood" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bellego" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-948554" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671756v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisselet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.03.036" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900577v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pisselet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005031" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673329v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pennetier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20298" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679432v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679668v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2005215507" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090516v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dad&#233;" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-6-76" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676506v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.105.043091" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086729v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2004.09.086" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTBCPLCF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676422v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hembert" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2003-0956" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674170v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01545" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683023v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpuech" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oxvig" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Overgaard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.0.1820457" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678945v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05683" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672630v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bienvenu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seurin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrimont" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2003-1196" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086349v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Zapf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subburaman Mohan" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Overgaard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ghir.2003.10.002" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHWJTCG3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677841v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Maurel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mani&#232;re" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670093v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681583v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.017244" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673102v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675259v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Bondy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681853v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thimonier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674953v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Penny" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Arraztoa" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670747v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert-Bollor&#233;" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coshigano" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Kopchick" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679222v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675025v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671210v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Levine" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669744v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669338v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bondy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669339v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Bluet-Pajot" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Epelbaum" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679724v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681251v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682400v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leneuve" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zaoui" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebouc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holzenberger" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682603v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674571v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674203v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681434v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christiansen" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Conover" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679809v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tremblay" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gutman" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693478v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zapf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Bar" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Brigstock" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691609v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691881v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685264v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2000.13.HS.3834" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683987v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094376v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdennebi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Jj" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salesse" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690480v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lalou" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689721v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaisse" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696566v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Binard" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Panthier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685276v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Abdennebi" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques R&#233;my" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698434v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694022v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod58.6.1508" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690753v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687337v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687781v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698684v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Martin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696612v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bosc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686906v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Madigou" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Thieulant" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686661v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693878v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gruet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terqui" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jolivet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683820v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685997v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689706v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690178v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hornebeck" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683822v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688850v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carolan" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lonergan" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686600v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687577v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705496v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703636v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Teissier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705268v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706945v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704007v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berwaer" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peers" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Nalda" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R.E. Davis" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716181v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volland-Nail" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saumande" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laville" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paoli" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715963v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mariana" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rabahi" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899580v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monniaux" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Mariana" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nicolle" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702102v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707879v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Voz" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belayew" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709589v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nalda" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714024v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathy-Hartert" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellefroid" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699783v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voz" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718450v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179828v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938008v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285612v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740032v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Clemente" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744177v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Oxvig" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2016.04.015" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739043v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739732v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210391v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746151v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746295v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capel" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805101v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805114v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Barbezant" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gastinel" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802552v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755925v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752835v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754540v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Thoumire" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757331v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607662v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leroy" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193609v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758124v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebos" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sizaret" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193509v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730131v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755880v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753524v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754771v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823781v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bontoux" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754681v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martin Traverso" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751503v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756519v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Chevalet" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sellier" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752032v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754355v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756606v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814024v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752018v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211907v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaiman" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serres" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Montagutelli" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816796v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758133v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816747v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812888v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753528v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824971v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760266v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826906v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826561v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758657v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828554v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761295v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Audouin" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831047v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832985v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771445v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Zarazaga" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764559v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0378(98)00027-8" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DNV3RMX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840484v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838205v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840717v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838309v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770025v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778372v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845159v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasser" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847185v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846276v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773405v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849436v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131122v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Volland-Nail" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laville" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paoli" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751553v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129909v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.polytechnique.fr/?afficherfiche=193" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951448v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791492v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/423846" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205107v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Couderc" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129919v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825947v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosetta" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839774v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842320v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837422v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797434v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Le Marre" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>