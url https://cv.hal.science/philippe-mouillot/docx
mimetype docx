--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -1297,51 +1297,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Drillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations</w:t>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/maorg.029.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
@@ -1905,174 +1905,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Asymptotic Effect in Cost Domination: The Way to Differentiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Strategic Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (6), pp.529-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0965254X.2013.804861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Subconscious Influence: A Clinical Experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Economic Practices and Theories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (4), pp.245-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035756v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02123554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the Subconscious Role of Memory: The EKB Model Revisited.</w:t>
               </w:r>
@@ -4056,165 +4056,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impacts of Suggested Stimuli Upon Response Behaviours: Artefacts and Fantasies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Marketing Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Hong Kong, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From Customer Experience to Student Experience.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transition to a Knowledge-Based Economy International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Doha, Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705496v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03705491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Paradigms in Luxury Products Purchases.</w:t>
               </w:r>
@@ -4789,251 +4789,251 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le relatif avantage concurrentiel du marketing vert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Duquesnois; Emmanuelle Sauvage; Johannes Schaaper. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le management international à l’épreuve des transitions environnementales, sociales et digitales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.75-87, 2025, Collection Atlas AFMI, 978-2-311-41517-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infrastructures : Contraintes, incertitudes et espoirs de développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synthèse table ronde Forum Afrique International Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions EMS, Management &amp; société, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une structure mentale résiliente : Les intelligences multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manager les résiliences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions EMS, Management &amp; société, A paraître, Questions de société, 978-2-38630-274-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760749v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-04760723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrastructure: Constraints, Uncertainties and Hopes for Development</w:t>
               </w:r>
@@ -6254,51 +6254,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22E199C2"/>
+    <w:nsid w:val="1329907E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6485,51 +6485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-mouillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1422-4721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130195v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Park" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41270-025-00420-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Asshidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bartel-Radic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-m141-yn0v" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085581v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Musquer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.078.0077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520036v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.149.0085" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ruiz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987117v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.148.0089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074367ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Le Barazer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.374.0147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.133.0029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.108.0063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Drillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montargot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.058.0171" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123545v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.029.0083" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Pupion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.05.031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Beylouneh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.023.0032" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12785/jtte/040101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035759v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035754v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2013.804861" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tournois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022516v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935900v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022491v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629340v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629342v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014290v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703317v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705629v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705564v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705563v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705542v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705535v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705528v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705484v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705522v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705681v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760741v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760731v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle A. Taylor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313457v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705803v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705795v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705715v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705724v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078366v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035722v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rouby" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sainty" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03705825v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03704607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-mouillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1422-4721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130195v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Park" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41270-025-00420-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Asshidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bartel-Radic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-m141-yn0v" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085581v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Musquer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.078.0077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520036v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.149.0085" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ruiz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987117v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.148.0089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074367ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Le Barazer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.374.0147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.133.0029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.108.0063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Drillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montargot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.058.0171" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123545v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.029.0083" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Pupion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.05.031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Beylouneh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.023.0032" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12785/jtte/040101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035759v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035754v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2013.804861" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035756v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tournois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022516v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935900v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022491v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629340v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629342v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014290v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703317v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705629v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705564v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705563v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705542v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705535v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705528v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705491v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705496v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705484v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705522v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705681v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760723v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760741v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760731v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle A. Taylor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313457v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705803v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705795v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705715v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705724v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078366v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035722v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rouby" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sainty" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03705825v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03704607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>