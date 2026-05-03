--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -486,187 +486,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085581v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La pyramide tronquée des besoins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hémisphères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intuition et Intelligence Artificielle : L'arbitrage du Haut Quotient Intellectuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 149, pp.85-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/resg.149.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520036v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04078362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'âge d'or de l'occasion</w:t>
               </w:r>
@@ -1261,209 +1261,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ecosystem-Based Artefacts as a Source of Loyalty at the French Valley of the Monkeys.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Charles Pupion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.106-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.05.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Risque et sérendipité du recrutement : De l'intérêt de la détection des HQI dans l'embauche des nouveaux managers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Drillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/maorg.029.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123545v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-02123546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défis du HQI et richesse de la diversité intellectuelle.</w:t>
               </w:r>
@@ -1767,312 +1767,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Marketing Contribution to Knowledge-Based Economies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Science Commerce and Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (4), pp.31-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Luxury Products: The Curious Purchase Behaviour of Gulf Women.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of advanced research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (7), pp.495-501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">A Marketing Contribution to Knowledge-Based Economies.</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subconscious Influence: A Clinical Experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Science Commerce and Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1 (4), pp.31-38</w:t>
+              <w:t xml:space="preserve">International Journal of Economic Practices and Theories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (4), pp.245-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Effect in Cost Domination: The Way to Differentiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strategic Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (6), pp.529-540. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0965254X.2013.804861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0965254X.2013.804861⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02123554v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04035756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the Subconscious Role of Memory: The EKB Model Revisited.</w:t>
               </w:r>
@@ -2304,50 +2304,145 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Service public et usagers, une défiance enracinée : Vers un nouveau modèle d’efficacité des services numériques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e Colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Versailles, Jun 2025, Versailles - Saint-Quentin-en-Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Méthode génétique d’innovation d’artefact par parenté de signification : « Artefact Meaning Method » (AMM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2356,73 +2451,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIVe Conférence de l’AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE de Lille, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je passe au vert mais… : le cas des fournisseurs d’énergie verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2438,168 +2533,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1re Journée de Recherche en Sciences de Gestion sur les Changements Comportementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut du Marketing Social (IMS), Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public Service and Users, a Deep-Rooted Mistrust: Towards a New Efficiency Model for Digital Services?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KAPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seoul National University, Jun 2025, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poids des produits écologiques dans la satisfaction globale : une question d’asymétrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2615,316 +2710,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41e Congrès International de l'AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE de Lille, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Rémy Park</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-Potential Decision-Makers: A Multiple Intelligences Approach to Leadership in Crisis Situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Versailles, Jun 2025, Versailles - Saint-Quentin-en-Yvelines, France</w:t>
+              <w:t xml:space="preserve">Korean Association for Public Administration - KAPA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seoul National University, Jun 2024, Seoul (Korea), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Potential Decision-Makers: A Multiple Intelligences Approach to Leadership in Crisis Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion Publique : Fractures et Cohésion. Penser / panser les maux de notre société.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRMAP, Jun 2024, Amiens, Université de Picardie Jules Verne (UPJV), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629340v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04629342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrents du marché du neuf : Une analyse discursive de la figure du &amp;quot;consommerçant&amp;quot;.</w:t>
               </w:r>
@@ -3288,165 +3288,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La rétention des HQI dans l’organisation : L’Ikigai, un accélérateur de talents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10èmes Journées Thématique Innovation de l’AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gestion internationale du risque humain : La résilience comme 1ère réponse à l’exigence culturelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Conférence annuelle Atlas-AFMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705564v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03705626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Behavioural Dimensions of Intercultural Competence.</w:t>
               </w:r>
@@ -4571,151 +4571,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stratégie de l'entreprise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le comportement du consommateur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705683v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03705681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PublicitéS.</w:t>
               </w:r>
@@ -5390,151 +5390,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Scientifiquement, le HPI n’existe pas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pouvoir d'achat : Face aux difficultés, les ménages privilégient les produits essentiels et... de luxe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705807v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03705810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le coronavirus réhabilite la Pyramide des besoins de Maslow.</w:t>
               </w:r>
@@ -6254,51 +6254,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1329907E"/>
+    <w:nsid w:val="911E3EB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6485,51 +6485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-mouillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1422-4721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130195v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Park" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41270-025-00420-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Asshidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bartel-Radic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-m141-yn0v" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085581v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Musquer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.078.0077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520036v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.149.0085" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ruiz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987117v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.148.0089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074367ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Le Barazer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.374.0147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.133.0029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.108.0063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Drillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montargot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.058.0171" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123545v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.029.0083" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Pupion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.05.031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Beylouneh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.023.0032" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12785/jtte/040101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035759v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035754v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2013.804861" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035756v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tournois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022516v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935900v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022491v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629340v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629342v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014290v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703317v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705629v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705564v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705563v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705542v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705535v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705528v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705491v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705496v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705484v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705522v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705681v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760723v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760741v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760731v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle A. Taylor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313457v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705803v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705795v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705715v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705724v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078366v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035722v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rouby" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sainty" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03705825v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03704607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-mouillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1422-4721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130195v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Park" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41270-025-00420-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Asshidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bartel-Radic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-m141-yn0v" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085581v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Musquer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.078.0077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ruiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520036v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.149.0085" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987117v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.148.0089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074367ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Le Barazer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.374.0147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.133.0029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.108.0063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Drillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montargot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.058.0171" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123546v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Pupion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.05.031" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.029.0083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Beylouneh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.023.0032" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12785/jtte/040101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035759v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035754v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2013.804861" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tournois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022516v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022492v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022513v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014290v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703317v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705629v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705626v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705564v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705563v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705542v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705535v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705528v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705491v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705496v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705484v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705522v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705681v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705683v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760723v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760741v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760731v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle A. Taylor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313457v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705810v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705807v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705803v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705795v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705715v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705724v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078366v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035722v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rouby" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sainty" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03705825v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03704607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>