--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -919,187 +919,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rivalry and its mysteries: When Physics leverages Strategy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Park</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.29-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.133.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’Ikigai, un outil pour conserver les talents dans l’entreprise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705737v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-02148900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation client à l'heure du numérique : Le cas du marketing bancaire.</w:t>
               </w:r>
@@ -2304,493 +2304,493 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Je passe au vert mais… : le cas des fournisseurs d’énergie verte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1re Journée de Recherche en Sciences de Gestion sur les Changements Comportementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Marketing Social (IMS), Feb 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode génétique d’innovation d’artefact par parenté de signification : « Artefact Meaning Method » (AMM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIVe Conférence de l’AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE de Lille, Jun 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public Service and Users, a Deep-Rooted Mistrust: Towards a New Efficiency Model for Digital Services?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KAPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seoul National University, Jun 2025, Séoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poids des produits écologiques dans la satisfaction globale : une question d’asymétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Park</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41e Congrès International de l'AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE de Lille, May 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Service public et usagers, une défiance enracinée : Vers un nouveau modèle d’efficacité des services numériques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Colloque AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Versailles, Jun 2025, Versailles - Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-Potential Decision-Makers: A Multiple Intelligences Approach to Leadership in Crisis Situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...271 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2828,51 +2828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Potential Decision-Makers: A Multiple Intelligences Approach to Leadership in Crisis Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3288,165 +3288,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gestion internationale du risque humain : La résilience comme 1ère réponse à l’exigence culturelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Conférence annuelle Atlas-AFMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Fribourg, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La rétention des HQI dans l’organisation : L’Ikigai, un accélérateur de talents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées Thématique Innovation de l’AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705626v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03705564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Behavioural Dimensions of Intercultural Competence.</w:t>
               </w:r>
@@ -4056,234 +4056,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New Paradigms in Luxury Products Purchases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Symposium on Business and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Osaka, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impacts of Suggested Stimuli Upon Response Behaviours: Artefacts and Fantasies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Marketing Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Customer Experience to Student Experience.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transition to a Knowledge-Based Economy International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Doha, Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705496v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03705484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Medical Science to Management Science.</w:t>
               </w:r>
@@ -4571,151 +4571,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le comportement du consommateur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stratégie de l'entreprise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705681v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03705683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PublicitéS.</w:t>
               </w:r>
@@ -4789,50 +4789,188 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Infrastructures : Contraintes, incertitudes et espoirs de développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synthèse table ronde Forum Afrique International Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions EMS, Management &amp; société, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une structure mentale résiliente : Les intelligences multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manager les résiliences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions EMS, Management &amp; société, A paraître, Questions de société, 978-2-38630-274-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le relatif avantage concurrentiel du marketing vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4845,195 +4983,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Duquesnois; Emmanuelle Sauvage; Johannes Schaaper. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le management international à l’épreuve des transitions environnementales, sociales et digitales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.75-87, 2025, Collection Atlas AFMI, 978-2-311-41517-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760723v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04760749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrastructure: Constraints, Uncertainties and Hopes for Development</w:t>
               </w:r>
@@ -5082,50 +5082,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les méthodes expérimentales dans la recherche en Management International.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle A. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthodes de recherche innovantes et alternatives en économie et gestion / Innovative and alternative research methods in economics and business administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Experimental Methods in International Management Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5151,152 +5246,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche alternatives et innovantes en Gestion et Economie / Innovative and alternative research methods in economics and business administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EIKV, pp.59-73, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566121v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-02313457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éthique au service du Mix marketing.</w:t>
               </w:r>
@@ -5390,151 +5390,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pouvoir d'achat : Face aux difficultés, les ménages privilégient les produits essentiels et... de luxe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Scientifiquement, le HPI n’existe pas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705810v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03705807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le coronavirus réhabilite la Pyramide des besoins de Maslow.</w:t>
               </w:r>
@@ -6254,51 +6254,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="911E3EB1"/>
+    <w:nsid w:val="05F4E2F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6485,51 +6485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-mouillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1422-4721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130195v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Park" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41270-025-00420-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Asshidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bartel-Radic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-m141-yn0v" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085581v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Musquer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.078.0077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ruiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520036v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.149.0085" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987117v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.148.0089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074367ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Le Barazer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.374.0147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.133.0029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.108.0063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Drillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montargot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.058.0171" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123546v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Pupion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.05.031" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.029.0083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Beylouneh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.023.0032" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12785/jtte/040101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035759v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035754v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2013.804861" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tournois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022516v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022492v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022513v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014290v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703317v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705629v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705626v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705564v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705563v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705542v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705535v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705528v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705491v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705496v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705484v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705522v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705681v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705683v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760723v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760741v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760731v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle A. Taylor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313457v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705810v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705807v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705803v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705795v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705715v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705724v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078366v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035722v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rouby" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sainty" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03705825v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03704607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-mouillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1422-4721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130195v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Park" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41270-025-00420-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Asshidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bartel-Radic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-m141-yn0v" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085581v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Musquer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.078.0077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ruiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520036v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.149.0085" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987117v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.148.0089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074367ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Le Barazer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.374.0147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.133.0029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705737v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.108.0063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Drillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montargot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.058.0171" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123546v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Pupion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.05.031" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.029.0083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Beylouneh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.023.0032" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12785/jtte/040101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035759v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035754v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2013.804861" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tournois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935900v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022516v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022491v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014290v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703317v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705629v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705564v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705563v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705542v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705535v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705528v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705484v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705496v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705522v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705681v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760731v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313457v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle A. Taylor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566121v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705803v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705795v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705715v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705724v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078366v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035722v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rouby" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sainty" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03705825v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03704607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>