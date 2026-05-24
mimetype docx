--- v0 (2026-05-04)
+++ v1 (2026-05-24)
@@ -565,4655 +565,4655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I primi anni del santo Fratel Salomone nell’Istituto dei Fratelli delle Scuole Cristiane (1767-1769)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Il santo Fratel Salomone a Maréville (1770-1781) », Rivista Lasalliana, n°84-2, Roma, 2017, p. 223-233.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Devif</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista Lasalliana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 84-1, pp.69-80</w:t>
+              <w:t xml:space="preserve">, 2017, 84-2, p. 223-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005706v1</w:t>
+                <w:t xml:space="preserve">hal-05005695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il santo Fratel Salomone da Saint-Yon a Melun (1781-1787)</w:t>
+                <w:t xml:space="preserve">I primi anni del santo Fratel Salomone nell’Istituto dei Fratelli delle Scuole Cristiane (1767-1769)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Devif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista Lasalliana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84-1, pp.69-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il santo Fratel Salomone da Saint-Yon a Melun (1781-1787)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Devif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista Lasalliana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2017, 84-4, pp.477-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jansénistes de Fénelon de 1708 à 1715, mythe ou réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classiques Garnier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Univers Port-Royal, Univers Port-Royal (28), p. 123-141. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05826-7.p.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05826-7.p.0123⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05005688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« on ne veut pas que le roi sache » : la responsabilité des jésuites dans la querelle de la bulle unigenitus, d’après la correspondance de pierre de Langle ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66, pp.267-283</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Il santo Fratel Salomone a Maréville (1770-1781) », Rivista Lasalliana, n°84-2, Roma, 2017, p. 223-233.</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fête, politique et frontière dans les limites septentrionales du royaume de France (fin XVIIe - début XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C@hiers du CRHiDI. Histoire, droit, institutions, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/1370-2262.301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’infanzia di un santo : Fratel Salomone delle Scuole Christiane »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Devif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista Lasalliana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 84-2, p. 223-233</w:t>
+              <w:t xml:space="preserve">, 2016, n°83-4, pp.505-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« L’infanzia di un santo : Fratel Salomone delle Scuole Christiane »</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FRATEL FLORENCE, 5° SUCCESSORE DI GIOVANNI BATTISTA DE LA SALLE (1767-1777)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Devif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista Lasalliana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, n°83-4, pp.505-512</w:t>
+              <w:t xml:space="preserve">, 2016, n°83-3, pp.365-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moulis</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les massacres de chrétiens arméniens. Témoignages de prêtres lazaristes résidant à Constantinople et Salonique (1915-1916)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cuvilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Élites et familles méditerranéennes influentes en politique, XIXe-XXe siècles / La parfumerie grassoise dans tous ses états, 92, pp.325-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.8432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présider les séances de la Convention nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cuvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 381, pp.129-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ahrf.13625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des port-royalistes en Alsace au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cuvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Chroniques de Port-Royal, n°65, pp.375-380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il primo superiore dell’Istituto dei Fratelli delle Scuole cristiane : Fratel Barthélemy (1717-1720)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Devif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Ricousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista Lasalliana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, n°83-3, pp.365-373</w:t>
+              <w:t xml:space="preserve">, 2015, n°82-1, pp.121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« on ne veut pas que le roi sache » : la responsabilité des jésuites dans la querelle de la bulle unigenitus, d’après la correspondance de pierre de Langle ».</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une correspondance clandestine. Les jansénistes de la France septentrionale et des Provinces-Unies de la bulle Unigenitus à 1724 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n°9, pp.11-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Fratelli delle Scuole Cristiane nel giornale giansenista &amp;quot;Le notizie ecclesiastiche&amp;quot; dal 1733 al 1760</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Devif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista Lasalliana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n°82-3, pp.373-390</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fratel Timoteo, 2o Superiore Generale dei Fratelli delle Scuole cristiane (1720-1751) - Discepolo del fondatore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Devif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista Lasalliana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n°82-2, pp.241-254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marguilliers des églises du nord de la France aux XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bulletin historique du Haut-Pays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.49-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’impact de la bulle Unigenitus dans le Nord de la France de 1713 à 1730 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 66, pp.267-283</w:t>
+              <w:t xml:space="preserve">, 2014, Chroniques de Port-Royal, n°64, pp.193-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Fontaine</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La bulle Unigenitus et l’Institut des Frères des Écoles chrétiennes dans le Nord de la France. Les Relations houleuses entre Jean-Baptiste de La Salle, les Frères de Boulogne et de Calais et Mgr Pierre de Langle de 1713 à 1724 », Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moulis</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Devif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houry Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C@hiers du CRHiDI. Histoire, droit, institutions, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rivista Lasalliana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n°81-1, pp.91-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cuvilliers</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Témoignage du conflit janséniste à Troyes : la lettre du F. Étienne, directeur des frères des écoles chrétiennes à Mgr Languet de Gergy, archevêque de sens », Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moulis</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Devif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rivista Lasalliana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n°81-4, pp.505-524</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Des port-royalistes en Alsace au XIXe siècle »</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La maison des Frères des Écoles Chrétiennes de Saint-Yon. Les lettres patentes de septembre 1724 », Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Devif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houry Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Ricousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista Lasalliana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n°81-3, pp.409-425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La vie matérielle des curés et de leurs collaborateurs aux XVIIe et XVIIIe siècles (Artois, Boulonnais, Calaisis) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 474e livraison, tome XXVII,, pp.571-589</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux catholiques et clandestinité dans les diocèses septentrionaux de la France au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cuvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Arhivelor / Archives Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.86-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“The Itinerary of a Lazarist from the North of France: Adrien Lamourette (1742-1794)”, International journal of science, vol. IV, Auckland, 2013, p. 46-60.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cuvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International journal of Science IJOSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. IV, pp.46-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">frontières et ContrebAndes en frAnCe du nord 17 e -18 e sièCLes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (1), pp.541-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dhs.045.0541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La fondation des Frères des Écoles chrétiennes à Boulogne-sur-Mer au début du XVIIIe siècle », Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista Lasalliana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n°80-4, pp.543-548</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazioni epistolari del Beato fratel Salomone. testimonianze della vita e dei costumi di una famiglia prima della Rivoluzione Francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cuvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Devif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Ricousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista Lasalliana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n°80-1, pp.125-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les confesseurs de saint Benoît-Joseph Labre. Lettres et documents (1783-1785)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 473e livraison, tome XXVII, pp.277-286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le collège de l'Oratoire de Boulogne-sur-Mer de sa fondation à la Révolution et ses liens avec l’environnement local (XVIIe-XVIIIe siècles) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n°29 Hors série, pp.37-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curés et paroissiens dans la France du Nord (XVIIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bulletin historique du Haut-Pays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79, pp.74-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parrain d’un saint : François-Joseph Labre, curé d’Erin de 1752 à 1766. Sources et documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cuvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bulletin historique du Haut-Pays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°78, pp.88-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port-Royal et la France du Nord. Louis Macquet, les sœurs grises et la Mère Angélique Arnauld dans les années 1620</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 256 (3), pp.519-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.123.0519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir prêtre, le coût des études dans les collèges et les séminaires ecclésiastiques. L’exemple des diocèses d’Arras, de Boulogne-sur-Mer et de Saint-Omer (XVIIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le coût des études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.61 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.113684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseau et clientèle d’un prélat janséniste : Pierre de Langle, évêque de Boulogne-sur-Mer (1698-1724)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Chroniques de Port-Royal, n°65, pp.375-380</w:t>
+              <w:t xml:space="preserve">, 2012, Chroniques de Port-Royal, 62, pp.57-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Il primo superiore dell’Istituto dei Fratelli delle Scuole cristiane : Fratel Barthélemy (1717-1720)</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bienheureux Salomon, des Frères des Écoles chrétiennes et le père Pierre-Joseph de Clorivière. Une collaboration en temps de Révolution (1791-1792)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Ricousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista Lasalliana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, n°82-1, pp.121-132</w:t>
+              <w:t xml:space="preserve">, 2012, n°79-4, pp.525-538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Fontaine</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jansénisme dans le nord de France : François de Valbelle, évêque de Saint-Omer et la bulle Unigenitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, t. XXVII, pp.135-140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moulis</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expulsion des jésuites wallons et anglais de la ville de Saint-Omer (1762-1764). Sources et documents inédits », Bulletin de la Société Académique des Antiquaires de la Morinie,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, n°9, pp.11-21</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, t. XXVII, pp.111-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Magali Devif</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Bienheureux et le Saint : Nicolas Le Clercq alias frère Salomon et Benoît Labre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista Lasalliana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, n°82-3, pp.373-390</w:t>
+              <w:t xml:space="preserve">, 2012, n°79-3, pp.377-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...111 lines deleted...]
-                <w:t xml:space="preserve">« L’impact de la bulle Unigenitus dans le Nord de la France de 1713 à 1730 »</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’attentat » de Quernes de 1720 ou l’agression du prélat janséniste Pierre de Langle, évêque de Boulogne-sur-Mer »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Chroniques de Port-Royal, n°64, pp.193-211</w:t>
+              <w:t xml:space="preserve">, 2011, n°61, pp.347-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...314 lines deleted...]
-                <w:t xml:space="preserve">« La vie matérielle des curés et de leurs collaborateurs aux XVIIe et XVIIIe siècles (Artois, Boulonnais, Calaisis) »</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le jansénisme et l’antijansénisme dans le diocèse de Saint-Omer de 1640 à 1730. Synthèse et pistes de recherche »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 474e livraison, tome XXVII,, pp.571-589</w:t>
+              <w:t xml:space="preserve">, 2011, t. XXVI, pp.601-625</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les marguilliers des églises du nord de la France aux XVIIe et XVIIIe siècles</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques notes concernant les effectifs du séminaire diocésain de Saint-Omer de 1675 à 1704.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, t. XXVI, pp.627-631</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le système éducatif dans le nord de la France aux XVIIe et XVIIIe siècles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bulletin historique du Haut-Pays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 80, pp.49-64</w:t>
+              <w:t xml:space="preserve">, 2011, n° 77, pp.89-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...543 lines deleted...]
-                <w:t xml:space="preserve">Curés et paroissiens dans la France du Nord (XVIIe-XVIIIe siècles)</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les méfaits d’un drôle de janséniste au début du XVIIIe siècle : Blaise Godart, alias frère Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bulletin historique du Haut-Pays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 79, pp.74-91</w:t>
+              <w:t xml:space="preserve">, 2010, n°76, pp.49-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...422 lines deleted...]
-                <w:t xml:space="preserve">Réseau et clientèle d’un prélat janséniste : Pierre de Langle, évêque de Boulogne-sur-Mer (1698-1724)</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange gardien, démons et prêtres jansénistes dans le diocèse de Boulogne-sur-Mer : La possession d’Offrethun (1717-1718)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Chroniques de Port-Royal, 62, pp.57-75</w:t>
+              <w:t xml:space="preserve">, 2010, Chroniques de Port-Royal, n°60, pp.219-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Le parrain d’un saint : François-Joseph Labre, curé d’Erin de 1752 à 1766. Sources et documents</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La patente et les Juifs du Pas-de-Calais sous Napoléon 1er</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cuvilliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bulletin historique du Haut-Pays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, n°78, pp.88-97</w:t>
+              <w:t xml:space="preserve">, 2009, n°75, pp.101-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Port-Royal et la France du Nord. Louis Macquet, les sœurs grises et la Mère Angélique Arnauld dans les années 1620</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exercices publics dans les collèges du Nord de la France (XVIIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-septième siècle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Bulletin historique du Haut-Pays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n°75, pp.53-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« L’attentat » de Quernes de 1720 ou l’agression du prélat janséniste Pierre de Langle, évêque de Boulogne-sur-Mer »</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Friocourt, curé janséniste de la paroisse d’Alincthun de 1717 à 1754, diocèse de Boulogne-sur-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bulletin historique du Haut-Pays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 74, pp.50-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Lazaristes originaires du diocèse de Boulogne-sur-Mer (XVIIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers Généalogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, tome 23, pp.39-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le personnel du séminaire de la Congrégation de la Mission de Boulogne-sur-Mer (1682-1790)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bulletin historique du Haut-Pays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n° 73, pp.59-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le testament de Jean-Marie Henriau, évêque de Boulogne-sur-Mer de 1724 à 1738</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bulletin historique du Haut-Pays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n° 73, pp.55-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un conflit paroissial séculaire : la construction du presbytère de Lumbres XVIIe-XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d’Histoire Lumbroise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n°3, pp.43-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidents antijansénistes au XVIIIe siècle à Saint-Pol-sur-Ternoise. P. F. de Corbehem : un curé janséniste saint-polois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Buon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ternesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Cercle historique du Ternois, 17, pp.43-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maquet correspondant d’Angélique Arnauld : premiers éléments d’une enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, n°61, pp.347-357</w:t>
+              <w:t xml:space="preserve">, 2006, Chroniques de Port-Royal, 56, pp.331-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...167 lines deleted...]
-                <w:t xml:space="preserve">« Le système éducatif dans le nord de la France aux XVIIe et XVIIIe siècles »</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les origines du séminaire lazariste du diocèse de Boulogne-sur-Mer au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bulletin historique du Haut-Pays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, n° 77, pp.89-111</w:t>
+              <w:t xml:space="preserve">, 2006, tome XVIII (n° 71-72), pp.33-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les méfaits d’un drôle de janséniste au début du XVIIIe siècle : Blaise Godart, alias frère Bruno</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation d’un noble au XVIIIe siècle : Philippe Charles Louis du Mont, fils du baron de Courset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bulletin historique du Haut-Pays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, n°76, pp.49-53</w:t>
+              <w:t xml:space="preserve">, 2006, tome XVIII (n° 71-72), pp.56-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">La patente et les Juifs du Pas-de-Calais sous Napoléon 1er</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pensionnats des collèges dans le Nord de la France au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cuvilliers</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bulletin historique du Haut-Pays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, n°75, pp.101-107</w:t>
+              <w:t xml:space="preserve">, 2005, tome XVII (n°69-70), pp.27-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les exercices publics dans les collèges du Nord de la France (XVIIe-XVIIIe siècles)</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La visite épiscopale de Mgr de Partz de Pressy, évêque de Boulogne, à Lumbres le 20 juillet 1763</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d’Histoire Lumbroise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n°2, pp.76-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">, Le personnel de la Maison de Boulogne et les Lazaristes originaires du diocèse de Boulogne-sur-Mer (XVIIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers Généalogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, T 23, pp.39-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jansénisme dans le diocèse de Boulogne-sur-Mer : les curés appelants de la bulle Unigenitus au concile général (1717).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Deregnaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, tome 61, N°2 – Avril-Juin, pp.45-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribulations et déboires de Michel Jollain (v. 1675-1755), curé janséniste du diocèse de Boulogne-sur-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bulletin historique du Haut-Pays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, n°75, pp.53-56</w:t>
+              <w:t xml:space="preserve">, 2004, tome XVII (n°67-68), pp.38-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...961 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008027v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05011671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Artois : une province ultramontaine et antijanséniste sous l’épiscopat de Mgr Pierre de Langle, évêque de Boulogne-sur-Mer de 1698 à 1724</w:t>
               </w:r>
@@ -5614,51 +5614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cuvilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dickes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Académique du Boulonnais. Société Académique du Boulonnais, 54, pp.234, 2014, 978-2-919417-07-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5959,209 +5959,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réseaux jansénistes et antijansénistes dans le Nord et l’Est du royaume de France de la bulle unigenitus à 1730</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux religieux et spirituels : du Moyen Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.128-137, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cths.408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catholiques et protestants en frontière de catholicité aux xvie-xviie siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prêtres et pasteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.195-208, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.47290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006991v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-05007056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diriger les collèges et les séminaires dans les diocèses de Boulogne et de Saint-Omer sous l’Ancien Régime : les personnels de direction, leurs identités et leurs attributions</w:t>
               </w:r>
@@ -6337,51 +6337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cuvilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les noblesses françaises dans l'Europe de la Révolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6701,585 +6701,585 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La fondation du Charivari en 1832. RetroNews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hommage national à Raymond Poincaré en 1934. Retronews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bataille de Valmy en 1792. RetroNews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi Guizot (28 juin 1833), RetroNews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mort de Louis XV en 1774, RetroNews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’hommage national à Raymond Poincaré en 1934. Retronews</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réfugiés du génocide arménien de 1915. RetroNews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La bataille de Valmy en 1792. RetroNews</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1928 : La réforme de l’alphabet en Turquie, RetroNews.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La loi Guizot (28 juin 1833), RetroNews</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carte scolaire de la France de 1826. RetroNews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les réfugiés du génocide arménien de 1915. RetroNews</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tentative d’assassinat de Louis XV. RetroNews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012163v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05011716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les frontières de la catholicité : jansénisme et violences au XVIIIe siècle dans le nord de la France », Publications électroniques de Port-Royal</w:t>
               </w:r>
@@ -7514,158 +7514,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jansénisme chez les Ch’ti : Lattre d’en paygean d’Artouo, acrite à M. *** au sugiet de queuque cose. Publications électroniques de Port-Royal</w:t>
-[...60 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Trois études sur le jansénisme dans le diocèse de Boulogne-sur-Mer au XVIIe siècle : Victor Le Bouthillier, Louis Macquet et François Perrochel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trois études sur le jansénisme dans le diocèse de Boulogne-sur-Mer au XVIIe siècle : Victor Le Bouthillier, Louis Macquet et François Perrochel.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05006747v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jansénisme chez les Ch’ti : Lattre d’en paygean d’Artouo, acrite à M. *** au sugiet de queuque cose. Publications électroniques de Port-Royal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7741,51 +7741,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C0D4BC2"/>
+    <w:nsid w:val="5A4DF89B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7972,51 +7972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-moulis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2963-3560" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142838470" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489335v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hal&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004512v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011729v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004936v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Devif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005394v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005706v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005533v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005688v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05826-7.p.0123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007503v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008579v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007498v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007510v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fontaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1370-2262.301" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cuvilliers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.8432" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007884v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008963v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ricousse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.13625" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008978v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houry Alain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018051v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018046v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015591v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007598v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005937v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.045.0541" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007131v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007531v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008159v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.113684" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008276v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008172v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008249v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005936v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.123.0519" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007869v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007220v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007207v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008142v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008124v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008105v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008095v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008090v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008073v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018062v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011670v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Buon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007859v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008039v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011700v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deregnaucourt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008027v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008021v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004552v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cuvilliers Vincent Devif Magali Fontaine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005951v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dickes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005944v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1058937" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16814" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/17355" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.17355" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006991v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-org.ezproxy.univ-artois.fr/10.4000/books.pur.47290." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47290" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007056v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/408" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.408" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006955v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books-openedition-org.ezproxy.univ-artois.fr/pur/93124" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.93124" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007472v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007011v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books-openedition-org.ezproxy.univ-artois.fr/pur/129927" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.129927" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007827v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004869v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008010v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011720v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011709v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011714v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011713v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011711v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011718v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012163v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011756v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010317v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011736v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011733v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006747v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-moulis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2963-3560" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142838470" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489335v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hal&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004512v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011729v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004936v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Devif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005394v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005695v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005706v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005533v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05826-7.p.0123" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fontaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1370-2262.301" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007503v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cuvilliers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.8432" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.13625" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007884v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ricousse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008978v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018055v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007879v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018052v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houry Alain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018051v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018046v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015591v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007598v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005937v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.045.0541" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015594v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018058v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005936v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.123.0519" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006928v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.113684" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008159v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008266v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008172v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007869v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007220v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007207v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008142v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008124v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008105v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008095v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008073v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011674v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Buon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008048v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008039v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011671v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011700v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007152v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deregnaucourt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008027v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008021v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004552v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cuvilliers Vincent Devif Magali Fontaine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005951v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dickes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005944v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1058937" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16814" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/17355" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.17355" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007056v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/408" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.408" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006991v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-org.ezproxy.univ-artois.fr/10.4000/books.pur.47290." TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47290" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006955v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books-openedition-org.ezproxy.univ-artois.fr/pur/93124" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.93124" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007472v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007011v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books-openedition-org.ezproxy.univ-artois.fr/pur/129927" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.129927" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007827v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004869v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008010v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011716v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011709v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011714v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011720v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011713v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011711v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011718v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012163v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011756v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010317v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011736v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006747v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011733v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>