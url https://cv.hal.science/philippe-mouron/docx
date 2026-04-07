--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -296,10981 +296,10981 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05475830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Conseil d’État dit clairement &amp;quot;non&amp;quot; au droit de suite sur les livres d’occasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, automne 2025 (75), pp.27-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idéfix et le droit d’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp. 428-431</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d’auteur et jeux vidéo : la Cour de cassation confirme le non-épuisement du droit de mise à disposition du public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaylor Rabu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 221, pp.14-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvel épisode de Schrems c./ Meta : la publication d’une donnée sensible n’autorise pas son traitement à des fins de publicité ciblée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, hiver 2024-2025 (n° 72), pp. 12-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Inbox Advertising, un système automatisé de prospection directe soumis au consentement des destinataires selon la CNIL (et la CJUE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit des technologies de l’information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025/1 (n° 98), pp. 56-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux vidéo et droit des données à caractère personnel : &amp;quot;jouez pour être tracé&amp;quot; !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, hiver 2024-2025 (n° 72), pp. 21-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux vidéo et hébergeurs : la Cour de cassation confirme l’allègement du formalisme des notifications de contenus contrefaisants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, mai 2025 (n° 225), pp. 10-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un an de droit des jeux vidéo – décembre 2023 à novembre 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaylor Rabu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 221, pp.42-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les interfaces et animations des jeux vidéo à l'aune du droit des dessins et modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 02, pp.106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04948074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un an de droit des jeux vidéo – décembre 2023 à novembre 2024</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte contre les fausses informations : la Russie condamnée par la Cour européenne des droits de l’Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, automne 2025 (75), pp.32-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intérêt légitime du responsable d’un traitement de données personnelles peut être commercial, mais sous conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, hiver 2024-2025 (72), pp.17-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’initiative citoyenne européenne Stop Destroying Videogames a dépassé le million de signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, automne 2025 (75), pp.36-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d’auteur et jeux vidéo : la Cour de justice absout les logiciels de triche !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylor Rabu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 221, pp.42-50</w:t>
+              <w:t xml:space="preserve">, 2025, Février 2025 (222), pp.5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nouvel épisode de Schrems c./ Meta : la publication d’une donnée sensible n’autorise pas son traitement à des fins de publicité ciblée</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04956191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle économique de Meta en partie condamné par la Cour de justice de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, hiver 2024-2025 (n° 72), pp. 12-16</w:t>
+              <w:t xml:space="preserve">, 2024, hiver 2023-2024 (n° 68), pp. 22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Idéfix et le droit d’auteur</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi visant à sécuriser et réguler l’espace numérique est promulguée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, printemps-été 2024 (69/70), pp.35-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre la manipulation de l’information en période de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Observatoire des politiques publiques en situation d’épidémie et post-épidémique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Premier semestre 2024 (5), pp.11-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Commission européenne publie ses lignes directrices sur l’atténuation des risques systémiques pour les processus électoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, printemps-été 2024 (69/70), pp.15-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de justice à la recherche du public &amp;quot;inconnu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, octobre 2024 (218), pp.8-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inclusion fortuite doit être… fortuite !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp. 428-431</w:t>
+              <w:t xml:space="preserve">, 2024, 4, pp.218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit d’auteur et jeux vidéo : la Cour de cassation confirme le non-épuisement du droit de mise à disposition du public</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04540787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Consentir ou payer » : le CEPD encadre fermement les oﬀres d’abonnement payant aux réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71, pp.11-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauvaise nouvelle pour la lutte contre les fausses informations : Meta met hors service le logiciel CrowdTangle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, printemps-été 2024 (69-70), pp.20-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le propriétaire du support d'une œuvre graphique ou plastique ne saurait être tenu de l'exposer en permanence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04454903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tintin et les pasticheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.654</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04836190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présomption de titularité confortée par la cession implicite des droits patrimoniaux de l'auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.646</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04333219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’annulation du blocage d’un follower sur le compte Twitter d’un établissement public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Printemps-été 2023 (n° 65-66), pp. 5-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration d'une œuvre collective à une autre œuvre collective en matière d'architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 06, pp.358</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04128294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'absence d'originalité d'une œuvre ne peut être relevée d'office qu'en respectant le principe de la contradiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04070205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petites précisions de la Cour de justice sur la diffusion de musiques d’ambiance dans les moyens de transport collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, juillet 2023 (205), pp.8-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une parodie de Tintin peut faire sourire intérieurement, mais pas pour rendre hommage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04046283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parlement européen propose une stratégie pour le jeu vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 64, pp. 9-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit au respect de l'œuvre n'implique pas l'obligation de la faire restaurer par son auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.507</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03824784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles précisions sur le régime juridique des plateformes de jeux vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylor Rabu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 221, pp.14-19</w:t>
+              <w:t xml:space="preserve">, 2022, décembre 2022 (198), pp.10-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jeux vidéo et droit des données à caractère personnel : &amp;quot;jouez pour être tracé&amp;quot; !</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accord européen sur la proposition de règlement relatif à la lutte contre la diffusion de contenus à caractère terroriste en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, hiver 2024-2025 (n° 72), pp. 21-25</w:t>
+              <w:t xml:space="preserve">, 2021, 56, pp.9-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025/1 (n° 98), pp. 56-71</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment travailler en chercheur sur des œuvres audiovisuelles de fiction dans le respect du droit d’auteur et des droits voisins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jeux vidéo et hébergeurs : la Cour de cassation confirme l’allègement du formalisme des notifications de contenus contrefaisants</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid-19 : les mesures de soutien aux artistes-auteurs octroyées par les organismes de gestion collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers des rencontres Droit et Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Le droit et la création face à la Covid-19, n° 7, pp. 143-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage transformatif de Tintin « validé » au titre de l'exception de parodie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.563</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03446991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;Proposition 22&amp;quot; en Californie – Une remise en cause de la loi anti-ubérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56, pp.57-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;Proposition 24&amp;quot; en Californie – Un faux renforcement du California Consumer Privacy Act</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56, pp.53-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d’auteur et recherche sur les œuvres audiovisuelles de fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de propriété intellectuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (1), pp. 277-326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’équilibre entre le droit de communication au public et le droit à un recours effectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, mai 2025 (n° 225), pp. 10-16</w:t>
+              <w:t xml:space="preserve">, 2021, 178, pp.36-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’intérêt légitime du responsable d’un traitement de données personnelles peut être commercial, mais sous conditions</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;matière première&amp;quot; artistique et le droit d’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167, pp.8-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dégradation du droit au respect d'une œuvre monumentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7-8, pp.440-443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02897072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coronavirus et fausses informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.Chronique n° 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lancement de l’application StopCovid après l’avis positif de la CNIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, hiver 2024-2025 (72), pp.17-21</w:t>
+              <w:t xml:space="preserve">, 2020, 54, pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lutte contre les fausses informations : la Russie condamnée par la Cour européenne des droits de l’Homme</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du CSA dans la lutte contre les fausses informations : 2ème partie - Le CSA, autorité pivot de la lutte contre la manipulation de l’information dans les services de médias audiovisuels et les plateformes de contenus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 174, pp.42-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La censure (prévisible) de la loi Avia par le Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, automne 2025 (75), pp.32-35</w:t>
+              <w:t xml:space="preserve">, 2020, 55, pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’initiative citoyenne européenne Stop Destroying Videogames a dépassé le million de signatures</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du CSA dans la lutte contre les fausses informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, août-septembre 2020 (173), pp.46-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau revers en Allemagne pour Facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, automne 2025 (75), pp.36-39</w:t>
+              <w:t xml:space="preserve">, 2020, 55, pp.25-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Gaylor Rabu</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d’auteur et reconstitution numérique de biens culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers des rencontres Droit et Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.55-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465967v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu télévisé : la reprise du concept du « décor penché » n'est pas parasitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.688-691</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03064820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;nouvelle&amp;quot; loi Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, pp.5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493665v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi d’orientation des mobilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, pp.12-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autoradios et droit de communication au public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Février 2025 (222), pp.5-12</w:t>
+              <w:t xml:space="preserve">, 2020, 170, pp.24-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Conseil d’État dit clairement &amp;quot;non&amp;quot; au droit de suite sur les livres d’occasion</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PragerU : les plateformes sont-elles libres de modérer les contenus postés par leurs utilisateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, automne 2025 (75), pp.27-31</w:t>
+              <w:t xml:space="preserve">, 2020, 54, pp.71-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Consentir ou payer » : le CEPD encadre fermement les oﬀres d’abonnement payant aux réseaux sociaux</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chauffeurs Uber sont bien des salariés selon la Cour de cassation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 71, pp.11-14</w:t>
+              <w:t xml:space="preserve">, 2020, 54, pp.25-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'inclusion fortuite doit être… fortuite !</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Autorité de la concurrence au secours du droit voisin des éditeurs et agences de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54, pp.10-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exception de parodie applicable à une vidéo militante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 4, pp.218</w:t>
+              <w:t xml:space="preserve">, 2020, 10, pp.566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Commission européenne publie ses lignes directrices sur l’atténuation des risques systémiques pour les processus électoraux</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02970180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité et patrimoine du joueur de sport électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers des rencontres Droit et Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.87-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401620v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourde sanction infligée à Google par la CNIL pour plusieurs manquements au RGPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, printemps-été 2024 (69/70), pp.15-19</w:t>
+              <w:t xml:space="preserve">, 2019, 50-51, pp.18-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Cour de justice à la recherche du public &amp;quot;inconnu</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168787v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la parodie à la métaphore humoristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, octobre 2024 (218), pp.8-12</w:t>
+              <w:t xml:space="preserve">, 2019, 163, pp.21-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Premier semestre 2024 (5), pp.11-24</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau droit voisin des éditeurs et agences de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.5-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mauvaise nouvelle pour la lutte contre les fausses informations : Meta met hors service le logiciel CrowdTangle</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349313v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La libre circulation des données est devenue la cinquième liberté consacrée dans le droit de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, printemps-été 2024 (69-70), pp.20-23</w:t>
+              <w:t xml:space="preserve">, 2019, 49, pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tintin et les pasticheurs</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064803v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour la CNIL, on ne badine pas avec la sécurité des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.21-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064820v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffamation en langue locale : publique ou non publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 373, pp.423-428</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la cession du droit de diffusion de photographies d'illustration dans un service d'archives en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12, pp.654</w:t>
+              <w:t xml:space="preserve">, 2019, 11, pp.623-626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le propriétaire du support d'une œuvre graphique ou plastique ne saurait être tenu de l'exposer en permanence</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quid des dégradations effectuées par un auteur sur ses propres œuvres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 155, pp.23-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993571v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Requalification en contrat de travail et plateformes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.23-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064826v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une amende record de 5 milliards de dollars prononcée par la FTC contre Facebook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.77-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349429v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la rumeur aux fausses informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le droit face au défi de la rumeur - Actes du colloque organisé le 29 juin 2018 à l'Université d'Aix-Marseille, 60, pp.53-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059616v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions générales d'utilisation de Facebook sont soumises au Code de la consommation selon l’autorité de la concurrence italienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.19-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064817v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le règlement relatif à la lutte contre la diffusion des contenus à caractère terroriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50-51, pp.8-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168781v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Sénat au Conseil constitutionnel : adoption des lois de lutte contre la manipulation de l’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.9-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064810v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’État de Californie adopte une loi anti-ubérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.71-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349422v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions générales d’utilisation des réseaux sociaux Google+ et Facebook sont des contrats de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50-51, pp.16-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168782v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amazon condamné à 4 millions d’euros d’amende par le Tribunal de commerce de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.22-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349414v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles sanctions infligées à Facebook en Allemagne et en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.18-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349403v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les services d’enregistrement numérique, entre le droit de communication au public et l’exception de copie privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148, pp.9-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797500v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La proposition de loi relative à la lutte contre les fausses informations : une fausse bonne idée selon le Sénat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (48), pp.12-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912365v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence de caractère distinctif pour une marque en latin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 105, pp.16-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800452v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de la cathédrale d'images au regard du droit d'auteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2, pp.88</w:t>
+              <w:t xml:space="preserve">, 2018, 07, pp.425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La loi visant à sécuriser et réguler l’espace numérique est promulguée</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la rumeur aux fausses informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60, pp.53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de la Cathédrale d’Images au regard du droit d’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, juillet-août 2018, pp.425-427</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833824v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordre public opposable à l'enregistrement d'un dessin ou modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145, pp.11-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715809v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des avancées jurisprudentielles et légales dans la lutte contre le cyberharcèlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, printemps-été 2024 (69/70), pp.35-39</w:t>
+              <w:t xml:space="preserve">, 2018, 48, pp.27-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le modèle économique de Meta en partie condamné par la Cour de justice de l’Union européenne</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912371v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour ou contre la patrimonialité des données personnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, hiver 2023-2024 (n° 68), pp. 22-25</w:t>
+              <w:t xml:space="preserve">, 2018, 46-47, pp.90-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'intégration d'une œuvre collective à une autre œuvre collective en matière d'architecture</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823901v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une future loi pour lutter contre les fake news</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45, pp.66-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725827v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions générales d’utilisation de Twitter sont soumises au Code de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.26-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912367v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vote décisif du Parlement européen sur la directive relative au droit d’auteur dans le marché unique numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.7-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912334v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémunération pour copie privée et services de médias audiovisuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46, pp.43-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517963v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contrefaçon d'une photographie par une sculpture « transformative »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 06, pp.358</w:t>
+              <w:t xml:space="preserve">, 2017, 05, pp.277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'absence d'originalité d'une œuvre ne peut être relevée d'office qu'en respectant le principe de la contradiction</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi pour une République numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.15-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487233v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non&amp;quot; au partage de données des utilisateurs de Facebook et Whatsapp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487236v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facebook sanctionné par l’Autorité espagnole de protection des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.17-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633056v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accès aux réseaux sociaux est un droit constitutionnel selon la Cour suprême des Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.62-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633058v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données personnelles – Les risques des Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expertises des systèmes d'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 422, pp.103-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491869v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Google plie devant le service fédéral antimonopole de Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42-43, pp.70-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547467v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté de création au sens de la loi du 7 juillet 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599939v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence de distinctivité de la marque Show Time pour des services liés à l’évènementiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134, pp.10-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558097v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juridique - Rémunération pour copie privée et services de médias audiovisuels : retour sur une innovation de la loi LCAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contrefaçon d’une photographie par une sculpture &amp;quot;transformative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 04, pp.238</w:t>
+              <w:t xml:space="preserve">, 2017, 5, pp.277-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’annulation du blocage d’un follower sur le compte Twitter d’un établissement public</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521610v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux engagements d’Amazon pour le marché des livres numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Printemps-été 2023 (n° 65-66), pp. 5-9</w:t>
+              <w:t xml:space="preserve">, 2017, 42-43, pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Petites précisions de la Cour de justice sur la diffusion de musiques d’ambiance dans les moyens de transport collectif</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547456v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facebook sanctionné par la Commission européenne et la CNIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42-43, pp.18-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547465v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des données personnelles dans l'environnement urbain - De la mesure d'audience publicitaire aux villes intelligentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, juillet 2023 (205), pp.8-11</w:t>
+              <w:t xml:space="preserve">, 2017, 139, pp.54-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une parodie de Tintin peut faire sourire intérieurement, mais pas pour rendre hommage</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568970v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">…et donc une chaîne Youtube est soumise aux pouvoirs de régulation du CSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134, pp.8-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487225v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La restitution d’un manuscrit du Moyen Âge n’est pas une œuvre originale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143, pp.8-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671531v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La propriété littéraire et artistique en 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de propriété intellectuelle du Sud-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531864v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renforcement des moyens de lutte contre les discours de haine diffusés en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.12-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633055v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La neutralité du net est une nouvelle fois remise en cause aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.59-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633057v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Royaume-Uni : la rétrogradation des sites pirates à l’ordre du jour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42-43, pp.14-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547461v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’interdiction des publicités commerciales dans les programmes pour enfants de la télévision publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.9-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487231v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le décret du 9 février 2017 relatif aux prestations de publicité en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42-43, pp.16-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547464v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence de distinctivité du nom commercial et du nom de domaine employant l’expression &amp;quot;Droneshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp. 9-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La propagande électorale est extérieure à la vie des affaires en droit des marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123, pp. 9-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de distinctivité pour la bouteille de Coca-Cola sans cannelures comme marque 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127, pp. 8-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Google toujours sous les feux de la Commission européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.14-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485751v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit moral de l’architecte et nécessités du service public culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 03, pp.171</w:t>
+              <w:t xml:space="preserve">, 2016, 6, pp. 302-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Parlement européen propose une stratégie pour le jeu vidéo</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de cassation rappelle l'étendue de la protection des marques de renommée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 340, pp.408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le personnage commercial Cécile de Rostand, objet relatif de multiples signes distinctifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124, pp. 11-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Similitude potentielle entre les marques Red Bull et Τρελός Ταύρος</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29, pp. 8-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit moral de l'architecte et nécessités du service public culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 06, pp.302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté de la presse fait oublier le &amp;quot;droit à l’oubli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129, pp. 9-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles précisions européennes sur la neutralité du net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 64, pp. 9-13</w:t>
+              <w:t xml:space="preserve">, 2016, 40, pp.17-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, pp.646</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485762v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur certaines pratiques de la publicité télévisuelle : &amp;quot;écran partagé&amp;quot;, &amp;quot;secondes noires&amp;quot; et signes de parrainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38-39, pp.10-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.507</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485692v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une loi pour la liberté de création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.21-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Gaylor Rabu</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485755v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Google (encore) encore soupçonné d'abus de position dominante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38-39, pp.25-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485746v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvel essai de la Cour de justice de l’Union européenne sur le droit de communication au public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, décembre 2022 (198), pp.10-16</w:t>
+              <w:t xml:space="preserve">, 2016, 130, pp. 18-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Le droit et la création face à la Covid-19, n° 7, pp. 143-158</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France : une nouvelle rémunération pour le référencement d’œuvres d’art plastiques, graphiques ou photographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art Law Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016/4, pp. 23-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.563</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la propriété incorporelle de l'auteur en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale du droit d'auteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 245, pp. 264-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La &amp;quot;Proposition 24&amp;quot; en Californie – Un faux renforcement du California Consumer Privacy Act</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copie privée - La mémoire des téléphones portables dans la tourmente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29, pp. 38-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le catalogue de vidéos d'un site de presse en ligne peut être qualifié de service de média audiovisuel à la demande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 56, pp.53-57</w:t>
+              <w:t xml:space="preserve">, 2015, 37, pp.20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 56, pp.57-60</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485686v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juridique - Copie privée - La mémoire des téléphones portables dans la tourmente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (1), pp. 277-326</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du droit d’exploitation des œuvres préhistoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117, pp. 10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’équilibre entre le droit de communication au public et le droit à un recours effectif</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Similitude linguistique et marque de renommée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120, pp. 10-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monaco&amp;quot; doit rester disponible en droit des marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 150, pp. 9-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction du droit d’exposition publique dans le droit d’auteur français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Auteurs &amp; Média</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015/3-4, pp. 250-263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit d’exposition : où en sommes-nous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Musées et droits d'auteur : sens de la visite (15), pp. 22-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le néologisme anglais Cybershop ne constitue pas une marque verbale distinctive en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 103, pp. 7-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État des lieux de la protection des numéros et tours de cirque par le droit d’auteur et les droits voisins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propriétés intellectuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp. 367-381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d'exposition : où en sommes-nous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La marque &amp;quot;Palais de l’Élysée&amp;quot; est contraire à l’ordre public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 248, pp. 16-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piqûre de rappel sur la distinction des propriétés corporelle et incorporelle en matière de droit d'auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 312, pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps humain, droit sur l’image et droit d’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de droit de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Corps et patrimoine, 18, pp. 123-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exception de parodie du droit d’auteur devant la Cour de justice de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 178, pp.36-42</w:t>
+              <w:t xml:space="preserve">, 2014, 109, pp. 8-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'icône et l’œuvre de l'esprit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et religions. Annuaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.49-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 56, pp.9-13</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485783v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parodie, nouvelle limite externe au droit des dessins et modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98, pp. 72-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12, pp.688-691</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rétablissement du copyright sur des œuvres tombées dans le domaine public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp. 11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 55, pp.25-27</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en ligne non autorisée d’un projet de thèse à des fins de commentaire est une contrefaçon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83, pp. 16-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4, pp.55-66</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d’auteur des journalistes et pluralisme de la presse écrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 280, pp. 90-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.Chronique n° 33</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exposition d'un détenu au tabagisme passif : un traitement dégradant au sens de l'article 3 de la Convention européenne des droits de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 01, pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54, pp.5-8</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02236996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exposition d’un détenu au tabagisme passif, un traitement dégradant au sens de l’article 3 de la Convention européenne des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp. 86-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le rôle du CSA dans la lutte contre les fausses informations : 2ème partie - Le CSA, autorité pivot de la lutte contre la manipulation de l’information dans les services de médias audiovisuels et les plateformes de contenus</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Question prioritaire de constitutionnalité et question préjudicielle à la Cour de Justice de l’Union Européenne, toujours dans l’impasse…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 87, pp. 588-595</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d'auteur des journalistes et pluralisme de la presse écrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 280, pp.90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles tribulations juridiques des Pieds Nickelés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 174, pp.42-49</w:t>
+              <w:t xml:space="preserve">, 2011, 75, pp. 14-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le rôle du CSA dans la lutte contre les fausses informations</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outrage au drapeau français, Flag Desecration américaine et liberté d’expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011/2, pp. 865-877</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système d’Information Schengen et sûreté de l’Etat devant la Cour européenne des droits de l’Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 124, pp. 10-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identité virtuelle et le droit &amp;quot;sur&amp;quot; l’identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, août-septembre 2020 (173), pp.46-51</w:t>
+              <w:t xml:space="preserve">, 2010, 64, pp. 58-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 55, pp.17-22</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les salles de cinéma entre l’art et l’industrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33, pp. 1862-1867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53, pp.12-15</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suspension d’une décision de réadmission &amp;quot;Dublin II&amp;quot; et &amp;quot;protection par ricochet&amp;quot; des demandeurs d’asile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 152, pp. 15-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7451 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486756v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01486754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet et identité virtuelle des personnes</w:t>
               </w:r>
@@ -11696,3236 +11696,3236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’arsenal législatif de lutte contre le cyber-harcèlement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfants &amp; écrans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Enfance et familles du Centre de recherche sur les relations entre les risques et le droit - Faculté de Droit de l’Université Catholique de Lille, Apr 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Open Access et recherche juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le numérique et la recherche en droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Louis Favoreu - Université d'Aix-Marseille, Sep 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté d’expression, modération des contenus et lutte contre la désinformation en période de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les droits humains en temps de pandémie : exceptionnalismes politiques, vulnérabilités sociales, &amp; libertés confinées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre interdisciplinaire de recherche constitutionnelle – Université Saint-Louis - Bruxelles, Sep 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-ronde Comment lutter contre les « fake news »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Audureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale Fake News : Concept, Méthode et Lutte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Avignon, Jun 2021, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Dufour</w:t>
+                <w:t xml:space="preserve">hal-03272243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche et images animées : la place du droit d'auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mettre la fiction au travail dans la recherche et dans la formation à la recherche en sciences sociales - Rencontre science et fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Méditerranéenne des Sciences de l'Homme; Laboratoire PRISM (Perception Représentations Image Son Musique), Oct 2021, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exploration de la patrimonialité des données personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux de l’utilisation de l’IA dans le secteur juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme virtuel du Laboratoire de Cyberjustice de l'Université de Montréal - Discussion organisée par M. Sylvain Longhais, auxiliaire de recherche, Jun 2020, Montréal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau droit voisin des éditeurs et agences de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acteurs du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Master Gouvernance numérique, Université d'Avignon et des Pays du Vaucluse, Dec 2019, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Succession et droit d'auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Famille en art, Famille de l’artiste en droit - Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontre Droit et Art - LID2MS Aix-Marseille Université - Musée Granet, Oct 2018, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits d’auteur autour des archives (de fiction) audiovisuelles et cinématographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FIFAS : de la fiction faire science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PRISM, LAMES, INA-Méditerranée, Apr 2018, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action culturelle et mécénat des entreprises privées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle responsabilité culturelle pour l’entreprise ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25èmes rencontres du centre d’éthique économique – Faculté de Droit et science politique d’Aix-Marseille, Jun 2018, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les instruments juridiques de &amp;quot;contention&amp;quot; du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit face au défi de la rumeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Droit économique - Aix-Marseille Université; Laboratoire DANTE - Université Paris-Saclay, Jun 2018, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace juridique de la chanson en évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Audureau</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Isar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Chatelain</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace de la chanson contemporaine, Biennale internationale d’études sur la Chanson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMéRA - Université d’Aix-Marseille - Maison de la Recherche Schuman - Mucem - Conservatoire Darius Milhaud - SACEM - Théâtre Le Petit Duc, Sep 2017, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les licences libres comme réponse supplétive aux actuelles interrogations relatives à la création et au transfert de valeur dans le secteur de la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">État des lieux de la musique en France/Convention débat SACEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LID2MS, SACEM, association Tous pour la musique, Jan 2017, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique du point de vue du droit de la propriété littéraire et artistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence au CUFR de Mayotte dans le cadre de la Fête du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dembéni, Mayotte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi pour une République numérique du 7 octobre 2016 et la notion de postprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Falgas</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Open Access à Aix-Marseille Université </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smart Cities et droit des données personnelles – Quels risques ? Quelles solutions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cadre juridique applicable aux traitements de données à caractère personnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERAPS - Université de Lille, Apr 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contrats nécessaires à l’exploitation des pièces de théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Théâtres traditionnels d’Asie à l’épreuve de la modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international organisé par le CIELAM, l'IRASIA et le LID2MS - Aix-Marseille Université, Nov 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Open hardware, une nouvelle forme de démocratisation informationnelle en propriété intellectuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écosystèmes numériques et la démocratisation informationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XIème colloque du réseau EUTIC, Nov 2015, Schoelcher, Martinique, France. pp. 299-309</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parodie + Internet - Regards croisés France/Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Avignon, Jun 2021, Avignon, France</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin-Bariteau Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Interaxes du Regroupement Droit, changement et gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire L. R. Wilson – Université de Montréal, Apr 2016, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Maison Méditerranéenne des Sciences de l'Homme; Laboratoire PRISM (Perception Représentations Image Son Musique), Oct 2021, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d’auteur et Copyright dans l’univers numérique – Que dit le Droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde Créer dans un monde numérique, quels défis ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUP Administration des Institutions culturelles d’Arles, Les Suds à Arles et SACEM Université, Jan 2016, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Enfance et familles du Centre de recherche sur les relations entre les risques et le droit - Faculté de Droit de l’Université Catholique de Lille, Apr 2021, Lille, France</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les questions juridiques que posent les Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit du numérique : Smart Cities, intelligence artificielle et Blockchain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque de l’Association Française de Droit de l’Informatique et de la Télécommunication, Dec 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Programme virtuel du Laboratoire de Cyberjustice de l'Université de Montréal - Discussion organisée par M. Sylvain Longhais, auxiliaire de recherche, Jun 2020, Montréal, France</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d’auteur et bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La bande dessinée et le dessin humoristique à la lumière du droit : art mineur ou art majeur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontre Droit et Art, Musée Granet, Feb 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Master Gouvernance numérique, Université d'Avignon et des Pays du Vaucluse, Dec 2019, Avignon, France</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autodétermination informationnelle et propriété des données personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-réputation et influenceurs : de nouveaux enjeux pour les organisations ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Webinaire de l’Observatoire des médias sociaux en relations publiques (OMSRP), Université Laval, Apr 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Droit économique - Aix-Marseille Université; Laboratoire DANTE - Université Paris-Saclay, Jun 2018, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identité numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence au Centre Universitaire de Formation et de Recherche de Mayotte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dembéni, Mayotte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 25èmes rencontres du centre d’éthique économique – Faculté de Droit et science politique d’Aix-Marseille, Jun 2018, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image et droit à l’image des mineurs sur internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le regard de travers – Violence des images de l’adolescent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, colloque organisé par l’association Anthea, Jun 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, PRISM, LAMES, INA-Méditerranée, Apr 2018, Marseille, France</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création artistique dans l'espace public en tant qu'objet de protection du droit de la propriété intellectuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La création artistique dans l’espace public et le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conférence organisée par le LID2MS et Lieux publics – Cité des arts de la rue, Apr 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Rencontre Droit et Art - LID2MS Aix-Marseille Université - Musée Granet, Oct 2018, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valeur de l’œuvre dans l’art contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La valeur de l’œuvre dans l’art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontre Droit et Art, Musée Granet, Jan 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LID2MS, SACEM, association Tous pour la musique, Jan 2017, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identité numérique du point de vue du Droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Info-Com de Toulouse, 3ème édition sur le thème de l’identité numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département Information-Communication de l’Université Paul Sabatier, Feb 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Dembéni, Mayotte, France</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à l’oubli, e-réputation et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethique et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22ème colloque du Centre d’éthique économique – Faculté de Droit et de science politique d’Aix-Marseille, Jun 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues dans le droit de l’audiovisuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence ITER France et Faculté de Droit et de science politique d’Aix-Marseille, Feb 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CERAPS - Université de Lille, Apr 2017, Lille, France</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le musée et la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du musée imaginaire au musée virtuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontre Droit et Art, Musée Granet, Jan 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, IMéRA - Université d’Aix-Marseille - Maison de la Recherche Schuman - Mucem - Conservatoire Darius Milhaud - SACEM - Théâtre Le Petit Duc, Sep 2017, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les arts du cirque et la propriété littéraire et artistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les arts du cirque saisis par le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conférence organisée par l’Espace Culture de Marseille et le LID2MS – Faculté de Droit et de science politique d’Aix-Marseille, Apr 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IUP Administration des Institutions culturelles d’Arles, Les Suds à Arles et SACEM Université, Jan 2016, Arles, France</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articulation des différents droits de propriété intellectuelle sur les créations de salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques cognitives et transformations sociétales : comment se forment les connaissances et où nous conduisent-elles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7ème colloque international GeCSO 2014, LEST et CNRS, Jun 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Chaire L. R. Wilson – Université de Montréal, Apr 2016, Montréal, France</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les techniciens de l’audiovisuel et le droit d’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les techniciens de l’audiovisuel sont-ils des auteurs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque organisé par le Laboratoire ASTRAM – Aix-Marseille Université, Sep 2014, Aubagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, XIème colloque du réseau EUTIC, Nov 2015, Schoelcher, Martinique, France. pp. 299-309</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’animal et la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statut juridique et représentations de l’animal dans l’art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontre Droit et Art, Musée Granet, Nov 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Colloque international organisé par le CIELAM, l'IRASIA et le LID2MS - Aix-Marseille Université, Nov 2016, Marseille, France</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction du droit d’exposition des œuvres graphiques et plastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Economy and Intellectual Property</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5th Annual ISHTIP Workshop, Universités Paris II et Paris VIII, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Colloque de l’Association Française de Droit de l’Informatique et de la Télécommunication, Dec 2016, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art et la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et art contemporain - Regards croisés sur l’œuvre de Marcel Duchamp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontre Droit et Art, Musée Granet, Nov 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Rencontre Droit et Art, Musée Granet, Feb 2016, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’e-réputation confrontée à l’émergence d’un droit à l’identité des personnes physiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-réputation et traces numériques : Dimensions instrumentales et enjeux de société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international sur la e-réputation - IDETCOM - Université Toulouse 1 Capitole, Mar 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Webinaire de l’Observatoire des médias sociaux en relations publiques (OMSRP), Université Laval, Apr 2016, Québec, Canada</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MP2013 – Projets et managements : les enjeux de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marseille-Provence 2013 : Radioscopie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, colloque de l’association Considérant la Culture, Cité de la musique de Marseille, Dec 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Département Information-Communication de l’Université Paul Sabatier, Feb 2015, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accès gratuit aux biens et produits culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gratuité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d'études du Laboratoire de droit privé et de sciences criminelles – Faculté de Droit et de science politique d'Aix-Marseille, Mar 2013, Aix-en-Provence, France. pp. 78-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Rencontre Droit et Art, Musée Granet, Jan 2015, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E-Learning for Law Degrees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempus Project DL@Web - Enhancing the Quality of Distance Learning at Western Balkans Higher Education Institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres d'Aix-en-Provence, Apr 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Conférence organisée par le LID2MS et Lieux publics – Cité des arts de la rue, Apr 2015, Marseille, France</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parti architectural et parti-pris du juge en matière de droit d’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et architecture – reconsidérer les frontières disciplinaires, leurs interactions et leurs mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque du LID2MS – Faculté de Droit et de science politique d’Aix-Marseille, Apr 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 22ème colloque du Centre d’éthique économique – Faculté de Droit et de science politique d’Aix-Marseille, Jun 2015, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is Folklore ? Discussion about a Sui Generis Right</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Summer Seminar : Copyright in motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERDI, Université Paris-Sud, Jul 2012, Sceaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, colloque organisé par l’association Anthea, Jun 2015, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accès libre aux contenus culturels en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audition de la Mission Lescure Culture-Acte II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LID2MS - Aix-Marseille Université, Nov 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dembéni, Mayotte, France</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d'auteur et anarchie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et anarchie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d’études de l’IDP - Université Paris-Sud XI, Nov 2012, Sceaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...965 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266731v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01487591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copyright and Characters from Series - A &amp;quot;Franco-French&amp;quot; example : Les Pieds Nickelés</w:t>
               </w:r>
@@ -15713,415 +15713,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’ordre public numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Piccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille, 170p., 2015, 978-2731409840</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Droit commercial, sociétés commerciales 2015 – Un an de jurisprudence commentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albarian Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Brignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">587p., 2015, 978-2721219800</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-01487631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit commercial, sociétés commerciales 2014 – Un an de jurisprudence commentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albarian Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bastien Brignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">587p., 2015, 978-2721219800</w:t>
+              <w:t xml:space="preserve">714p., 2014, 978-2721219343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit d'exposition des œuvres graphiques et plastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille, 764p., 2013, 978-2731408720</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité jurisprudentielle 2012-2013 – Droit commercial, sociétés commerciales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille, 170p., 2015, 978-2731409840</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albarian Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lamy, 579p., 2013, 978-2721216113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...162 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487627v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01488912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16133,1701 +16133,1701 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Liberté d’expression, modération des contenus et lutte contre les fausses informations en période de crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits humains en temps de pandémie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 573-619, 2023, 9782807931725</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Union européenne - Le processus d'harmonisation du droit d'auteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JurisClasseur Propriété littéraire et artistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fascicule n° 1840, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LexisNexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Les droits humains en temps de pandémie</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation d’une personnalité historique dans un jeu vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Geoffray Brunaux [Dir.]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les contentieux du jeu vidéo - originalité et variété</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp. 573-619, 2023, 9782807931725</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 35-49, 2022, 978-2-84934-610-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arsenal législatif de lutte contre le cyberharcèlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les jeunes face au numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 85-98, 2022, 9782813004604. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.6060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.6060⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03795114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface de l'ouvrage de Madame Alizée Vaast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La patrimonialisation des données personnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp. 11-15, 2021, 978-2-343-23296-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Les contentieux du jeu vidéo - originalité et variété</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les alternatives à la gestion collective des droits patrimoniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit d'auteur, musique et numérique - Considérations croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp. 35-49, 2022, 978-2-84934-610-5</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 69-75, 2019, 9782731411188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp. 11-15, 2021, 978-2-343-23296-6</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité culturelle des services de médias audiovisuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle responsabilité culturelle pour l'entreprise ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 51-58, 2019, 9782731411393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Droit d'auteur, musique et numérique - Considérations croisées</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d'auteur et diffusion numérique des données de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La diffusion numérique des données en SHS - Guide des bonnes pratiques éthiques et juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp. 69-75, 2019, 9782731411188</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247-254, 2018, 9791032001790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Quelle responsabilité culturelle pour l'entreprise ?</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903014v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prix du livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.Fascicule n° 234, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La visibilité en ligne des morts, nouvel objet du droit sur l’identité numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Big Data et visibilité en ligne : un enjeu pluridisciplinaire de l’économie numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 167-177, 2018, 978-2-35671-507-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté de création au sens de la loi du 7 juillet 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liberté de création, architecture et patrimoine – Regards croisés sur la loi du 7 juillet 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 51-58, 2019, 9782731411393</w:t>
+              <w:t xml:space="preserve">, pp. 15-24, 2018, Collection "Droits, pouvoirs &amp; sociétés", 9782731411119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Big Data et visibilité en ligne : un enjeu pluridisciplinaire de l’économie numérique</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exigence d’un écrit pour tout contrat de cession des droits patrimoniaux de l’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liberté de création, architecture et patrimoine – Regards croisés sur la loi du 7 juillet 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp. 167-177, 2018, 978-2-35671-507-4</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 53-61, 2018, Collection "Droits, pouvoirs &amp; sociétés", 9782731411119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.Fascicule n° 234, 2018</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autodétermination informationnelle et propriété des données personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-réputation et influenceurs dans les médias sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 111-128, 2017, 978-2-7605-4616-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Liberté de création, architecture et patrimoine – Regards croisés sur la loi du 7 juillet 2016</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La patrimonialisation de l’identité numérique des joueurs de sport électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux juridiques de l'e-sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-7314-1070-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à l’oubli, e-réputation et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique et numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 15-24, 2018, Collection "Droits, pouvoirs &amp; sociétés", 9782731411119</w:t>
+              <w:t xml:space="preserve">, pp. 133-144, 2016, 9782731410303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Liberté de création, architecture et patrimoine – Regards croisés sur la loi du 7 juillet 2016</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues dans le droit de l’audiovisuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 53-61, 2018, Collection "Droits, pouvoirs &amp; sociétés", 9782731411119</w:t>
+              <w:t xml:space="preserve">, pp. 101-114, 2016, 9782731410433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">La diffusion numérique des données en SHS - Guide des bonnes pratiques éthiques et juridiques</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487312v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’e-réputation confrontée à l’émergence d’un droit à l’identité des personnes physiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-réputation : regards croisés sur une notion émergente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.247-254, 2018, 9791032001790</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gualino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 71-80, 2015, 978-2297052504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">E-réputation et influenceurs dans les médias sociaux</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives sur le droit à l’identité numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ordre public numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires D'aix-Marseille, pp. 115-127, 2015, 9782731409840</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scientific Data Preservation, Copyright and Open Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Projet PREDON. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Data Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 43-45, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rencontre édifiante de l'histoire du droit et de l'histoire de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages de l’interdisciplinarité en droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp. 111-128, 2017, 978-2-7605-4616-5</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Paris Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 183-201, 2014, 978-2-84016-183-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 978-2-7314-1070-9</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parti architectural et parti-pris du juge en matière de droit d’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et architecture - Reconsidérer les frontières disciplinaires, leurs interactions et leurs mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 259-278, 2014, 9782731409338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...396 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487284v2</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-03266791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit d’auteur et anarchie</w:t>
               </w:r>
@@ -18249,1783 +18249,1783 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Que prévoit (vraiment) l’accord entre la Fédération des Pompes Funèbres et la SACEM ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Affaire Legrand-Cohen : comment concilier neutralité du service public et indépendance de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Que prévoit (vraiment) l’accord entre la Fédération des Pompes Funèbres et la SACEM ?</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ARCOM a-t-elle ordonné la fermeture de C8 ? Faux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L’ARCOM a-t-elle ordonné la fermeture de C8 ? Faux</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion par L’Incorrect de la vidéo de Thomas Legrand et Patrick Cohen est-elle une infraction au code pénal ? Pas sûr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La diffusion par L’Incorrect de la vidéo de Thomas Legrand et Patrick Cohen est-elle une infraction au code pénal ? Pas sûr</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les protections applicables aux créations issues des solutions d’IA génératives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les protections applicables aux créations issues des solutions d’IA génératives</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuckerberg vs European Union : que peut faire l’UE après les déclarations chocs du patron de Meta ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaire RSF-ARCOM-CNews : Cyril Hanouna peut-il divulguer des SMS échangés avec l’assistante d’Olivier Faure ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi Russia Today France reste accessible sur internet malgré son interdiction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Youn dévoile le numéro d’un député RN sans son autorisation : c’est permis ? Risqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Saadé (propriétaire de BFM-TV et RMC) ne veut pas que les chaînes du groupe aient une « attitude agressive vis-à-vis de l’actionnaire » - Doucement !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Rationner internet”, une solution miracle selon Najat Vallaud-Belkacem ? Pas si sûr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Est-ce que, comme le dit Pascal Praud, vouloir le pluralisme à la TV, c’est être « contre » la liberté d’expression ? Faux, mais à préciser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux olympiques de Paris 2024 : le CIO a-t-il fait retirer la vidéo de la cérémonie d’ouverture à cause des critiques ? Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ARCOM est-elle orientée lorsqu’elle comptabilise le temps d’intervention audiovisuelle de Philippe de Villiers dans le cadre des prochaines élections européennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’après Sébastien Chenu (député RN), Calogero devrait « être content » de voir sa musique diffusée dans les meetings du RN - Pas si sûr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’ARCOM est-elle orientée lorsqu’elle comptabilise le temps d’intervention audiovisuelle de Philippe de Villiers dans le cadre des prochaines élections européennes ?</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaire Stéphane Plaza : Mediapart a-t-il “violé la vie privée” de l’animateur en diffusant un enregistrement ? Pas sûr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jeux olympiques de Paris 2024 : le CIO a-t-il fait retirer la vidéo de la cérémonie d’ouverture à cause des critiques ? Faux</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Payez pour être laissés tranquilles”, le nouveau credo de Facebook risque de ne pas survivre au RGPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pourquoi Russia Today France reste accessible sur internet malgré son interdiction ?</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La SACEM perçoit (depuis longtemps) des droits d’auteur sur la diffusion de musiques lors de cérémonies funéraires, et c’est tout à fait légal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Affaire RSF-ARCOM-CNews : Cyril Hanouna peut-il divulguer des SMS échangés avec l’assistante d’Olivier Faure ?</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les abus de la liberté d’expression seront-ils réprimés dans notre salon ? Pas vraiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Michaël Youn dévoile le numéro d’un député RN sans son autorisation : c’est permis ? Risqué</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le propriétaire d’un périodique de presse peut-il interdire aux journalistes “de parler des personnes LGBT” ? Oui, mais sous réserves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Saadé (propriétaire de BFM-TV et RMC) ne veut pas que les chaînes du groupe aient une « attitude agressive vis-à-vis de l’actionnaire » - Doucement !</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Praud est-il responsable pénalement des propos homophobes tenus en direct par l’un de ses invités ? Non mais…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Est-ce que, comme le dit Pascal Praud, vouloir le pluralisme à la TV, c’est être « contre » la liberté d’expression ? Faux, mais à préciser</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle régulation pour les deepfakes de type “Amandine Le Pen” ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“Rationner internet”, une solution miracle selon Najat Vallaud-Belkacem ? Pas si sûr</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les abus de la liberté d’expression dans la sphère privée seront-ils réprimés ? Tout dépend du contexte et de la nature des propos incriminés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection des données de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Module doctoral de l'Institut Marseille Maladies Rares (MarMaRa), Université d'Aix-Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignant et les contenus &amp;quot;libres de droits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de l'article 30 de la loi pour une République Numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques précisions sur l’article 30 de la Loi du 7 octobre 2016 pour une République numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826875v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté de la presse - Principe et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...453 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827169v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01826875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les licences libres et l'utilisation d' œuvres de l'esprit dans un cadre pédagogique</w:t>
               </w:r>
@@ -20813,51 +20813,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/docs/CV/2970/cv-pmouron3.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05468307v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylor Rabu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475830v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948074v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05001688v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05329113v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05001693v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05386536v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05077954v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05001690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05386370v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05386376v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04956191v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05386367v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04830447v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540787v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04629621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04742729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04634714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04629624v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04629626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04495551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128294v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04147649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04162912v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046283v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04049895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333219v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824784v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03907062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03178793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03163641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03163645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145711v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03167807v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03163633v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02986489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465967v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02545887v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02885791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02970746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02942865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02986485v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02493666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02493665v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02885797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02573004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02885801v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02885794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02488098v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02897072v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02064826v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349429v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059616v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263913v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01993571v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02064803v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02064820v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02327007v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349313v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02064817v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02168781v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02064810v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349422v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02168782v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349414v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349403v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02168787v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02401620v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01715809v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01833824v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800452v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227462v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448676v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01912371v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01823901v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01725827v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01912367v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01912334v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797500v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01912365v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201194v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01521610v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01568970v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01547465v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01547456v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01599939v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01558097v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01547467v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01491869v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487225v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01671531v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01531864v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633055v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633057v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01547461v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487231v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01547464v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01517963v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487233v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487236v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633056v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633058v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227370v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227300v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01485751v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487211v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487205v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487200v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449104v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487216v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01485692v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01485762v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01485746v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01485755v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487218v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487222v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487203v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487213v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487207v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487009v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201075v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486964v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486955v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01485686v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487199v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487012v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487195v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448938v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486881v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486952v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486946v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486887v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201014v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01485783v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486949v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486891v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486871v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486865v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486868v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486759v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486762v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448751v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236996v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486765v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486764v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486760v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486757v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486758v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486756v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486754v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486751v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486748v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05100077v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04145638v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04509174v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834822v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03340779v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337246v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03272243v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Audureau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chatelain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03373146v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03189086v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02869612v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02396440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01826893v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01821889v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764465v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01899473v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487622v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01492166v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742598v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01516474v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01597994v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Isar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touboul" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487613v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487617v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Bariteau Florian" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487577v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487582v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487619v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487615v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266854v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487607v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487606v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487315v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266841v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487609v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487611v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487599v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266831v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487313v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487601v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487603v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487605v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487593v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487597v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487283v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266775v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487594v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487596v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266820v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266731v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487590v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487591v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487587v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266723v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487584v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487585v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266742v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487243v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266702v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266711v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487583v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05100083v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/droit-jeu-video-9782807930292.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01888943v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/liberte-creation-architecture-patrimoine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487631v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albarian Alexis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Brignon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487626v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Piccio" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487630v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487627v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488912v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04088327v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lexisnexis.fr/5739-jurisclasseur-propriete-litteraire-et-artistique/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982000v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/les-droits-humains-en-temps-de-pandemie-2023-9782807931725.html" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03795114v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6060" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03635462v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/rubrique/droit-et-sciences-politiques" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262581v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01984444v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/droit-musique-numerique-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02156144v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/quelle-responsabilite-culturelle-lentreprise" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01868015v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916715v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01888959v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01888961v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903014v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/diffusion-numerique-donnees-shs" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487580v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/reputation-influenceurs-dans-les-medias-sociaux-3129.html" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01619221v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487317v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/ethique-numerique" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487312v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/leurope-langues" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486961v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487282v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487284v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/droit-architecture" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487277v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266791v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487280v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-droit_et_anarchie_chloe_bertrand_flore_pulliero_raphael_brett_noe_wagener-9782343021386-41863.html" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487278v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/richesse-reseaux-numeriques" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487267v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/pluralisme-pluralismes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266678v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/identites" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487276v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/entre-communautes-mobilite" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05290012v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05001699v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972020v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05262421v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05100071v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04926830v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04604532v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04503912v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04669045v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04739010v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04464159v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04680321v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04651271v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04462111v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04526008v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04679559v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04490057v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04523774v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447129v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04523782v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04684652v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04669048v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04552117v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692826v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087652v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827171v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827169v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01826875v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827154v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827150v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827147v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827143v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827142v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827173v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00959072v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristinel Diaconu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraml" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surace" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01482093v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/docs/CV/2970/cv-pmouron3.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05468307v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylor Rabu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475830v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05386367v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05329113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05001688v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05386536v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05001693v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05077954v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910578v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05386370v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05001690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05386376v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04956191v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04495551v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04629626v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04634714v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04629621v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04742729v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540787v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04830447v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04629624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454903v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04147649v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04162912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04049895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824784v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03907062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03163633v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03167807v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03178793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03163645v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03163641v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02488098v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02897072v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02545887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02885791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02970746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02986485v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02942865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02986489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465967v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064820v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02493665v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02493666v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02573004v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02885801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02885797v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02885794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02401620v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02168787v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02327007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349313v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02064803v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02064820v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01993571v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02064826v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349429v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059616v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02064817v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02168781v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02064810v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349422v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02168782v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349414v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349403v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797500v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01912365v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800452v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227462v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448676v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01833824v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01715809v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01912371v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01823901v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01725827v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01912367v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01912334v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01517963v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227370v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487233v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487236v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633056v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633058v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01491869v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01547467v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01599939v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01558097v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201194v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01521610v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01547456v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01547465v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01568970v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487225v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01671531v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01531864v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633055v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633057v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01547461v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487231v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01547464v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487207v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487203v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487213v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01485751v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487211v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449104v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487205v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487200v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227300v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487216v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01485762v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01485692v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01485755v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01485746v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487218v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487012v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01485686v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201075v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486964v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486955v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487009v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487199v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486891v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486887v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486946v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201014v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486952v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448938v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486881v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486949v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01485783v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486871v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486868v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486760v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236996v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486759v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486762v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448751v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486765v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486764v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486754v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486758v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486757v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486756v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486751v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486748v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05100077v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04145638v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04509174v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834822v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03189086v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03340779v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337246v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03272243v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Audureau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chatelain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03373146v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02869612v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02396440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01899473v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764465v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01821889v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01826893v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01597994v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Isar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touboul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487622v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01492166v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742598v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01516474v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487582v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487577v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487617v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Bariteau Florian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487613v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487619v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487615v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266854v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487611v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487609v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487315v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487606v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487607v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266841v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266831v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487599v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487313v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487601v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487603v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487605v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487594v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487596v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266820v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487597v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487283v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487593v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266775v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487590v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487591v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266731v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487587v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266723v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487584v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487585v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266742v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487243v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266702v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266711v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487583v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05100083v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/droit-jeu-video-9782807930292.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01888943v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/liberte-creation-architecture-patrimoine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487626v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Piccio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487631v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albarian Alexis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Brignon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487630v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488912v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487627v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982000v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/les-droits-humains-en-temps-de-pandemie-2023-9782807931725.html" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04088327v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lexisnexis.fr/5739-jurisclasseur-propriete-litteraire-et-artistique/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03635462v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/rubrique/droit-et-sciences-politiques" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03795114v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6060" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262581v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01984444v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/droit-musique-numerique-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02156144v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/quelle-responsabilite-culturelle-lentreprise" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903014v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/diffusion-numerique-donnees-shs" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916715v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01868015v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01888959v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01888961v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487580v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/reputation-influenceurs-dans-les-medias-sociaux-3129.html" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01619221v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487317v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/ethique-numerique" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487312v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/leurope-langues" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487282v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486961v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266791v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487277v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487284v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/droit-architecture" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487280v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-droit_et_anarchie_chloe_bertrand_flore_pulliero_raphael_brett_noe_wagener-9782343021386-41863.html" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487278v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/richesse-reseaux-numeriques" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487267v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/pluralisme-pluralismes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266678v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/identites" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487276v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/entre-communautes-mobilite" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05001699v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05290012v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972020v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05262421v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05100071v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04926830v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04464159v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04739010v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04680321v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04651271v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04526008v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04462111v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04669045v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04503912v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04604532v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04679559v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04490057v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447129v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04523774v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04669048v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04684652v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04552117v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04523782v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692826v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087652v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827171v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01826875v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827169v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827154v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827150v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827147v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827143v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827142v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827173v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00959072v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristinel Diaconu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraml" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surace" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01482093v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>