--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -365,112 +365,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un an de droit des jeux vidéo – décembre 2023 à novembre 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaylor Rabu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 221, pp.42-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interfaces et animations des jeux vidéo à l'aune du droit des dessins et modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 02, pp.106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04948074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Idéfix et le droit d’auteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp. 428-431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit d’auteur et jeux vidéo : la Cour de cassation confirme le non-épuisement du droit de mise à disposition du public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -486,10722 +637,10571 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 221, pp.14-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvel épisode de Schrems c./ Meta : la publication d’une donnée sensible n’autorise pas son traitement à des fins de publicité ciblée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, hiver 2024-2025 (n° 72), pp. 12-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Inbox Advertising, un système automatisé de prospection directe soumis au consentement des destinataires selon la CNIL (et la CJUE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit des technologies de l’information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025/1 (n° 98), pp. 56-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux vidéo et droit des données à caractère personnel : &amp;quot;jouez pour être tracé&amp;quot; !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, hiver 2024-2025 (n° 72), pp. 21-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux vidéo et hébergeurs : la Cour de cassation confirme l’allègement du formalisme des notifications de contenus contrefaisants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, mai 2025 (n° 225), pp. 10-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un an de droit des jeux vidéo – décembre 2023 à novembre 2024</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte contre les fausses informations : la Russie condamnée par la Cour européenne des droits de l’Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, automne 2025 (75), pp.32-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intérêt légitime du responsable d’un traitement de données personnelles peut être commercial, mais sous conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, hiver 2024-2025 (72), pp.17-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’initiative citoyenne européenne Stop Destroying Videogames a dépassé le million de signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, automne 2025 (75), pp.36-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d’auteur et jeux vidéo : la Cour de justice absout les logiciels de triche !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylor Rabu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 221, pp.42-50</w:t>
+              <w:t xml:space="preserve">, 2025, Février 2025 (222), pp.5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les interfaces et animations des jeux vidéo à l'aune du droit des dessins et modèles</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04956191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle économique de Meta en partie condamné par la Cour de justice de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, hiver 2023-2024 (n° 68), pp. 22-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi visant à sécuriser et réguler l’espace numérique est promulguée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, printemps-été 2024 (69/70), pp.35-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inclusion fortuite doit être… fortuite !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.106</w:t>
+              <w:t xml:space="preserve">, 2024, 4, pp.218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lutte contre les fausses informations : la Russie condamnée par la Cour européenne des droits de l’Homme</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04540787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Consentir ou payer » : le CEPD encadre fermement les oﬀres d’abonnement payant aux réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, automne 2025 (75), pp.32-35</w:t>
+              <w:t xml:space="preserve">, 2024, 71, pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’intérêt légitime du responsable d’un traitement de données personnelles peut être commercial, mais sous conditions</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre la manipulation de l’information en période de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Observatoire des politiques publiques en situation d’épidémie et post-épidémique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Premier semestre 2024 (5), pp.11-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Commission européenne publie ses lignes directrices sur l’atténuation des risques systémiques pour les processus électoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, hiver 2024-2025 (72), pp.17-21</w:t>
+              <w:t xml:space="preserve">, 2024, printemps-été 2024 (69/70), pp.15-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’initiative citoyenne européenne Stop Destroying Videogames a dépassé le million de signatures</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de justice à la recherche du public &amp;quot;inconnu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, octobre 2024 (218), pp.8-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauvaise nouvelle pour la lutte contre les fausses informations : Meta met hors service le logiciel CrowdTangle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, automne 2025 (75), pp.36-39</w:t>
+              <w:t xml:space="preserve">, 2024, printemps-été 2024 (69-70), pp.20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit d’auteur et jeux vidéo : la Cour de justice absout les logiciels de triche !</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le propriétaire du support d'une œuvre graphique ou plastique ne saurait être tenu de l'exposer en permanence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04454903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tintin et les pasticheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.654</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04836190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présomption de titularité confortée par la cession implicite des droits patrimoniaux de l'auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.646</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04333219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’annulation du blocage d’un follower sur le compte Twitter d’un établissement public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Printemps-été 2023 (n° 65-66), pp. 5-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration d'une œuvre collective à une autre œuvre collective en matière d'architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 06, pp.358</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04128294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'absence d'originalité d'une œuvre ne peut être relevée d'office qu'en respectant le principe de la contradiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04070205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petites précisions de la Cour de justice sur la diffusion de musiques d’ambiance dans les moyens de transport collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, juillet 2023 (205), pp.8-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une parodie de Tintin peut faire sourire intérieurement, mais pas pour rendre hommage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04046283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parlement européen propose une stratégie pour le jeu vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 64, pp. 9-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit au respect de l'œuvre n'implique pas l'obligation de la faire restaurer par son auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.507</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03824784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles précisions sur le régime juridique des plateformes de jeux vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylor Rabu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Février 2025 (222), pp.5-12</w:t>
+              <w:t xml:space="preserve">, 2022, décembre 2022 (198), pp.10-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le modèle économique de Meta en partie condamné par la Cour de justice de l’Union européenne</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accord européen sur la proposition de règlement relatif à la lutte contre la diffusion de contenus à caractère terroriste en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, hiver 2023-2024 (n° 68), pp. 22-25</w:t>
+              <w:t xml:space="preserve">, 2021, 56, pp.9-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La loi visant à sécuriser et réguler l’espace numérique est promulguée</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment travailler en chercheur sur des œuvres audiovisuelles de fiction dans le respect du droit d’auteur et des droits voisins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid-19 : les mesures de soutien aux artistes-auteurs octroyées par les organismes de gestion collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers des rencontres Droit et Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Le droit et la création face à la Covid-19, n° 7, pp. 143-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage transformatif de Tintin « validé » au titre de l'exception de parodie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.563</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03446991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;Proposition 22&amp;quot; en Californie – Une remise en cause de la loi anti-ubérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, printemps-été 2024 (69/70), pp.35-39</w:t>
+              <w:t xml:space="preserve">, 2021, 56, pp.57-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Premier semestre 2024 (5), pp.11-24</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;Proposition 24&amp;quot; en Californie – Un faux renforcement du California Consumer Privacy Act</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56, pp.53-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Commission européenne publie ses lignes directrices sur l’atténuation des risques systémiques pour les processus électoraux</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d’auteur et recherche sur les œuvres audiovisuelles de fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de propriété intellectuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (1), pp. 277-326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’équilibre entre le droit de communication au public et le droit à un recours effectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178, pp.36-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;matière première&amp;quot; artistique et le droit d’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167, pp.8-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dégradation du droit au respect d'une œuvre monumentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7-8, pp.440-443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02897072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu télévisé : la reprise du concept du « décor penché » n'est pas parasitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.688-691</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03064820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coronavirus et fausses informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.Chronique n° 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lancement de l’application StopCovid après l’avis positif de la CNIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, printemps-été 2024 (69/70), pp.15-19</w:t>
+              <w:t xml:space="preserve">, 2020, 54, pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Cour de justice à la recherche du public &amp;quot;inconnu</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du CSA dans la lutte contre les fausses informations : 2ème partie - Le CSA, autorité pivot de la lutte contre la manipulation de l’information dans les services de médias audiovisuels et les plateformes de contenus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, octobre 2024 (218), pp.8-12</w:t>
+              <w:t xml:space="preserve">, 2020, 174, pp.42-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'inclusion fortuite doit être… fortuite !</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La censure (prévisible) de la loi Avia par le Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55, pp.17-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du CSA dans la lutte contre les fausses informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, août-septembre 2020 (173), pp.46-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau revers en Allemagne pour Facebook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55, pp.25-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d’auteur et reconstitution numérique de biens culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers des rencontres Droit et Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.55-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465967v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;nouvelle&amp;quot; loi Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, pp.5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493665v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi d’orientation des mobilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, pp.12-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autoradios et droit de communication au public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170, pp.24-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PragerU : les plateformes sont-elles libres de modérer les contenus postés par leurs utilisateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54, pp.71-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chauffeurs Uber sont bien des salariés selon la Cour de cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54, pp.25-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Autorité de la concurrence au secours du droit voisin des éditeurs et agences de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54, pp.10-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exception de parodie applicable à une vidéo militante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 4, pp.218</w:t>
+              <w:t xml:space="preserve">, 2020, 10, pp.566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Consentir ou payer » : le CEPD encadre fermement les oﬀres d’abonnement payant aux réseaux sociaux</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02970180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité et patrimoine du joueur de sport électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers des rencontres Droit et Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.87-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401620v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourde sanction infligée à Google par la CNIL pour plusieurs manquements au RGPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 71, pp.11-14</w:t>
+              <w:t xml:space="preserve">, 2019, 50-51, pp.18-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mauvaise nouvelle pour la lutte contre les fausses informations : Meta met hors service le logiciel CrowdTangle</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168787v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Requalification en contrat de travail et plateformes numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, printemps-été 2024 (69-70), pp.20-23</w:t>
+              <w:t xml:space="preserve">, 2019, 49, pp.23-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le propriétaire du support d'une œuvre graphique ou plastique ne saurait être tenu de l'exposer en permanence</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064826v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une amende record de 5 milliards de dollars prononcée par la FTC contre Facebook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.77-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349429v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la rumeur aux fausses informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le droit face au défi de la rumeur - Actes du colloque organisé le 29 juin 2018 à l'Université d'Aix-Marseille, 60, pp.53-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059616v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la parodie à la métaphore humoristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 163, pp.21-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau droit voisin des éditeurs et agences de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.5-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349313v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La libre circulation des données est devenue la cinquième liberté consacrée dans le droit de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064803v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour la CNIL, on ne badine pas avec la sécurité des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.21-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064820v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffamation en langue locale : publique ou non publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 373, pp.423-428</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la cession du droit de diffusion de photographies d'illustration dans un service d'archives en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2, pp.88</w:t>
+              <w:t xml:space="preserve">, 2019, 11, pp.623-626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tintin et les pasticheurs</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quid des dégradations effectuées par un auteur sur ses propres œuvres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 155, pp.23-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993571v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le règlement relatif à la lutte contre la diffusion des contenus à caractère terroriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50-51, pp.8-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168781v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions générales d'utilisation de Facebook sont soumises au Code de la consommation selon l’autorité de la concurrence italienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.19-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064817v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Sénat au Conseil constitutionnel : adoption des lois de lutte contre la manipulation de l’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.9-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064810v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’État de Californie adopte une loi anti-ubérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.71-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349422v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions générales d’utilisation des réseaux sociaux Google+ et Facebook sont des contrats de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50-51, pp.16-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168782v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amazon condamné à 4 millions d’euros d’amende par le Tribunal de commerce de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.22-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349414v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles sanctions infligées à Facebook en Allemagne et en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.18-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349403v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les services d’enregistrement numérique, entre le droit de communication au public et l’exception de copie privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148, pp.9-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797500v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La proposition de loi relative à la lutte contre les fausses informations : une fausse bonne idée selon le Sénat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (48), pp.12-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912365v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de la Cathédrale d’Images au regard du droit d’auteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12, pp.654</w:t>
+              <w:t xml:space="preserve">, 2018, juillet-août 2018, pp.425-427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La présomption de titularité confortée par la cession implicite des droits patrimoniaux de l'auteur</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833824v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordre public opposable à l'enregistrement d'un dessin ou modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145, pp.11-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715809v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence de caractère distinctif pour une marque en latin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 105, pp.16-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800452v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de la cathédrale d'images au regard du droit d'auteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12, pp.646</w:t>
+              <w:t xml:space="preserve">, 2018, 07, pp.425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’annulation du blocage d’un follower sur le compte Twitter d’un établissement public</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la rumeur aux fausses informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60, pp.53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour ou contre la patrimonialité des données personnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Printemps-été 2023 (n° 65-66), pp. 5-9</w:t>
+              <w:t xml:space="preserve">, 2018, 46-47, pp.90-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'intégration d'une œuvre collective à une autre œuvre collective en matière d'architecture</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823901v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des avancées jurisprudentielles et légales dans la lutte contre le cyberharcèlement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.27-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912371v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une future loi pour lutter contre les fake news</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45, pp.66-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725827v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions générales d’utilisation de Twitter sont soumises au Code de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.26-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912367v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vote décisif du Parlement européen sur la directive relative au droit d’auteur dans le marché unique numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.7-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912334v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémunération pour copie privée et services de médias audiovisuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46, pp.43-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517963v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contrefaçon d'une photographie par une sculpture « transformative »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 06, pp.358</w:t>
+              <w:t xml:space="preserve">, 2017, 05, pp.277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'absence d'originalité d'une œuvre ne peut être relevée d'office qu'en respectant le principe de la contradiction</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi pour une République numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.15-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487233v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non&amp;quot; au partage de données des utilisateurs de Facebook et Whatsapp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487236v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facebook sanctionné par l’Autorité espagnole de protection des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.17-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633056v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accès aux réseaux sociaux est un droit constitutionnel selon la Cour suprême des Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.62-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633058v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juridique - Rémunération pour copie privée et services de médias audiovisuels : retour sur une innovation de la loi LCAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contrefaçon d’une photographie par une sculpture &amp;quot;transformative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 04, pp.238</w:t>
+              <w:t xml:space="preserve">, 2017, 5, pp.277-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Petites précisions de la Cour de justice sur la diffusion de musiques d’ambiance dans les moyens de transport collectif</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521610v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux engagements d’Amazon pour le marché des livres numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42-43, pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547456v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facebook sanctionné par la Commission européenne et la CNIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42-43, pp.18-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547465v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des données personnelles dans l'environnement urbain - De la mesure d'audience publicitaire aux villes intelligentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, juillet 2023 (205), pp.8-11</w:t>
+              <w:t xml:space="preserve">, 2017, 139, pp.54-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une parodie de Tintin peut faire sourire intérieurement, mais pas pour rendre hommage</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568970v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données personnelles – Les risques des Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expertises des systèmes d'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 422, pp.103-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491869v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Google plie devant le service fédéral antimonopole de Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42-43, pp.70-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547467v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté de création au sens de la loi du 7 juillet 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599939v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence de distinctivité de la marque Show Time pour des services liés à l’évènementiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134, pp.10-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558097v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La restitution d’un manuscrit du Moyen Âge n’est pas une œuvre originale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143, pp.8-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671531v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">…et donc une chaîne Youtube est soumise aux pouvoirs de régulation du CSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134, pp.8-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487225v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La propriété littéraire et artistique en 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de propriété intellectuelle du Sud-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531864v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renforcement des moyens de lutte contre les discours de haine diffusés en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.12-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633055v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La neutralité du net est une nouvelle fois remise en cause aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.59-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633057v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Royaume-Uni : la rétrogradation des sites pirates à l’ordre du jour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42-43, pp.14-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547461v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’interdiction des publicités commerciales dans les programmes pour enfants de la télévision publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.9-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487231v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le décret du 9 février 2017 relatif aux prestations de publicité en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42-43, pp.16-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547464v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence de distinctivité du nom commercial et du nom de domaine employant l’expression &amp;quot;Droneshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp. 9-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La propagande électorale est extérieure à la vie des affaires en droit des marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123, pp. 9-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de distinctivité pour la bouteille de Coca-Cola sans cannelures comme marque 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127, pp. 8-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Google toujours sous les feux de la Commission européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.14-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485751v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit moral de l’architecte et nécessités du service public culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 03, pp.171</w:t>
+              <w:t xml:space="preserve">, 2016, 6, pp. 302-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Parlement européen propose une stratégie pour le jeu vidéo</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de cassation rappelle l'étendue de la protection des marques de renommée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 340, pp.408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le personnage commercial Cécile de Rostand, objet relatif de multiples signes distinctifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124, pp. 11-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Similitude potentielle entre les marques Red Bull et Τρελός Ταύρος</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29, pp. 8-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit moral de l'architecte et nécessités du service public culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 06, pp.302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles précisions européennes sur la neutralité du net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 64, pp. 9-13</w:t>
+              <w:t xml:space="preserve">, 2016, 40, pp.17-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.507</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485762v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur certaines pratiques de la publicité télévisuelle : &amp;quot;écran partagé&amp;quot;, &amp;quot;secondes noires&amp;quot; et signes de parrainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38-39, pp.10-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Gaylor Rabu</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485692v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté de la presse fait oublier le &amp;quot;droit à l’oubli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, décembre 2022 (198), pp.10-16</w:t>
+              <w:t xml:space="preserve">, 2016, 129, pp. 9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Accord européen sur la proposition de règlement relatif à la lutte contre la diffusion de contenus à caractère terroriste en ligne</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une loi pour la liberté de création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 56, pp.9-13</w:t>
+              <w:t xml:space="preserve">, 2016, 40, pp.21-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485755v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Google (encore) encore soupçonné d'abus de position dominante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38-39, pp.25-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Le droit et la création face à la Covid-19, n° 7, pp. 143-158</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485746v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvel essai de la Cour de justice de l’Union européenne sur le droit de communication au public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130, pp. 18-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.563</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France : une nouvelle rémunération pour le référencement d’œuvres d’art plastiques, graphiques ou photographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art Law Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016/4, pp. 23-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La &amp;quot;Proposition 22&amp;quot; en Californie – Une remise en cause de la loi anti-ubérisation</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la propriété incorporelle de l'auteur en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale du droit d'auteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 245, pp. 264-367</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copie privée - La mémoire des téléphones portables dans la tourmente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29, pp. 38-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monaco&amp;quot; doit rester disponible en droit des marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 150, pp. 9-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le catalogue de vidéos d'un site de presse en ligne peut être qualifié de service de média audiovisuel à la demande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 56, pp.57-60</w:t>
+              <w:t xml:space="preserve">, 2015, 37, pp.20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 56, pp.53-57</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485686v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juridique - Copie privée - La mémoire des téléphones portables dans la tourmente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (1), pp. 277-326</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du droit d’exploitation des œuvres préhistoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117, pp. 10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’équilibre entre le droit de communication au public et le droit à un recours effectif</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Similitude linguistique et marque de renommée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120, pp. 10-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction du droit d’exposition publique dans le droit d’auteur français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Auteurs &amp; Média</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015/3-4, pp. 250-263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit d’exposition : où en sommes-nous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Musées et droits d'auteur : sens de la visite (15), pp. 22-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piqûre de rappel sur la distinction des propriétés corporelle et incorporelle en matière de droit d'auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 312, pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps humain, droit sur l’image et droit d’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de droit de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Corps et patrimoine, 18, pp. 123-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le néologisme anglais Cybershop ne constitue pas une marque verbale distinctive en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 103, pp. 7-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État des lieux de la protection des numéros et tours de cirque par le droit d’auteur et les droits voisins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propriétés intellectuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp. 367-381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d'exposition : où en sommes-nous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La marque &amp;quot;Palais de l’Élysée&amp;quot; est contraire à l’ordre public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 248, pp. 16-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exception de parodie du droit d’auteur devant la Cour de justice de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 178, pp.36-42</w:t>
+              <w:t xml:space="preserve">, 2014, 109, pp. 8-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La &amp;quot;matière première&amp;quot; artistique et le droit d’auteur</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'icône et l’œuvre de l'esprit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et religions. Annuaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.49-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485783v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parodie, nouvelle limite externe au droit des dessins et modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 167, pp.8-15</w:t>
+              <w:t xml:space="preserve">, 2013, 98, pp. 72-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7-8, pp.440-443</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en ligne non autorisée d’un projet de thèse à des fins de commentaire est une contrefaçon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83, pp. 16-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.Chronique n° 33</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rétablissement du copyright sur des œuvres tombées dans le domaine public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp. 11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54, pp.5-8</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d’auteur des journalistes et pluralisme de la presse écrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 280, pp. 90-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le rôle du CSA dans la lutte contre les fausses informations : 2ème partie - Le CSA, autorité pivot de la lutte contre la manipulation de l’information dans les services de médias audiovisuels et les plateformes de contenus</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exposition d'un détenu au tabagisme passif : un traitement dégradant au sens de l'article 3 de la Convention européenne des droits de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 01, pp.86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02236996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exposition d’un détenu au tabagisme passif, un traitement dégradant au sens de l’article 3 de la Convention européenne des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp. 86-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Question prioritaire de constitutionnalité et question préjudicielle à la Cour de Justice de l’Union Européenne, toujours dans l’impasse…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 87, pp. 588-595</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d'auteur des journalistes et pluralisme de la presse écrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 280, pp.90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles tribulations juridiques des Pieds Nickelés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 174, pp.42-49</w:t>
+              <w:t xml:space="preserve">, 2011, 75, pp. 14-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 55, pp.17-22</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outrage au drapeau français, Flag Desecration américaine et liberté d’expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011/2, pp. 865-877</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le rôle du CSA dans la lutte contre les fausses informations</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système d’Information Schengen et sûreté de l’Etat devant la Cour européenne des droits de l’Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 124, pp. 10-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les salles de cinéma entre l’art et l’industrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33, pp. 1862-1867</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identité virtuelle et le droit &amp;quot;sur&amp;quot; l’identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, août-septembre 2020 (173), pp.46-51</w:t>
+              <w:t xml:space="preserve">, 2010, 64, pp. 58-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7520 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486758v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01486757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suspension d’une décision de réadmission &amp;quot;Dublin II&amp;quot; et &amp;quot;protection par ricochet&amp;quot; des demandeurs d’asile</w:t>
               </w:r>
@@ -11386,4161 +11386,4519 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486748v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La reproduction de l’image et de la voix par des systèmes d’intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux juridiques contemporains du jeu vidéo 2 – L’utilisation de l’IA dans les jeux vidéo, Journée d’études interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardennes, Mar 2026, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du jeu vidéo : perspectives européennes et françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaylor Rabu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de Droit de la Propriété Intellectuelle 2026 - Intellectual Property in the Gaming Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Feb 2026, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'impact de l'IA dans le domaine de la création artistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cézanne et le Droit - promenade juridique autour de l'oeuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les entretiens Portalis - Faculté de droit et de science politique; Cour d'appel d'Aix-en-Provence; Cour administrative d'appel de Marseille, Jun 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identification de la référence, intrinsèque à l’existence de l’exception de parodie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La propriété intellectuelle a-t-elle le sens de l’humour ? L’exception de parodie, pastiche et caricature en droit français (et au-delà)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISJPS - Université Paris 1 Panthéon-Sorbonne; Laboratoire DANTE - Université de Versailles Saint-Quentin-en-Yvelines - Paris-Saclay, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the Brussels Effect to the GDPR Effect Worldwide: an Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data Protection Law in EU, USA, UAE and ASEAN – A Comparative Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LID2MS - Faculté de droit et de science politique d'Aix-Marseille, Nov 2025, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond GDPR: Consent and Privacy in CJEU Case Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Personal Data Protection Law in France and Cambodia: Cross Perspectives on the Legislative Contexts and Choices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Royale de Droit et des Sciences Economiques - Phnom Penh, Nov 2025, Phnom Penh, Cambodia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La condition de la protection : l'originalité de l’œuvre d'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Entretiens Portalis, Faculté de droit et de science politique d’Aix-Marseille – Cour d’appel d’Aix-en-Provence – Cour administrative d’appel de Marseille, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pandémie et désinformation : les leçons de la crise sanitaire du Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pandémie et désinformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire des politiques publiques en situation d’épidémie et post épidémique, Université de Bordeaux; Chaire de recherche France-Québec sur les enjeux contemporains de la liberté d’expression, CNRS/FRQ, Nov 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation des contenus nuisibles pour les mineurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfants et écrans dans le futur : parlons-en !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biennale Ecoposs; Chaire Enfance et Familles, Université Catholique de Lille, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’arsenal législatif de lutte contre le cyber-harcèlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfants &amp; écrans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire Enfance et familles du Centre de recherche sur les relations entre les risques et le droit - Faculté de Droit de l’Université Catholique de Lille, Apr 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Access et recherche juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le numérique et la recherche en droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Louis Favoreu - Université d'Aix-Marseille, Sep 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté d’expression, modération des contenus et lutte contre la désinformation en période de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les droits humains en temps de pandémie : exceptionnalismes politiques, vulnérabilités sociales, &amp; libertés confinées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre interdisciplinaire de recherche constitutionnelle – Université Saint-Louis - Bruxelles, Sep 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-ronde Comment lutter contre les « fake news »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale Fake News : Concept, Méthode et Lutte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Avignon, Jun 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche et images animées : la place du droit d'auteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mettre la fiction au travail dans la recherche et dans la formation à la recherche en sciences sociales - Rencontre science et fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison Méditerranéenne des Sciences de l'Homme; Laboratoire PRISM (Perception Représentations Image Son Musique), Oct 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploration de la patrimonialité des données personnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux de l’utilisation de l’IA dans le secteur juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Programme virtuel du Laboratoire de Cyberjustice de l'Université de Montréal - Discussion organisée par M. Sylvain Longhais, auxiliaire de recherche, Jun 2020, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nouveau droit voisin des éditeurs et agences de presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acteurs du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Master Gouvernance numérique, Université d'Avignon et des Pays du Vaucluse, Dec 2019, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action culturelle et mécénat des entreprises privées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle responsabilité culturelle pour l’entreprise ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25èmes rencontres du centre d’éthique économique – Faculté de Droit et science politique d’Aix-Marseille, Jun 2018, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les instruments juridiques de &amp;quot;contention&amp;quot; du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit face au défi de la rumeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Droit économique - Aix-Marseille Université; Laboratoire DANTE - Université Paris-Saclay, Jun 2018, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Succession et droit d'auteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Famille en art, Famille de l’artiste en droit - Regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontre Droit et Art - LID2MS Aix-Marseille Université - Musée Granet, Oct 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits d’auteur autour des archives (de fiction) audiovisuelles et cinématographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIFAS : de la fiction faire science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PRISM, LAMES, INA-Méditerranée, Apr 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 25èmes rencontres du centre d’éthique économique – Faculté de Droit et science politique d’Aix-Marseille, Jun 2018, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace juridique de la chanson en évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Isar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace de la chanson contemporaine, Biennale internationale d’études sur la Chanson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMéRA - Université d’Aix-Marseille - Maison de la Recherche Schuman - Mucem - Conservatoire Darius Milhaud - SACEM - Théâtre Le Petit Duc, Sep 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Droit économique - Aix-Marseille Université; Laboratoire DANTE - Université Paris-Saclay, Jun 2018, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les licences libres comme réponse supplétive aux actuelles interrogations relatives à la création et au transfert de valeur dans le secteur de la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">État des lieux de la musique en France/Convention débat SACEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LID2MS, SACEM, association Tous pour la musique, Jan 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mouron</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique du point de vue du droit de la propriété littéraire et artistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence au CUFR de Mayotte dans le cadre de la Fête du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dembéni, Mayotte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi pour une République numérique du 7 octobre 2016 et la notion de postprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Isar</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Open Access à Aix-Marseille Université </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smart Cities et droit des données personnelles – Quels risques ? Quelles solutions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cadre juridique applicable aux traitements de données à caractère personnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERAPS - Université de Lille, Apr 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contrats nécessaires à l’exploitation des pièces de théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Théâtres traditionnels d’Asie à l’épreuve de la modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international organisé par le CIELAM, l'IRASIA et le LID2MS - Aix-Marseille Université, Nov 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Open hardware, une nouvelle forme de démocratisation informationnelle en propriété intellectuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écosystèmes numériques et la démocratisation informationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XIème colloque du réseau EUTIC, Nov 2015, Schoelcher, Martinique, France. pp. 299-309</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parodie + Internet - Regards croisés France/Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, IMéRA - Université d’Aix-Marseille - Maison de la Recherche Schuman - Mucem - Conservatoire Darius Milhaud - SACEM - Théâtre Le Petit Duc, Sep 2017, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin-Bariteau Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Interaxes du Regroupement Droit, changement et gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire L. R. Wilson – Université de Montréal, Apr 2016, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LID2MS, SACEM, association Tous pour la musique, Jan 2017, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d’auteur et Copyright dans l’univers numérique – Que dit le Droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde Créer dans un monde numérique, quels défis ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUP Administration des Institutions culturelles d’Arles, Les Suds à Arles et SACEM Université, Jan 2016, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Dembéni, Mayotte, France</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les questions juridiques que posent les Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit du numérique : Smart Cities, intelligence artificielle et Blockchain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque de l’Association Française de Droit de l’Informatique et de la Télécommunication, Dec 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d’auteur et bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La bande dessinée et le dessin humoristique à la lumière du droit : art mineur ou art majeur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontre Droit et Art, Musée Granet, Feb 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CERAPS - Université de Lille, Apr 2017, Lille, France</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autodétermination informationnelle et propriété des données personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-réputation et influenceurs : de nouveaux enjeux pour les organisations ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Webinaire de l’Observatoire des médias sociaux en relations publiques (OMSRP), Université Laval, Apr 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Colloque international organisé par le CIELAM, l'IRASIA et le LID2MS - Aix-Marseille Université, Nov 2016, Marseille, France</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identité numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence au Centre Universitaire de Formation et de Recherche de Mayotte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dembéni, Mayotte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, XIème colloque du réseau EUTIC, Nov 2015, Schoelcher, Martinique, France. pp. 299-309</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image et droit à l’image des mineurs sur internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le regard de travers – Violence des images de l’adolescent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, colloque organisé par l’association Anthea, Jun 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Chaire L. R. Wilson – Université de Montréal, Apr 2016, Montréal, France</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création artistique dans l'espace public en tant qu'objet de protection du droit de la propriété intellectuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La création artistique dans l’espace public et le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conférence organisée par le LID2MS et Lieux publics – Cité des arts de la rue, Apr 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IUP Administration des Institutions culturelles d’Arles, Les Suds à Arles et SACEM Université, Jan 2016, Arles, France</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valeur de l’œuvre dans l’art contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La valeur de l’œuvre dans l’art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontre Droit et Art, Musée Granet, Jan 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Colloque de l’Association Française de Droit de l’Informatique et de la Télécommunication, Dec 2016, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identité numérique du point de vue du Droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Info-Com de Toulouse, 3ème édition sur le thème de l’identité numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département Information-Communication de l’Université Paul Sabatier, Feb 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Rencontre Droit et Art, Musée Granet, Feb 2016, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à l’oubli, e-réputation et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethique et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22ème colloque du Centre d’éthique économique – Faculté de Droit et de science politique d’Aix-Marseille, Jun 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Webinaire de l’Observatoire des médias sociaux en relations publiques (OMSRP), Université Laval, Apr 2016, Québec, Canada</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le musée et la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du musée imaginaire au musée virtuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontre Droit et Art, Musée Granet, Jan 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dembéni, Mayotte, France</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues dans le droit de l’audiovisuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence ITER France et Faculté de Droit et de science politique d’Aix-Marseille, Feb 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, colloque organisé par l’association Anthea, Jun 2015, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les arts du cirque et la propriété littéraire et artistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les arts du cirque saisis par le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conférence organisée par l’Espace Culture de Marseille et le LID2MS – Faculté de Droit et de science politique d’Aix-Marseille, Apr 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Conférence organisée par le LID2MS et Lieux publics – Cité des arts de la rue, Apr 2015, Marseille, France</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les techniciens de l’audiovisuel et le droit d’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les techniciens de l’audiovisuel sont-ils des auteurs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque organisé par le Laboratoire ASTRAM – Aix-Marseille Université, Sep 2014, Aubagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Rencontre Droit et Art, Musée Granet, Jan 2015, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articulation des différents droits de propriété intellectuelle sur les créations de salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques cognitives et transformations sociétales : comment se forment les connaissances et où nous conduisent-elles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7ème colloque international GeCSO 2014, LEST et CNRS, Jun 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Département Information-Communication de l’Université Paul Sabatier, Feb 2015, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’animal et la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statut juridique et représentations de l’animal dans l’art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontre Droit et Art, Musée Granet, Nov 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 22ème colloque du Centre d’éthique économique – Faculté de Droit et de science politique d’Aix-Marseille, Jun 2015, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction du droit d’exposition des œuvres graphiques et plastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Economy and Intellectual Property</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5th Annual ISHTIP Workshop, Universités Paris II et Paris VIII, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Agence ITER France et Faculté de Droit et de science politique d’Aix-Marseille, Feb 2014, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art et la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et art contemporain - Regards croisés sur l’œuvre de Marcel Duchamp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontre Droit et Art, Musée Granet, Nov 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Rencontre Droit et Art, Musée Granet, Jan 2014, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’e-réputation confrontée à l’émergence d’un droit à l’identité des personnes physiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-réputation et traces numériques : Dimensions instrumentales et enjeux de société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international sur la e-réputation - IDETCOM - Université Toulouse 1 Capitole, Mar 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Conférence organisée par l’Espace Culture de Marseille et le LID2MS – Faculté de Droit et de science politique d’Aix-Marseille, Apr 2014, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MP2013 – Projets et managements : les enjeux de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marseille-Provence 2013 : Radioscopie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, colloque de l’association Considérant la Culture, Cité de la musique de Marseille, Dec 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 7ème colloque international GeCSO 2014, LEST et CNRS, Jun 2014, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accès gratuit aux biens et produits culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gratuité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d'études du Laboratoire de droit privé et de sciences criminelles – Faculté de Droit et de science politique d'Aix-Marseille, Mar 2013, Aix-en-Provence, France. pp. 78-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Colloque organisé par le Laboratoire ASTRAM – Aix-Marseille Université, Sep 2014, Aubagne, France</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E-Learning for Law Degrees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempus Project DL@Web - Enhancing the Quality of Distance Learning at Western Balkans Higher Education Institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres d'Aix-en-Provence, Apr 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Rencontre Droit et Art, Musée Granet, Nov 2014, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parti architectural et parti-pris du juge en matière de droit d’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et architecture – reconsidérer les frontières disciplinaires, leurs interactions et leurs mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque du LID2MS – Faculté de Droit et de science politique d’Aix-Marseille, Apr 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 5th Annual ISHTIP Workshop, Universités Paris II et Paris VIII, Jun 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is Folklore ? Discussion about a Sui Generis Right</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Summer Seminar : Copyright in motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERDI, Université Paris-Sud, Jul 2012, Sceaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Rencontre Droit et Art, Musée Granet, Nov 2013, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accès libre aux contenus culturels en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audition de la Mission Lescure Culture-Acte II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LID2MS - Aix-Marseille Université, Nov 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Colloque international sur la e-réputation - IDETCOM - Université Toulouse 1 Capitole, Mar 2013, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d'auteur et anarchie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et anarchie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d’études de l’IDP - Université Paris-Sud XI, Nov 2012, Sceaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, colloque de l’association Considérant la Culture, Cité de la musique de Marseille, Dec 2013, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copyright and Characters from Series - A &amp;quot;Franco-French&amp;quot; example : Les Pieds Nickelés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Summer Seminar : Copyright in motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERDI, Université Paris-Sud, Jul 2012, Sceaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Journée d'études du Laboratoire de droit privé et de sciences criminelles – Faculté de Droit et de science politique d'Aix-Marseille, Mar 2013, Aix-en-Provence, France. pp. 78-81</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identité de la personne sur les réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médias011 – La richesse des réseaux numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Lettres d'Aix-en-Provence, Apr 2013, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection, exploitation, circulation des œuvres d’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, rencontre organisée par l’Espace Culture de Marseille, Jun 2011, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Colloque du LID2MS – Faculté de Droit et de science politique d’Aix-Marseille, Apr 2013, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exposition d’œuvres d’art comme nouvel objet du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le statut de l’œuvre d’art contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, colloque organisé en collaboration par l’Université Paul Cézanne – Aix-Marseille III, le Musée Granet et la Fondation Vasarely, Mar 2011, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CERDI, Université Paris-Sud, Jul 2012, Sceaux, France</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rencontre édifiante de l'histoire du droit et de l'histoire de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages de l’interdisciplinarité en droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées d’études des jeunes chercheurs du CTAD - Université Paris Ouest Nanterre la Défense, Oct 2011, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LID2MS - Aix-Marseille Université, Nov 2012, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identité virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identité(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3ème journée de l’Ecole Doctorale n° 67 - Sciences Juridiques et Politiques, Jun 2008, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Journée d’études de l’IDP - Université Paris-Sud XI, Nov 2012, Sceaux, France</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les licences libres en droit d'auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médias09 – Entre communautés et mobilité – Une approche interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CERDI, Université Paris-Sud, Jul 2012, Sceaux, France</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'idéologie du pluralisme de la presse écrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pluralisme - Pluralismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutations sociales et juridiques autour des expositions artistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, régulation et acteurs des mutations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Symposium européen du LID2MS, Mar 2009, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...482 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15550,572 +15908,572 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit du jeu vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylor Rabu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larcier Intersentia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1492p., 2025, Droit des technologies, 978-2-8079-3029-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté de création, architecture et patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 144p., 2018, Droits, pouvoirs &amp; sociétés, 9782731411119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ordre public numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Piccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille, 170p., 2015, 978-2731409840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit commercial, sociétés commerciales 2015 – Un an de jurisprudence commentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albarian Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Brignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">587p., 2015, 978-2721219800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit commercial, sociétés commerciales 2014 – Un an de jurisprudence commentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albarian Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Brignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">714p., 2014, 978-2721219343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit d'exposition des œuvres graphiques et plastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille, 764p., 2013, 978-2731408720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité jurisprudentielle 2012-2013 – Droit commercial, sociétés commerciales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albarian Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lamy, 579p., 2013, 978-2721216113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16125,4211 +16483,4273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté d’expression, modération des contenus et lutte contre les fausses informations en période de crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les droits humains en temps de pandémie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 573-619, 2023, 9782807931725</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Union européenne - Le processus d'harmonisation du droit d'auteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JurisClasseur Propriété littéraire et artistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fascicule n° 1840, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LexisNexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'arsenal législatif de lutte contre le cyberharcèlement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les jeunes face au numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 85-98, 2022, 9782813004604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.6060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation d’une personnalité historique dans un jeu vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Geoffray Brunaux [Dir.]. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les contentieux du jeu vidéo - originalité et variété</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mare &amp; Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 35-49, 2022, 978-2-84934-610-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Les jeunes face au numérique</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface de l'ouvrage de Madame Alizée Vaast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La patrimonialisation des données personnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp. 11-15, 2021, 978-2-343-23296-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les alternatives à la gestion collective des droits patrimoniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit d'auteur, musique et numérique - Considérations croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 69-75, 2019, 9782731411188</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp. 11-15, 2021, 978-2-343-23296-6</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité culturelle des services de médias audiovisuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle responsabilité culturelle pour l'entreprise ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 51-58, 2019, 9782731411393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Droit d'auteur, musique et numérique - Considérations croisées</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d'auteur et diffusion numérique des données de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La diffusion numérique des données en SHS - Guide des bonnes pratiques éthiques et juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp. 69-75, 2019, 9782731411188</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247-254, 2018, 9791032001790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Quelle responsabilité culturelle pour l'entreprise ?</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903014v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prix du livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.Fascicule n° 234, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La visibilité en ligne des morts, nouvel objet du droit sur l’identité numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Big Data et visibilité en ligne : un enjeu pluridisciplinaire de l’économie numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 167-177, 2018, 978-2-35671-507-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté de création au sens de la loi du 7 juillet 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liberté de création, architecture et patrimoine – Regards croisés sur la loi du 7 juillet 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 51-58, 2019, 9782731411393</w:t>
+              <w:t xml:space="preserve">, pp. 15-24, 2018, Collection "Droits, pouvoirs &amp; sociétés", 9782731411119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">La diffusion numérique des données en SHS - Guide des bonnes pratiques éthiques et juridiques</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exigence d’un écrit pour tout contrat de cession des droits patrimoniaux de l’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liberté de création, architecture et patrimoine – Regards croisés sur la loi du 7 juillet 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.247-254, 2018, 9791032001790</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 53-61, 2018, Collection "Droits, pouvoirs &amp; sociétés", 9782731411119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.Fascicule n° 234, 2018</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La patrimonialisation de l’identité numérique des joueurs de sport électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux juridiques de l'e-sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-7314-1070-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Big Data et visibilité en ligne : un enjeu pluridisciplinaire de l’économie numérique</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autodétermination informationnelle et propriété des données personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-réputation et influenceurs dans les médias sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp. 167-177, 2018, 978-2-35671-507-4</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 111-128, 2017, 978-2-7605-4616-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Liberté de création, architecture et patrimoine – Regards croisés sur la loi du 7 juillet 2016</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à l’oubli, e-réputation et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique et numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 15-24, 2018, Collection "Droits, pouvoirs &amp; sociétés", 9782731411119</w:t>
+              <w:t xml:space="preserve">, pp. 133-144, 2016, 9782731410303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Liberté de création, architecture et patrimoine – Regards croisés sur la loi du 7 juillet 2016</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues dans le droit de l’audiovisuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 53-61, 2018, Collection "Droits, pouvoirs &amp; sociétés", 9782731411119</w:t>
+              <w:t xml:space="preserve">, pp. 101-114, 2016, 9782731410433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">E-réputation et influenceurs dans les médias sociaux</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487312v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’e-réputation confrontée à l’émergence d’un droit à l’identité des personnes physiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-réputation : regards croisés sur une notion émergente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp. 111-128, 2017, 978-2-7605-4616-5</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gualino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 71-80, 2015, 978-2297052504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 978-2-7314-1070-9</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives sur le droit à l’identité numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ordre public numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires D'aix-Marseille, pp. 115-127, 2015, 9782731409840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Éthique et numérique</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scientific Data Preservation, Copyright and Open Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Projet PREDON. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Data Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 43-45, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rencontre édifiante de l'histoire du droit et de l'histoire de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages de l’interdisciplinarité en droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Paris Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 183-201, 2014, 978-2-84016-183-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parti architectural et parti-pris du juge en matière de droit d’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et architecture - Reconsidérer les frontières disciplinaires, leurs interactions et leurs mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 133-144, 2016, 9782731410303</w:t>
+              <w:t xml:space="preserve">, pp. 259-278, 2014, 9782731409338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">L’Europe des langues</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487284v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d’auteur et anarchie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et anarchie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 187-202, 2013, 978-2-343-02138-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identité de la personne sur les réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La richesse des réseaux numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 101-114, 2016, 9782731410433</w:t>
+              <w:t xml:space="preserve">, pp. 215-227, 2012, 9782731408218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">E-réputation : regards croisés sur une notion émergente</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'idéologie du pluralisme de la presse écrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pluralisme, Pluralismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp. 71-80, 2015, 978-2297052504</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 69-91, 2011, 9782731407532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires D'aix-Marseille, pp. 115-127, 2015, 9782731409840</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487267v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identité virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identité(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 337-352, 2010, 9782731407327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp. 43-45, 2014</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les licences libres en droit d'auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre communautés et mobilité - Une approche interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 79-93, 2010, 9782731407341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...573 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487276v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (33)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise chez Grasset : quitter son éditeur, mission (presque) impossible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaire Legrand-Cohen : comment concilier neutralité du service public et indépendance de l’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que prévoit (vraiment) l’accord entre la Fédération des Pompes Funèbres et la SACEM ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Affaire Legrand-Cohen : comment concilier neutralité du service public et indépendance de l’information</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ARCOM a-t-elle ordonné la fermeture de C8 ? Faux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’ARCOM a-t-elle ordonné la fermeture de C8 ? Faux</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les protections applicables aux créations issues des solutions d’IA génératives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion par L’Incorrect de la vidéo de Thomas Legrand et Patrick Cohen est-elle une infraction au code pénal ? Pas sûr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les protections applicables aux créations issues des solutions d’IA génératives</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuckerberg vs European Union : que peut faire l’UE après les déclarations chocs du patron de Meta ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’après Sébastien Chenu (député RN), Calogero devrait « être content » de voir sa musique diffusée dans les meetings du RN - Pas si sûr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affaire RSF-ARCOM-CNews : Cyril Hanouna peut-il divulguer des SMS échangés avec l’assistante d’Olivier Faure ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi Russia Today France reste accessible sur internet malgré son interdiction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Youn dévoile le numéro d’un député RN sans son autorisation : c’est permis ? Risqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Saadé (propriétaire de BFM-TV et RMC) ne veut pas que les chaînes du groupe aient une « attitude agressive vis-à-vis de l’actionnaire » - Doucement !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Rationner internet”, une solution miracle selon Najat Vallaud-Belkacem ? Pas si sûr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-ce que, comme le dit Pascal Praud, vouloir le pluralisme à la TV, c’est être « contre » la liberté d’expression ? Faux, mais à préciser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux olympiques de Paris 2024 : le CIO a-t-il fait retirer la vidéo de la cérémonie d’ouverture à cause des critiques ? Faux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ARCOM est-elle orientée lorsqu’elle comptabilise le temps d’intervention audiovisuelle de Philippe de Villiers dans le cadre des prochaines élections européennes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">D’après Sébastien Chenu (député RN), Calogero devrait « être content » de voir sa musique diffusée dans les meetings du RN - Pas si sûr</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaire Stéphane Plaza : Mediapart a-t-il “violé la vie privée” de l’animateur en diffusant un enregistrement ? Pas sûr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Affaire Stéphane Plaza : Mediapart a-t-il “violé la vie privée” de l’animateur en diffusant un enregistrement ? Pas sûr</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Payez pour être laissés tranquilles”, le nouveau credo de Facebook risque de ne pas survivre au RGPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“Payez pour être laissés tranquilles”, le nouveau credo de Facebook risque de ne pas survivre au RGPD</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La SACEM perçoit (depuis longtemps) des droits d’auteur sur la diffusion de musiques lors de cérémonies funéraires, et c’est tout à fait légal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La SACEM perçoit (depuis longtemps) des droits d’auteur sur la diffusion de musiques lors de cérémonies funéraires, et c’est tout à fait légal</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les abus de la liberté d’expression seront-ils réprimés dans notre salon ? Pas vraiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les abus de la liberté d’expression seront-ils réprimés dans notre salon ? Pas vraiment</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le propriétaire d’un périodique de presse peut-il interdire aux journalistes “de parler des personnes LGBT” ? Oui, mais sous réserves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le propriétaire d’un périodique de presse peut-il interdire aux journalistes “de parler des personnes LGBT” ? Oui, mais sous réserves</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Praud est-il responsable pénalement des propos homophobes tenus en direct par l’un de ses invités ? Non mais…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pascal Praud est-il responsable pénalement des propos homophobes tenus en direct par l’un de ses invités ? Non mais…</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle régulation pour les deepfakes de type “Amandine Le Pen” ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quelle régulation pour les deepfakes de type “Amandine Le Pen” ?</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les abus de la liberté d’expression dans la sphère privée seront-ils réprimés ? Tout dépend du contexte et de la nature des propos incriminés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection des données de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Module doctoral de l'Institut Marseille Maladies Rares (MarMaRa), Université d'Aix-Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignant et les contenus &amp;quot;libres de droits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de l'article 30 de la loi pour une République Numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté de la presse - Principe et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques précisions sur l’article 30 de la Loi du 7 octobre 2016 pour une République numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les licences libres et l'utilisation d' œuvres de l'esprit dans un cadre pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection et valorisation de la marque en France et à l'étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Protection et valorisation de la marque en France et à l'étranger</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exception pédagogique en droit d'auteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage d’œuvres de l'esprit dans un cadre pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages et intérêts des licences libres en matière éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20339,217 +20759,217 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarques sur la proposition de loi relative à la lutte contre la manipulation de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Assemblée Nationale; Commission des Affaires Culturelles et de l'Education. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREDON Scientific Data Preservation 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristinel Diaconu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kraml</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRMM. 2014, pp.3-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00959072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20559,114 +20979,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit d'exposition des œuvres graphiques et plastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Aix-Marseille Université (AMU), 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01482093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId339"/>
+      <w:footerReference w:type="default" r:id="rId345"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20813,51 +21233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/docs/CV/2970/cv-pmouron3.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05468307v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylor Rabu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475830v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05386367v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05329113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05001688v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05386536v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05001693v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05077954v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910578v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05386370v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05001690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05386376v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04956191v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04495551v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04629626v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04634714v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04629621v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04742729v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540787v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04830447v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04629624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454903v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04147649v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04162912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04049895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824784v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03907062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03163633v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03167807v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03178793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03163645v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03163641v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02488098v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02897072v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02545887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02885791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02970746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02986485v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02942865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02986489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465967v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064820v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02493665v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02493666v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02573004v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02885801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02885797v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02885794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02401620v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02168787v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02327007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349313v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02064803v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02064820v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01993571v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02064826v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349429v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059616v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02064817v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02168781v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02064810v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349422v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02168782v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349414v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349403v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797500v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01912365v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800452v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227462v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448676v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01833824v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01715809v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01912371v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01823901v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01725827v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01912367v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01912334v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01517963v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227370v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487233v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487236v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633056v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633058v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01491869v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01547467v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01599939v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01558097v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201194v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01521610v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01547456v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01547465v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01568970v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487225v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01671531v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01531864v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633055v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633057v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01547461v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487231v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01547464v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487207v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487203v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487213v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01485751v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487211v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449104v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487205v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487200v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227300v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487216v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01485762v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01485692v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01485755v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01485746v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487218v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487012v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01485686v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201075v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486964v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486955v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487009v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487199v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486891v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486887v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486946v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201014v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486952v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448938v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486881v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486949v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01485783v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486871v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486868v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486760v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236996v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486759v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486762v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448751v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486765v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486764v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486754v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486758v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486757v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486756v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486751v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486748v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05100077v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04145638v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04509174v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834822v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03189086v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03340779v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337246v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03272243v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Audureau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chatelain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03373146v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02869612v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02396440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01899473v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764465v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01821889v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01826893v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01597994v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Isar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touboul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487622v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01492166v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742598v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01516474v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487582v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487577v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487617v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Bariteau Florian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487613v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487619v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487615v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266854v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487611v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487609v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487315v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487606v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487607v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266841v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266831v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487599v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487313v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487601v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487603v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487605v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487594v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487596v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266820v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487597v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487283v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487593v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266775v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487590v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487591v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266731v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487587v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266723v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487584v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487585v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266742v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487243v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266702v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266711v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487583v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05100083v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/droit-jeu-video-9782807930292.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01888943v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/liberte-creation-architecture-patrimoine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487626v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Piccio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487631v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albarian Alexis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Brignon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487630v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488912v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487627v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982000v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/les-droits-humains-en-temps-de-pandemie-2023-9782807931725.html" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04088327v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lexisnexis.fr/5739-jurisclasseur-propriete-litteraire-et-artistique/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03635462v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/rubrique/droit-et-sciences-politiques" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03795114v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6060" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262581v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01984444v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/droit-musique-numerique-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02156144v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/quelle-responsabilite-culturelle-lentreprise" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903014v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/diffusion-numerique-donnees-shs" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916715v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01868015v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01888959v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01888961v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487580v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/reputation-influenceurs-dans-les-medias-sociaux-3129.html" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01619221v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487317v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/ethique-numerique" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487312v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/leurope-langues" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487282v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486961v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266791v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487277v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487284v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/droit-architecture" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487280v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-droit_et_anarchie_chloe_bertrand_flore_pulliero_raphael_brett_noe_wagener-9782343021386-41863.html" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487278v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/richesse-reseaux-numeriques" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487267v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/pluralisme-pluralismes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266678v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/identites" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487276v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/entre-communautes-mobilite" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05001699v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05290012v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972020v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05262421v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05100071v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04926830v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04464159v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04739010v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04680321v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04651271v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04526008v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04462111v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04669045v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04503912v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04604532v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04679559v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04490057v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447129v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04523774v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04669048v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04684652v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04552117v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04523782v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692826v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087652v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827171v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01826875v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827169v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827154v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827150v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827147v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827143v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827142v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827173v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00959072v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristinel Diaconu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraml" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surace" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01482093v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/docs/CV/2970/cv-pmouron3.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05468307v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylor Rabu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475830v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05386367v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948074v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05329113v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05001688v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05386536v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05001693v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05077954v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05386370v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05001690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05386376v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04956191v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04495551v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04629626v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04830447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04634714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04629621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04742729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04629624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454903v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04147649v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04162912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04049895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824784v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03907062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03163633v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03167807v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03178793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03163645v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03163641v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02488098v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02897072v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02545887v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02885791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02970746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02986485v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02942865v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02986489v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465967v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02493665v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02493666v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02573004v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02885801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02885797v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02885794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02401620v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02168787v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02064826v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349429v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059616v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02327007v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349313v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02064803v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02064820v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263913v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451571v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01993571v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02168781v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02064817v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02064810v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349422v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02168782v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349414v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349403v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797500v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01912365v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01833824v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01715809v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01800452v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227462v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448676v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01823901v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01912371v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01725827v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01912367v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01912334v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01517963v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227370v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487233v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487236v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633056v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633058v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201194v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01521610v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01547456v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01547465v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01568970v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01491869v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01547467v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01599939v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01558097v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01671531v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487225v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01531864v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633055v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633057v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01547461v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487231v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01547464v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487207v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487203v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487213v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01485751v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487211v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449104v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487205v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487200v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227300v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01485762v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01485692v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487216v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01485755v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01485746v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487218v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487012v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487009v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01485686v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201075v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486964v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486955v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487199v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486891v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448938v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486881v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486887v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486946v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201014v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486952v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486949v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01485783v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486871v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486865v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486868v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486760v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236996v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486759v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486762v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448751v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486765v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486764v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486754v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486757v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486758v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486756v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486751v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486748v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05597222v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05597216v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05100077v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05597195v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05597203v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05597211v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04145638v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04509174v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03834822v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03189086v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03340779v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337246v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03272243v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Audureau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chatelain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03373146v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02869612v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02396440v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01821889v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01826893v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01899473v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764465v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01597994v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Isar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touboul" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487622v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01492166v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742598v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01516474v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487582v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487577v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487617v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Bariteau Florian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487613v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487619v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487615v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266854v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487611v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487609v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487315v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487606v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487607v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266841v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487599v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266831v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487313v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487603v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487601v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487605v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487594v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487596v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266820v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487597v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487283v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487593v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266775v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487590v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487591v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266731v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487587v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266723v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487585v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487584v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266742v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487243v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266702v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266711v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487583v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05100083v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/droit-jeu-video-9782807930292.html" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01888943v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/liberte-creation-architecture-patrimoine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487626v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Piccio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487631v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albarian Alexis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Brignon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487630v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488912v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487627v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03982000v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/les-droits-humains-en-temps-de-pandemie-2023-9782807931725.html" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04088327v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lexisnexis.fr/5739-jurisclasseur-propriete-litteraire-et-artistique/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03795114v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6060" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03635462v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/rubrique/droit-et-sciences-politiques" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262581v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01984444v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/droit-musique-numerique-0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02156144v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/quelle-responsabilite-culturelle-lentreprise" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903014v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/diffusion-numerique-donnees-shs" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916715v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01868015v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01888959v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01888961v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01619221v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487580v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/reputation-influenceurs-dans-les-medias-sociaux-3129.html" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487317v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/ethique-numerique" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487312v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/leurope-langues" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487282v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01486961v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266791v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487277v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487284v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/droit-architecture" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487280v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-droit_et_anarchie_chloe_bertrand_flore_pulliero_raphael_brett_noe_wagener-9782343021386-41863.html" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487278v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/richesse-reseaux-numeriques" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487267v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/pluralisme-pluralismes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266678v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/identites" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487276v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/entre-communautes-mobilite" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05606139v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05290012v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05001699v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04972020v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05100071v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05262421v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04926830v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04604532v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04464159v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04739010v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04680321v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04651271v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04526008v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04462111v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04669045v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04503912v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04679559v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04490057v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447129v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04523774v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04669048v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04684652v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04552117v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04523782v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692826v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087652v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827171v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827169v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01826875v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827154v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827150v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827147v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827143v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827142v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827173v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00959072v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristinel Diaconu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraml" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surace" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01482093v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>