--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -2504,386 +2504,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root architecture and hydraulics converge for acclimation to changing water availability</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Arabidopsis NRT1.1 transceptor coordinately controls auxin biosynthesis and transport to regulate root branching in response to nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Maghiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candela Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Perrine-Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-020-0684-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (15), pp.4480-4494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa242/5840670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885904v1</w:t>
+                <w:t xml:space="preserve">hal-02619371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Plasma Membrane Nanodomain Ensures Signal Specificity during Osmotic Signaling in Plants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Root architecture and hydraulics converge for acclimation to changing water availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.744-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-020-0684-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.09.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02967654v1</w:t>
+                <w:t xml:space="preserve">hal-02885904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis NRT1.1 transceptor coordinately controls auxin biosynthesis and transport to regulate root branching in response to nitrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Maghiaoui</w:t>
+                <w:t xml:space="preserve">A Plasma Membrane Nanodomain Ensures Signal Specificity during Osmotic Signaling in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Smokvarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Bouguyon</w:t>
+                <w:t xml:space="preserve">Charbel Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candela Cuesta</w:t>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Perrine-Walker</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 71 (15), pp.4480-4494. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (23), pp.4654-4664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa242/5840670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619371v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateral Roots: Random Diversity in Adversity.</w:t>
               </w:r>
@@ -3107,103 +3107,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate Controls Root Development through Post-Transcriptional Regulation of the NRT1.1/NPF6.3 transporter/sensor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Perrine-Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Pervent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candela Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 172 (2), </w:t>
@@ -4151,268 +4151,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auxin regulates aquaporin function to facilitate lateral root emergence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrate sensing and signaling in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gojon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (6), pp.648-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2012.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326214v1</w:t>
+                <w:t xml:space="preserve">hal-00776101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate sensing and signaling in plants.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Auxin regulates aquaporin function to facilitate lateral root emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Péret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lr Band</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U Voss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (10)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00776101v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing lateral root development: how to move forward.</w:t>
               </w:r>
@@ -4571,51 +4571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Bielach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Perrine-Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Malinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4776,307 +4776,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRD, an Arabidopsis AINTEGUMENTA-like gene, is involved in root architectural changes in response to phosphate starvation.</w:t>
+                <w:t xml:space="preserve">Arabidopsis TONNEAU1 Proteins Are Essential for Preprophase Band Formation and Interact with Centrin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan José Camacho-Cristóbal</w:t>
+                <w:t xml:space="preserve">Juliette Azimzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Rexach</w:t>
+                <w:t xml:space="preserve">Anna Christodoulidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Conéjéro</w:t>
+                <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Al-Ghazi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nacry</w:t>
+                <w:t xml:space="preserve">Christine Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 228 (3), pp.511-22. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (8), pp.2146 - 2159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00425-008-0754-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.107.056812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00308656v1</w:t>
+                <w:t xml:space="preserve">hal-00324200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis TONNEAU1 Proteins Are Essential for Preprophase Band Formation and Interact with Centrin.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PRD, an Arabidopsis AINTEGUMENTA-like gene, is involved in root architectural changes in response to phosphate starvation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Camacho-Cristóbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Azimzadeh</w:t>
+                <w:t xml:space="preserve">Jesús Rexach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Conéjéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Al-Ghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 228 (3), pp.511-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-008-0754-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.107.056812⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00324200v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif du split-root in vitro pour l'analyse architecturale du système racinaire chez Arabidopsis thaliana</w:t>
               </w:r>
@@ -5406,295 +5406,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome-wide transcriptional analysis using Arabidopsis thaliana Affymetrix gene chips determined plant responses to phosphate deprivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A role for auxin redistribution in the responses of the root system architecture to phosphate starvation in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Misson</w:t>
+                <w:t xml:space="preserve">Geneviève Canivenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kashchandra G. Raghothama</w:t>
+                <w:t xml:space="preserve">Abdelkrim Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajay Jain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maryse A. Block</w:t>
+                <w:t xml:space="preserve">Harry van Onckelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0505266102⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 138 (4), pp.2061-2074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.105.060061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00086798v1</w:t>
+                <w:t xml:space="preserve">hal-02680678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for auxin redistribution in the responses of the root system architecture to phosphate starvation in Arabidopsis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nacry</w:t>
+                <w:t xml:space="preserve">A genome-wide transcriptional analysis using Arabidopsis thaliana Affymetrix gene chips determined plant responses to phosphate deprivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Misson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kashchandra G. Raghothama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Canivenc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Muller</w:t>
+                <w:t xml:space="preserve">Ajay Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim Azim</w:t>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry van Onckelen</w:t>
+                <w:t xml:space="preserve">Maryse A. Block</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 138 (4), pp.2061-2074. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (33), pp.11934-11939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.105.060061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0505266102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680678v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The arabidopsis root transcriptome by serial analysis of gene expression. Gene identification using the genome sequence</w:t>
               </w:r>
@@ -5938,307 +5938,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal responsesof Arabidopsis root architecture to phosphate starvation: evidence for the involvement of auxin signalling</w:t>
+                <w:t xml:space="preserve">Syntaxin specificity of cytokinesis in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Al-Ghazi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Muller</w:t>
+                <w:t xml:space="preserve">Ingrid Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pinloche</w:t>
+                <w:t xml:space="preserve">W. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.J. Tranbarger</w:t>
+                <w:t xml:space="preserve">A. Volker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-3040.2003.01030.x⟩</w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5 (6), pp.531-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncb991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833631v1</w:t>
+                <w:t xml:space="preserve">hal-02670558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntaxin specificity of cytokinesis in Arabidopsis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal responsesof Arabidopsis root architecture to phosphate starvation: evidence for the involvement of auxin signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Volker</w:t>
+                <w:t xml:space="preserve">Y. Al-Ghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Schellmann</w:t>
+                <w:t xml:space="preserve">S. Pinloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.J. Tranbarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncb991⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 26, pp.1053-1066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-3040.2003.01030.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02670558v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major chromosomal rearrangements induced by T-DNA transformation in Arabidopsis</w:t>
               </w:r>
@@ -7406,277 +7406,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within a high throughput phenotyping platform, mix ecophysiology, microbial ecology, molecular physiology and genetics and stir: the recipe of new breeding tools</w:t>
+                <w:t xml:space="preserve">New developments towards high throughput phenotyping studies devoted to innovative plant breeding tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
+                <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Frugier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Asia-Pacific Plant Phenomics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Sanya, China</w:t>
+              <w:t xml:space="preserve">3. Colloque de la North East Agricultural University. International Forum of Intelligent Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Online, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205984v1</w:t>
+                <w:t xml:space="preserve">hal-03994719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments towards high throughput phenotyping studies devoted to innovative plant breeding tools</w:t>
+                <w:t xml:space="preserve">Within a high throughput phenotyping platform, mix ecophysiology, microbial ecology, molecular physiology and genetics and stir: the recipe of new breeding tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florian Frugier</w:t>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque de la North East Agricultural University. International Forum of Intelligent Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Online, China</w:t>
+              <w:t xml:space="preserve">3. Asia-Pacific Plant Phenomics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Sanya, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994719v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From morphological to functional root traits assessment with high throughpout phenotyping</w:t>
               </w:r>
@@ -7688,51 +7688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8292,51 +8292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis méthodologiques du phénotypage Haut Débit - Expectations of plant high throughput phenotyping and associated tools and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8592,346 +8592,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root hydraulic architecture of plants under environmental stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zaigham Shahzad</w:t>
+                <w:t xml:space="preserve">CropBooster-P: a roadmap for future European plant research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Baekelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ning Tang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Miguel Angel Rosales Villegas</w:t>
+                <w:t xml:space="preserve">Martin a J Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandasue Lily Rodrigues Saltenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Pribil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISRR11 and ROOTING2021 meeting « Roots never sleep »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">Plant Biology Europe 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federation of European Societies of Plant Biology (FESPB); European Plant Science Organisation (EPSO), Jun 2021, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166830v1</w:t>
+                <w:t xml:space="preserve">hal-04674508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CropBooster-P: a roadmap for future European plant research</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin a J Parry</w:t>
+                <w:t xml:space="preserve">Root hydraulic architecture of plants under environmental stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaigham Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vandasue Lily Rodrigues Saltenis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathias Pribil</w:t>
+                <w:t xml:space="preserve">Ning Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Rosales Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology Europe 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federation of European Societies of Plant Biology (FESPB); European Plant Science Organisation (EPSO), Jun 2021, Torino, Italy</w:t>
+              <w:t xml:space="preserve">ISRR11 and ROOTING2021 meeting « Roots never sleep »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674508v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinisms of plant and microbiome interactions : a multidisciplinary approach involving high-throughput phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9592,247 +9592,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and nanoscale organisation of rho of plant/NADPH oxidase complexes during cell osmotic signaling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abscisic acid mediates and co-ordinates the developmental and hydraulic responses of plant roots to water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Dumont</w:t>
+                <w:t xml:space="preserve">Miguel A Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMS Botanical Microscopy Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Keystone Symposia conference Climate change-linked stress tolerance in plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389339v1</w:t>
+                <w:t xml:space="preserve">hal-02951889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abscisic acid mediates and co-ordinates the developmental and hydraulic responses of plant roots to water deficit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic and nanoscale organisation of rho of plant/NADPH oxidase complexes during cell osmotic signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel A Rosales</w:t>
+                <w:t xml:space="preserve">Xavier Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Keystone Symposia conference Climate change-linked stress tolerance in plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">RMS Botanical Microscopy Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951889v1</w:t>
+                <w:t xml:space="preserve">hal-02389339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic and nanoscale organisation of rho of plant/NADPH oxidase complexes during cell osmotic signaling</w:t>
               </w:r>
@@ -9844,64 +9844,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Smokvarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9943,51 +9943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier de phénotypage racinaire de plantules cultivées in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10051,51 +10051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaigham Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10347,480 +10347,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root hydraulics: a key trait in plant adaptation to stresses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abscisic acid mediates root developmental and hydraulic responses to water stress in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Rosales Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Plant Development &amp; Drought Stress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Pacific Grove, United States</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Root Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840965v1</w:t>
+                <w:t xml:space="preserve">hal-01918087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abscisic acid mediates root developmental and hydraulic responses to water stress in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Root hydraulics: a key trait in plant adaptation to stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaigham Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Rosales Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Root Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, NA, France</w:t>
+              <w:t xml:space="preserve">2nd Workshop on Plant Development &amp; Drought Stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Pacific Grove, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918087v1</w:t>
+                <w:t xml:space="preserve">hal-01840965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis nitrate transceptor NRT1.1 NPF6.3 that governs distinct pathways is subjected to a complex post transcriptional regulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of Arabidopsis root architecture and hydraulics during water stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Rosales Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Schreurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress "Nitrogen 2016" EMBO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Salt &amp; Water Stress in Plants - Gordon Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Les Diablerets, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392869v1</w:t>
+                <w:t xml:space="preserve">hal-01595220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Arabidopsis root architecture and hydraulics during water stress</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Arabidopsis nitrate transceptor NRT1.1 NPF6.3 that governs distinct pathways is subjected to a complex post transcriptional regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Pervent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Perrine-Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salt &amp; Water Stress in Plants - Gordon Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Les Diablerets, Switzerland</w:t>
+              <w:t xml:space="preserve">International Congress "Nitrogen 2016" EMBO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595220v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RhizoScan HT A key step towards a high-throughput phenotyping platform dedicated to root development</w:t>
               </w:r>
@@ -10888,51 +10888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of Arabidopsis root architecture and hydraulics during water stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Rosales Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Schreurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10996,51 +10996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of Arabidopsis root architecture and hydraulics during water stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Rosales Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Schreurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11216,77 +11216,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis nitrate transceptor NRT1.1 governs distinct signaling pathways and controls root colonization via local modification of auxin fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Pervent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Perrine-Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11535,51 +11535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis NRT1.1 transporter acts as a nitrate sensor and governs root colonization via modification of local auxin concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Manuella Perrine Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12670,273 +12670,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies of adaptation of the root acquisition system in a heterogeneous nitrate environment in Arabidopsis</w:t>
+                <w:t xml:space="preserve">CropBooster-P Project (2018-2022). Towards a roadmap for future crops sustainable yield improvement. Bibliometric analysis of International Cooperation in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cannelle Armengaud</w:t>
+                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xingyu Zheng</w:t>
+                <w:t xml:space="preserve">Dominique Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saket Navlakha</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Norbert Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Posters IPSiM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">LPCV poster day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877967v1</w:t>
+                <w:t xml:space="preserve">hal-04524838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CropBooster-P Project (2018-2022). Towards a roadmap for future crops sustainable yield improvement. Bibliometric analysis of International Cooperation in Europe</w:t>
+                <w:t xml:space="preserve">Strategies of adaptation of the root acquisition system in a heterogeneous nitrate environment in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
+                <w:t xml:space="preserve">Cannelle Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Fournier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nacry</w:t>
+                <w:t xml:space="preserve">Xingyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Rolland</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saket Navlakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Crabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPCV poster day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée Posters IPSiM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524838v1</w:t>
+                <w:t xml:space="preserve">hal-04877967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maize root hydraulic architecture and its response to water deficit</w:t>
               </w:r>
@@ -13787,152 +13787,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bellanger</w:t>
+                <w:t xml:space="preserve">Maize root hydraulic architecture and its response to water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Protto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louai Rishmawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Boursiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISRR11 and ROOTING2021 meeting « Roots never sleep »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Online, France. </w:t>
+              <w:t xml:space="preserve">, May 2021, Online, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169337v1</w:t>
+                <w:t xml:space="preserve">hal-04167184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maize root hydraulic architecture and its response to water deficit</w:t>
               </w:r>
@@ -14037,152 +14037,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maize root hydraulic architecture and its response to water deficit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bauget</w:t>
+                <w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe P. Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Lamboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISRR11 and ROOTING2021 meeting « Roots never sleep »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Online, United States. </w:t>
+              <w:t xml:space="preserve">, May 2021, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167184v1</w:t>
+                <w:t xml:space="preserve">hal-04169337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The HyArchi project : Maize Root Hydraulic Architecture and its response to drought</w:t>
               </w:r>
@@ -14241,73 +14241,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress of the French Society of Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">3. European Maize Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771993v1</w:t>
+                <w:t xml:space="preserve">hal-04748764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The HyArchi project : Maize Root Hydraulic Architecture and its response to drought</w:t>
               </w:r>
@@ -14366,116 +14366,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European Maize Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12th Congress of the French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748764v1</w:t>
+                <w:t xml:space="preserve">hal-04771993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abscisic acid mediates and co-ordinates the developmental and hydraulic responses of plant roots to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14507,277 +14507,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing resource Uptake from Roots under stress in cereal crops; the EURoot Project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Faget</w:t>
+                <w:t xml:space="preserve">RSA extraction from 2D images for processing high-throughput data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Diévart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Symposium of the International Society of Root Research (ISRR) 2012: "Roots to the Future"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Dundee, United Kingdom. 2012</w:t>
+              <w:t xml:space="preserve">CSHL: Automated Imaging &amp; High-Throughput Phenotyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, New York, United States. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268635v1</w:t>
+                <w:t xml:space="preserve">hal-00915034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSA extraction from 2D images for processing high-throughput data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Guédon</w:t>
+                <w:t xml:space="preserve">Enhancing resource Uptake from Roots under stress in cereal crops; the EURoot Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eelco Visser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Faget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSHL: Automated Imaging &amp; High-Throughput Phenotyping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, New York, United States. 2012</w:t>
+              <w:t xml:space="preserve">8. Symposium of the International Society of Root Research (ISRR) 2012: "Roots to the Future"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dundee, United Kingdom. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915034v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15315,51 +15315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Fiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15535,103 +15535,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cropbooster-P: Network maps of research networks available for further scientific interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CropBooster-P - Preparatory action to Boost Global Crop Yield for Food &amp; Nutrition Security and fueling a Bioeconomy. 2020, pp.1-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16071,51 +16071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Adamo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rofidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe - Liozu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70574" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gorgues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P Igisch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00412-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762262v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thayssa Rabelo Schley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Geist" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dietrich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15222" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502659v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad675" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thomas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O&#8217;connor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2023.111606" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J Burgess" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Strittmatter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas P. M. Weber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Harry Taylor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.435" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baekelandt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandasue L R Saltenis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pribil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Harbinson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.428" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089114v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad213" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992920v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Malyska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cornelissen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.441" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03881548v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Maillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00960-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769752v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelian Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44154-022-00054-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars B Scharff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Erik Jensen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.327" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashed Abualia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina &#214;tv&#246;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Nov&#225;k" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bouguyon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Domanegg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2122460119" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684850v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de Pessemier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taraka Ramji Moturu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ebert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Gernier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac118" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605663v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Murchie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.369" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593587v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Steinmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23041956" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968513v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ma&#322;yska" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Kaur Nanda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Klein Lankhorst" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A.J, Parry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2020.09.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kupcsik" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chiodi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Haelterman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nitrogen2040033" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885904v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-020-0684-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967654v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Francis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierre Platre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.09.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619371v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Maghiaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bouguyon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Cuesta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Perrine-Walker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa242/5840670" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625659v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Passot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lobet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.05.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139355v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Rosales Villegas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Maurel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01546" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360480v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rochette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01047" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137861v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Bouguyon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldo Meynard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kube&#353;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2015.15" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113767v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Pound" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.253625" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064917v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakkrit Preuksakarn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu062" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118806v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peizhu Guan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongchen Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Breton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve A Kay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1411375111" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921002v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mounier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ljung" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12143" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921012v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe P. Nacry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Gojon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1645-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;ret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Li" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Zhao" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah R Band" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Voss" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2573" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-57DMN6FK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326214v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B P&#233;ret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Li" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zhao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lr Band" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Voss" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776101v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2012.01.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMK1DHFD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776223v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ive de Smet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J White" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Glyn Bengough" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parizot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.094292" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508268v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bielach" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Malinska" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2010.05.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408982v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Davidian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2009.04.015" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKP1845G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308656v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Camacho-Crist&#243;bal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rexach" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Al-Ghazi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-008-0754-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D98KK7T4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324200v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Azimzadeh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Christodoulidou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.056812" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356491v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phylippe Nacry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087065v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Remans" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nacry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tillard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.075721" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124948v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Filleur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Diatloff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0605275103" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086798v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Misson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashchandra G. Raghothama" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Jain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse A. Block" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0505266102" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680678v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Canivenc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Azim" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry van Onckelen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.060061" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676926v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazettes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.030536" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833623v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pata" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossignol" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3040.2003.01100.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833631v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Al-Ghazi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinloche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Tranbarger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3040.2003.01030.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670558v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Miller" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wagner" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volker" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schellmann" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb991" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C55D7C6D4E8CEBEA026C2247B1C78287A3214F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693097v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Camilleri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695244v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thion" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazars" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701140v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kronenberger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/375676a0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-JKFPPTL1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481946v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412977v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05547106v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634618v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vignolles" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vilaine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Porcheron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882030v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04883468v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178274v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santoni" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205984v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994719v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoum, Mustapha" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224465v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178271v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181549v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452119v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rodrigues" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010083v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protto Virginia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauget Fabrice" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishmawi Louai" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournaire-Roux Colette" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boursiac Yann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994582v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299623v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166877v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166830v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tang" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674508v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin a J Parry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandasue Lily Rodrigues Saltenis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585274v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299527v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099212v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Krouk" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101989v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610388v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Declerck" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246241v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nacry" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dubreuil" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krouk" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389339v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumont" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951889v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Rosales" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389377v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743061v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954548v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954526v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848567v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840965v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918087v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392869v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595220v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Schreurs" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797927v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594454v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594453v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594253v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajjoul" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Guyomarc'H" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601305v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850814v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Nacry" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;rin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di&#233;vart" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594746v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803875v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Manuella Perrine Walker" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804463v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801971v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814889v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied El Khafafi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814580v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815276v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268575v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pata" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sommerer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossignol" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121985v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121967v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Oren" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shana Moussu" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dagbert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519703v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Jeonghwa" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877967v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Armengaud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Zheng" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Navlakha" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524838v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin-Laffon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466536v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Oh" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166274v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165717v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bellanger" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714586v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellanger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165605v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165488v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169576v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169337v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368767v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167184v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771993v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748764v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772029v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268635v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Visser" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wilkinson" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faget" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915034v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479124v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poitout" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Ugalde" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Dongois" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Scholz" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542863v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fierlej" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Grazer" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsabour G A Khaled" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Langer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749923v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474600v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873744v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smokvarska" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francis" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Platre" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Fiche" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777543v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#233;ran" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brachet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505859v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809116v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Biville" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Rospars" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816838v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Adamo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rofidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe - Liozu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70574" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gorgues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P Igisch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00412-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762262v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thayssa Rabelo Schley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Geist" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dietrich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15222" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502659v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad675" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thomas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O&#8217;connor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2023.111606" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J Burgess" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Strittmatter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas P. M. Weber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Harry Taylor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.435" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baekelandt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandasue L R Saltenis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pribil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Harbinson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.428" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089114v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad213" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992920v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Malyska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cornelissen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.441" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03881548v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Maillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00960-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769752v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelian Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44154-022-00054-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars B Scharff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Erik Jensen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.327" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashed Abualia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina &#214;tv&#246;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Nov&#225;k" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bouguyon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Domanegg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2122460119" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684850v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de Pessemier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taraka Ramji Moturu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ebert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Gernier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac118" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605663v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Murchie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.369" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593587v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Steinmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23041956" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968513v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ma&#322;yska" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Kaur Nanda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Klein Lankhorst" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A.J, Parry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2020.09.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kupcsik" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chiodi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Haelterman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nitrogen2040033" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Maghiaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bouguyon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Cuesta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Perrine-Walker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa242/5840670" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-020-0684-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Francis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierre Platre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.09.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625659v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Passot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lobet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.05.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139355v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Rosales Villegas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Maurel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01546" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360480v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rochette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01047" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137861v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Bouguyon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldo Meynard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kube&#353;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2015.15" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113767v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Pound" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.253625" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064917v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakkrit Preuksakarn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu062" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118806v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peizhu Guan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongchen Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Breton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve A Kay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1411375111" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921002v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mounier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ljung" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12143" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921012v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe P. Nacry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Gojon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1645-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;ret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Li" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Zhao" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah R Band" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Voss" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2573" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-57DMN6FK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776101v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2012.01.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMK1DHFD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326214v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B P&#233;ret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Li" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zhao" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lr Band" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Voss" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776223v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ive de Smet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J White" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Glyn Bengough" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parizot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.094292" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508268v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bielach" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Malinska" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2010.05.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408982v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Davidian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2009.04.015" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKP1845G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324200v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Azimzadeh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Christodoulidou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.056812" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308656v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Camacho-Crist&#243;bal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rexach" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Al-Ghazi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-008-0754-9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D98KK7T4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356491v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phylippe Nacry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087065v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Remans" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nacry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tillard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.075721" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124948v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Filleur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Diatloff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0605275103" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680678v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Canivenc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Azim" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry van Onckelen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.060061" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086798v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Misson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashchandra G. Raghothama" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Jain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse A. Block" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0505266102" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676926v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazettes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.030536" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833623v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pata" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossignol" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3040.2003.01100.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670558v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Miller" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wagner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volker" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schellmann" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb991" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C55D7C6D4E8CEBEA026C2247B1C78287A3214F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833631v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Al-Ghazi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinloche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Tranbarger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3040.2003.01030.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693097v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Camilleri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695244v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thion" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazars" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701140v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kronenberger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/375676a0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-JKFPPTL1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481946v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412977v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05547106v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634618v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vignolles" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vilaine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Porcheron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882030v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04883468v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178274v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santoni" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994719v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoum, Mustapha" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205984v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224465v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178271v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181549v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452119v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rodrigues" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010083v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protto Virginia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauget Fabrice" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishmawi Louai" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournaire-Roux Colette" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boursiac Yann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994582v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299623v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166877v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674508v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin a J Parry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandasue Lily Rodrigues Saltenis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166830v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tang" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585274v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299527v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099212v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Krouk" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101989v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610388v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Declerck" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246241v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nacry" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dubreuil" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krouk" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951889v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Rosales" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389339v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumont" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389377v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743061v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954548v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954526v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848567v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918087v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840965v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595220v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Schreurs" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392869v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797927v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594454v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594453v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594253v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajjoul" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Guyomarc'H" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601305v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850814v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Nacry" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;rin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di&#233;vart" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594746v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803875v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Manuella Perrine Walker" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804463v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801971v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814889v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied El Khafafi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814580v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815276v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268575v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pata" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sommerer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossignol" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121985v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121967v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Oren" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shana Moussu" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dagbert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519703v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Jeonghwa" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524838v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin-Laffon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877967v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Armengaud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Zheng" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Navlakha" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466536v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Oh" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166274v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165717v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bellanger" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714586v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellanger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165605v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165488v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169576v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167184v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368767v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169337v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748764v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771993v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772029v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915034v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268635v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Visser" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wilkinson" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faget" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479124v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poitout" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Ugalde" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Dongois" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Scholz" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542863v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fierlej" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Grazer" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsabour G A Khaled" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Langer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749923v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474600v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873744v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smokvarska" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francis" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Platre" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Fiche" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777543v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#233;ran" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brachet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505859v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809116v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Biville" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Rospars" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816838v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>