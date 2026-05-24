--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -100,429 +100,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AtSnRK2.4 Functions as an ABA‐Responsive Protein Kinase in Arabidopsis</w:t>
+                <w:t xml:space="preserve">GEF14 acts as a specific activator of the plant osmotic signaling pathway by controlling ROP6 nanodomain formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Adamo</w:t>
+                <w:t xml:space="preserve">Lucille Gorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
+                <w:t xml:space="preserve">Marija Smokvarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Rofidal</w:t>
+                <w:t xml:space="preserve">Caroline Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Nacry</w:t>
+                <w:t xml:space="preserve">Clara P Igisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Demolombe - Liozu</w:t>
+                <w:t xml:space="preserve">Amandine Crabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 177, pp.e70574. </w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (8), pp.2146-2165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.70574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44319-025-00412-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311336v1</w:t>
+                <w:t xml:space="preserve">hal-04990930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEF14 acts as a specific activator of the plant osmotic signaling pathway by controlling ROP6 nanodomain formation</w:t>
+                <w:t xml:space="preserve">The Arabidopsis PIP1;1 Aquaporin Represses Lateral Root Development and Nitrate Uptake Under Low Nitrate Availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Gorgues</w:t>
+                <w:t xml:space="preserve">Thayssa Rabelo Schley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+                <w:t xml:space="preserve">Ting Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Mercier</w:t>
+                <w:t xml:space="preserve">Birgit Geist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Crabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara P Igisch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Crabos</w:t>
+                <w:t xml:space="preserve">Daniela Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44319-025-00412-w⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (2), pp.1500-1513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.15222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990930v1</w:t>
+                <w:t xml:space="preserve">hal-04762262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis PIP1;1 Aquaporin Represses Lateral Root Development and Nitrate Uptake Under Low Nitrate Availability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AtSnRK2.4 Functions as an ABA‐Responsive Protein Kinase in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thayssa Rabelo Schley</w:t>
+                <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ting Zhu</w:t>
+                <w:t xml:space="preserve">Valérie Rofidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Geist</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Crabos</w:t>
+                <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Dietrich</w:t>
+                <w:t xml:space="preserve">Vincent Demolombe - Liozu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 48 (2), pp.1500-1513. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177, pp.e70574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.15222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.70574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762262v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary, seminal and lateral roots of maize show type-specific growth and hydraulic responses to water deficit</w:t>
               </w:r>
@@ -547,51 +547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louai Rishmawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -632,1661 +632,1661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pin2 mutant agravitropic root phenotype is conditional and nutrient-sensitive</w:t>
+                <w:t xml:space="preserve">CropBooster‐P : Towards a roadmap for plant research to future‐proof crops in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Thomas</w:t>
+                <w:t xml:space="preserve">Alexandra Baekelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Soriano</w:t>
+                <w:t xml:space="preserve">Vandasue L R Saltenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire O’connor</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mathias Pribil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Harbinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2023.111606⟩</w:t>
+              <w:t xml:space="preserve">Food and Energy Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.e428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fes3.428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960045v1</w:t>
+                <w:t xml:space="preserve">hal-03843420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving crop Yield potential</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra J Burgess</w:t>
+                <w:t xml:space="preserve">Natural variation of maize root hydraulic architecture underlies highly diverse water uptake capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louai Rishmawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Protto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Masclaux-Daubresse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Samuel Harry Taylor</w:t>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Energy Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fes3.435⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 192 (3), pp.2404-2418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiad213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872237v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CropBooster‐P : Towards a roadmap for plant research to future‐proof crops in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Paving the way towards future‐proofing our crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Baekelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandasue L R Saltenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Harbinson</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Malyska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cornelissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Energy Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (1), pp.e428. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fes3.428⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.e441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fes3.441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843420v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural variation of maize root hydraulic architecture underlies highly diverse water uptake capacities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nacry</w:t>
+                <w:t xml:space="preserve">Improving crop Yield potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra J Burgess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Masclaux-Daubresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Strittmatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas P. M. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Harry Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiad213⟩</w:t>
+              <w:t xml:space="preserve">Food and Energy Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.e435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fes3.435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089114v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paving the way towards future‐proofing our crops</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">pin2 mutant agravitropic root phenotype is conditional and nutrient-sensitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire O’connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Crabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Cornelissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Energy Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (3), pp.e441. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 329, pp.111606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fes3.441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2023.111606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992920v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput and automatic structural and developmental root phenotyping on Arabidopsis seedlings</w:t>
+                <w:t xml:space="preserve">Molecular framework integrating nitrate sensing in root and auxin-guided shoot adaptive responses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Fernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Crabos</w:t>
+                <w:t xml:space="preserve">Rashed Abualia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Maillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nacry</w:t>
+                <w:t xml:space="preserve">Krisztina Ötvös</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ondřej Novák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Domanegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13007-022-00960-5⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (31), pp.e2122460119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2122460119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881548v1</w:t>
+                <w:t xml:space="preserve">hal-03749992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root osmotic sensing from local perception to systemic responses</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Root system size and root hair length are key phenes for nitrate acquisition and biomass production across natural variation in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme de Pessemier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taraka Ramji Moturu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Ebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues de Gernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stress Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s44154-022-00054-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (11), pp.3569-3583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erac118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769752v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects to improve the nutritional quality of crops</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra J Burgess</w:t>
+                <w:t xml:space="preserve">Root Membrane Ubiquitinome under Short-Term Osmotic Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Demolombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Hem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rofidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Energy Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fes3.327⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (4), pp.1956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23041956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424032v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular framework integrating nitrate sensing in root and auxin-guided shoot adaptive responses.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Domanegg</w:t>
+                <w:t xml:space="preserve">Approaches and determinants to sustainably improve crop production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gojon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Trung Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Murchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Baekelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Energy Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.e369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fes3.369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2122460119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03749992v1</w:t>
+                <w:t xml:space="preserve">hal-03605663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root system size and root hair length are key phenes for nitrate acquisition and biomass production across natural variation in Arabidopsis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High-throughput and automatic structural and developmental root phenotyping on Arabidopsis seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Crabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-022-00960-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erac118⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03684850v1</w:t>
+                <w:t xml:space="preserve">hal-03881548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaches and determinants to sustainably improve crop production</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Prospects to improve the nutritional quality of crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars B Scharff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandasue L R Saltenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poul Erik Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Baekelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra J Burgess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Energy Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.e369. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fes3.369⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fes3.327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03605663v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root Membrane Ubiquitinome under Short-Term Osmotic Stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Demolombe</w:t>
+                <w:t xml:space="preserve">Root osmotic sensing from local perception to systemic responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Gorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Hem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Rofidal</w:t>
+                <w:t xml:space="preserve">Xuelian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Steinmann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (4), pp.1956. </w:t>
+              <w:t xml:space="preserve">Stress Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23041956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s44154-022-00054-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593587v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotechnology 1 for tomorrow’s world: Scenarios to guide directions for future innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cornelissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Małyska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2402,64 +2402,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">László Kupcsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Chiodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taraka Ramji Moturu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues de Gernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Haelterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2657,51 +2657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root architecture and hydraulics converge for acclimation to changing water availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6, pp.744-749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2735,51 +2735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Plasma Membrane Nanodomain Ensures Signal Specificity during Osmotic Signaling in Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Smokvarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2921,51 +2921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sixtine Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (9), pp.810-825. </w:t>
@@ -3029,51 +3029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Rosales Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 180 (4), pp.2198-2211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3235,295 +3235,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple mechanisms of nitrate sensing by Arabidopsis nitrate transceptor NRT1.1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Root System Markup Language: toward a unified root architecture description language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléonore Bouguyon</w:t>
+                <w:t xml:space="preserve">Michael P. Pound</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Brun</w:t>
+                <w:t xml:space="preserve">Julien Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donaldo Meynard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Pervent</w:t>
+                <w:t xml:space="preserve">Xavier Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nplants.2015.15⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 167 (3), pp.617-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.253625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137861v1</w:t>
+                <w:t xml:space="preserve">hal-01113767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root System Markup Language: toward a unified root architecture description language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lobet</w:t>
+                <w:t xml:space="preserve">Multiple mechanisms of nitrate sensing by Arabidopsis nitrate transceptor NRT1.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael P. Pound</w:t>
+                <w:t xml:space="preserve">Frédéric Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Diener</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
+                <w:t xml:space="preserve">Donaldo Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Draye</w:t>
+                <w:t xml:space="preserve">Martin Kubeš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Pervent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 167 (3), pp.617-627. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (3), pp.15015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.114.253625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nplants.2015.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113767v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative assessment of automatic reconstructions of branching systems obtained from laser scanning.</w:t>
               </w:r>
@@ -3548,64 +3548,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakkrit Preuksakarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 114 (4), epub ahead of print. </w:t>
@@ -3669,51 +3669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peizhu Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongchen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3816,64 +3816,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Pervent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Ljung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gojon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37 (1), pp.162-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3920,51 +3920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen acquisition by roots: physiological and developmental mechanisms ensuring plant adaptation to a fluctuating resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe P. Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Gojon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4005,548 +4005,548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auxin regulates aquaporin function to facilitate lateral root emergence.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrate sensing and signaling in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gojon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncb2573⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (6), pp.648-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2012.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777292v1</w:t>
+                <w:t xml:space="preserve">hal-00776101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate sensing and signaling in plants.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Auxin regulates aquaporin function to facilitate lateral root emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Péret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lr Band</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U Voss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (10)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00776101v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auxin regulates aquaporin function to facilitate lateral root emergence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing lateral root development: how to move forward.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ive de Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip J White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Péret</w:t>
+                <w:t xml:space="preserve">a Glyn Bengough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Li</w:t>
+                <w:t xml:space="preserve">Lionel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Zhao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">U Voss</w:t>
+                <w:t xml:space="preserve">Boris Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (1), pp.15-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.111.094292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326214v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing lateral root development: how to move forward.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Auxin regulates aquaporin function to facilitate lateral root emergence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Péret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ive de Smet</w:t>
+                <w:t xml:space="preserve">Guowei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip J White</w:t>
+                <w:t xml:space="preserve">Jin Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a Glyn Bengough</w:t>
+                <w:t xml:space="preserve">Leah R Band</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Dupuy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris Parizot</w:t>
+                <w:t xml:space="preserve">Ute Voss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (10), pp.991-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncb2573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.111.094292⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00776223v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate-regulated auxin transport by NRT1.1 defines a mechanism for nutrient sensing in plants.</w:t>
               </w:r>
@@ -4666,64 +4666,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root uptake regulation: a central process for NPS homeostasis in plants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gojon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Davidian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4795,51 +4795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis TONNEAU1 Proteins Are Essential for Preprophase Band Formation and Interact with Centrin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Azimzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Christodoulidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4968,51 +4968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Conéjéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Al-Ghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 228 (3), pp.511-22. </w:t>
@@ -5291,51 +5291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis NRT1.1 transporter participates in the signaling pathway triggering root colonization of nitrate-rich patches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Remans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Pervent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5412,51 +5412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for auxin redistribution in the responses of the root system architecture to phosphate starvation in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Canivenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5719,51 +5719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cazettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jossia Boucherez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5808,467 +5808,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of phosphate availability on the root system architecture: large-scale analysis of the natural variation between Arabidopsis accessions</w:t>
+                <w:t xml:space="preserve">Syntaxin specificity of cytokinesis in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Chevalier</w:t>
+                <w:t xml:space="preserve">Ingrid Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pata</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">W. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Volker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 26, 12 p. </w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5 (6), pp.531-534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-3040.2003.01100.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncb991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833623v1</w:t>
+                <w:t xml:space="preserve">hal-02670558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntaxin specificity of cytokinesis in Arabidopsis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal responsesof Arabidopsis root architecture to phosphate starvation: evidence for the involvement of auxin signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Wagner</w:t>
+                <w:t xml:space="preserve">Y. Al-Ghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Volker</w:t>
+                <w:t xml:space="preserve">S. Pinloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Schellmann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Y.J. Tranbarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 5 (6), pp.531-534. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 26, pp.1053-1066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncb991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-3040.2003.01030.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02670558v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal responsesof Arabidopsis root architecture to phosphate starvation: evidence for the involvement of auxin signalling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of phosphate availability on the root system architecture: large-scale analysis of the natural variation between Arabidopsis accessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Al-Ghazi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Muller</w:t>
+                <w:t xml:space="preserve">M. Pata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pinloche</w:t>
+                <w:t xml:space="preserve">Patrick Doumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.J. Tranbarger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 26, pp.1053-1066. </w:t>
+              <w:t xml:space="preserve">, 2003, 26, 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-3040.2003.01030.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-3040.2003.01100.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833631v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major chromosomal rearrangements induced by T-DNA transformation in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6371,51 +6371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6496,51 +6496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Traas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Kronenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6773,90 +6773,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal transcriptional response of maize roots to heterogeneous water availability reveals a crucial role of Jasmonic Acid in local and systemic signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuelian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Protto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th edition of the INUPRAG Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christophe Maurel, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6881,90 +6881,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal transcriptional response of maize roots to heterogeneous water availability reveals a crucial role of Jasmonic Acid in local and systemic signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuelian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Protto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIème Rencontres Rhizophile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6983,1192 +6983,1192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between carbon allocation and water flows under elevated atmospheric CO2: the role of SUC transporters and of aquaporins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le système racinaire de maïs face au déficit hydrique : les apports de la physiologie et de la génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Colloque international de la Societé Française de Biologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Carrefour de la sélection Maïs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634618v1</w:t>
+                <w:t xml:space="preserve">hal-04882030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système racinaire de maïs face au déficit hydrique : les apports de la physiologie et de la génétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Root temporal transcriptional response to heterogeneous water availability in Zea mays. L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuelian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Protto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefour de la sélection Maïs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Saclay, France</w:t>
+              <w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882030v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root temporal transcriptional response to heterogeneous water availability in Zea mays. L</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interplay between carbon allocation and water flows under elevated atmospheric CO2: the role of SUC transporters and of aquaporins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Vignolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">14. Colloque international de la Societé Française de Biologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883468v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deubiquitination of plasma membrane proteins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Demolombe</w:t>
+                <w:t xml:space="preserve">Within a high throughput phenotyping platform, mix ecophysiology, microbial ecology, molecular physiology and genetics and stir: the recipe of new breeding tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Boursiac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nacry</w:t>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Santoni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. INPPO International Plant Proteomics Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">3. Asia-Pacific Plant Phenomics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Sanya, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178274v1</w:t>
+                <w:t xml:space="preserve">hal-04205984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments towards high throughput phenotyping studies devoted to innovative plant breeding tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque de la North East Agricultural University. International Forum of Intelligent Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Online, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within a high throughput phenotyping platform, mix ecophysiology, microbial ecology, molecular physiology and genetics and stir: the recipe of new breeding tools</w:t>
+                <w:t xml:space="preserve">From morphological to functional root traits assessment with high throughpout phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Asia-Pacific Plant Phenomics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Sanya, China</w:t>
+              <w:t xml:space="preserve">International Symposium “Frontiers in the development and application of plant phenotyping: What are we seeking in plant phenotyping?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205984v1</w:t>
+                <w:t xml:space="preserve">hal-04224465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From morphological to functional root traits assessment with high throughpout phenotyping</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-throughput 2D+t root system architecture reconstruction and modelling from time-lapse phenotyping data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Crabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium “Frontiers in the development and application of plant phenotyping: What are we seeking in plant phenotyping?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Berlin, Germany. pp.62-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224465v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deubiquitination of plasma membrane proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Demolombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Boursiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Jun 2023, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput 2D+t root system architecture reconstruction and modelling from time-lapse phenotyping data</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plant water transport in a changing environment: from aquaporin regulation to root hydraulic architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaigham Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louai Rishmawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Protto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Berlin, Germany. pp.62-63</w:t>
+              <w:t xml:space="preserve">19. International Workshop on Plant Membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181549v1</w:t>
+                <w:t xml:space="preserve">hal-04452119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant water transport in a changing environment: from aquaporin regulation to root hydraulic architecture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deubiquitination of plasma membrane proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Demolombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Boursiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Workshop on Plant Membrane Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">5. INPPO International Plant Proteomics Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452119v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated acclimation responses of maize root hydraulic architecture to water deficit</w:t>
               </w:r>
@@ -8292,51 +8292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis méthodologiques du phénotypage Haut Débit - Expectations of plant high throughput phenotyping and associated tools and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8398,303 +8398,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going back to roots: combining phenotyping, ecophysiology and molecular physiology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CropBooster-P: A roadmap for future European plant research. Highlighting the new traits to target to contribute to the development of new varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“European Legumes in Transition” Webinar-Series of the projects LEGVALUE and TRUE for Decisionmakers and Stakeholders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, virtuel, France</w:t>
+              <w:t xml:space="preserve">3. European Sorghum Congress 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299623v1</w:t>
+                <w:t xml:space="preserve">hal-04166877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CropBooster-P: A roadmap for future European plant research. Highlighting the new traits to target to contribute to the development of new varieties</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Root hydraulic architecture of plants under environmental stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaigham Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Rosales Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European Sorghum Congress 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ISRR11 and ROOTING2021 meeting « Roots never sleep »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166877v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CropBooster-P: a roadmap for future European plant research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Baekelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin a J Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandasue Lily Rodrigues Saltenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Pribil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Federation of European Societies of Plant Biology (FESPB); European Plant Science Organisation (EPSO), Jun 2021, Torino, Italy</w:t>
@@ -8717,1191 +8717,1191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root hydraulic architecture of plants under environmental stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Miguel Angel Rosales Villegas</w:t>
+                <w:t xml:space="preserve">Determinisms of plant and microbiome interactions : a multidisciplinary approach involving high-throughput phenotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISRR11 and ROOTING2021 meeting « Roots never sleep »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">North East Agricultural University lectures, China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166830v1</w:t>
+                <w:t xml:space="preserve">hal-03585274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinisms of plant and microbiome interactions : a multidisciplinary approach involving high-throughput phenotyping</w:t>
+                <w:t xml:space="preserve">Phenotyping, ecophysiology and molecular physiology to characterize plant root system architecture and plant-plant and plant-microorganisms interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North East Agricultural University lectures, China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Online, China</w:t>
+              <w:t xml:space="preserve">EPPN 2021 European Plant Phenotyping Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Vituel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585274v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping, ecophysiology and molecular physiology to characterize plant root system architecture and plant-plant and plant-microorganisms interactions</w:t>
+                <w:t xml:space="preserve">Going back to roots: combining phenotyping, ecophysiology and molecular physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPPN 2021 European Plant Phenotyping Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Vituel, France</w:t>
+              <w:t xml:space="preserve">“European Legumes in Transition” Webinar-Series of the projects LEGVALUE and TRUE for Decisionmakers and Stakeholders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299527v1</w:t>
+                <w:t xml:space="preserve">hal-03299623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput phenotyping : characterizing physiological and genetic determinants of key traits of the root system</w:t>
+                <w:t xml:space="preserve">Looking back to roots: phenotyping facilities and applications. Web broadcast conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Declerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel G. Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JST The Second International Workshop on Field Phenotyping and Modeling for Cultivation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t>
+              <w:t xml:space="preserve">Web broadcast conference (&gt; 5000 auditeurs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099212v1</w:t>
+                <w:t xml:space="preserve">hal-03610388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput phenotyping of key legumes (and others) root traits</w:t>
+                <w:t xml:space="preserve">Architecture et croissance du système racinaire du maïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel G. Krouk</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence of the College of Agriculture, Northeast Agricultural University, Xiangfang district, Harbin, Heilongjiang Province, P.R.China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Heilongjiang Province, China</w:t>
+              <w:t xml:space="preserve">MIRGA Project. Journée animation thématique "Croissance et adaptation des plantes, quels apports de la recherche pour l’innovation" GIS Biotechnologies Vertes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101989v1</w:t>
+                <w:t xml:space="preserve">hal-03246241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking back to roots: phenotyping facilities and applications. Web broadcast conference</w:t>
+                <w:t xml:space="preserve">High-throughput phenotyping : characterizing physiological and genetic determinants of key traits of the root system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel G. Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web broadcast conference (&gt; 5000 auditeurs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Virtuel, France</w:t>
+              <w:t xml:space="preserve">JST The Second International Workshop on Field Phenotyping and Modeling for Cultivation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610388v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture et croissance du système racinaire du maïs</w:t>
+                <w:t xml:space="preserve">High-throughput phenotyping of key legumes (and others) root traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Nacry</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Dubreuil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Krouk</w:t>
+                <w:t xml:space="preserve">Gabriel G. Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIRGA Project. Journée animation thématique "Croissance et adaptation des plantes, quels apports de la recherche pour l’innovation" GIS Biotechnologies Vertes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Conférence of the College of Agriculture, Northeast Agricultural University, Xiangfang district, Harbin, Heilongjiang Province, P.R.China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Heilongjiang Province, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246241v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abscisic acid mediates and co-ordinates the developmental and hydraulic responses of plant roots to water deficit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dynamic and nanoscale organisation of rho of plant/NADPH oxidase complexes during cell osmotic signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel A Rosales</w:t>
+                <w:t xml:space="preserve">Xavier Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Keystone Symposia conference Climate change-linked stress tolerance in plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">RMS Botanical Microscopy Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951889v1</w:t>
+                <w:t xml:space="preserve">hal-02389339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and nanoscale organisation of rho of plant/NADPH oxidase complexes during cell osmotic signaling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Abscisic acid mediates and co-ordinates the developmental and hydraulic responses of plant roots to water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Dumont</w:t>
+                <w:t xml:space="preserve">Miguel A Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMS Botanical Microscopy Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Keystone Symposia conference Climate change-linked stress tolerance in plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389339v1</w:t>
+                <w:t xml:space="preserve">hal-02951889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic and nanoscale organisation of rho of plant/NADPH oxidase complexes during cell osmotic signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Smokvarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9956,51 +9956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier de phénotypage racinaire de plantules cultivées in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR MIV-Plante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10038,77 +10038,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative genetics dissection of root hydraulics uncovers novel pathways for plant adaptation to stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaigham Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Rosales Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10150,51 +10150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abscisic acid mediates and co-ordinates the developmental and hydraulic responses of plant roots to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Rosales Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10239,355 +10239,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abscisic acid participates in root developmental and hydraulic responses to water deficit in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Abscisic acid mediates root developmental and hydraulic responses to water stress in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Rosales Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Congress of the Spanish Society of Plant Physiology (SEFV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Root Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848567v1</w:t>
+                <w:t xml:space="preserve">hal-01918087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abscisic acid mediates root developmental and hydraulic responses to water stress in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Root hydraulics: a key trait in plant adaptation to stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaigham Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Rosales Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Root Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, NA, France</w:t>
+              <w:t xml:space="preserve">2nd Workshop on Plant Development &amp; Drought Stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Pacific Grove, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918087v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root hydraulics: a key trait in plant adaptation to stresses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abscisic acid participates in root developmental and hydraulic responses to water deficit in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Rosales Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Plant Development &amp; Drought Stress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Pacific Grove, United States</w:t>
+              <w:t xml:space="preserve">22. Congress of the Spanish Society of Plant Physiology (SEFV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840965v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of Arabidopsis root architecture and hydraulics during water stress</w:t>
               </w:r>
@@ -10612,51 +10612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Schreurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salt &amp; Water Stress in Plants - Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Les Diablerets, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10806,51 +10806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RhizoScan HT A key step towards a high-throughput phenotyping platform dedicated to root development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop réseau EFOR (Réseau d'Etude Fonctionnelle chez les ORganismes modèle )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10901,51 +10901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Rosales Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Schreurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11009,51 +11009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Rosales Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Schreurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11130,51 +11130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazig Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11341,51 +11341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated image-processing pipeline for high-throughput analysis of root architecture in OpenAlea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11393,51 +11393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Périn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Diévart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.85-87</w:t>
@@ -11466,51 +11466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate sensing and signaling in Arabidopis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Arabidopsis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11529,251 +11529,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis NRT1.1 transporter acts as a nitrate sensor and governs root colonization via modification of local auxin concentration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrate sensing and signaling in Arabidopis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th UPSC-INRA (UPRA) Meeting 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Umeå, Sweden</w:t>
+              <w:t xml:space="preserve">24th International Conference on Arabidopsis Research (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803875v1</w:t>
+                <w:t xml:space="preserve">hal-02804463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate sensing and signaling in Arabidopis thaliana</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Arabidopsis NRT1.1 transporter acts as a nitrate sensor and governs root colonization via modification of local auxin concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Manuella Perrine Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Pervent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Arabidopsis Research (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">4th UPSC-INRA (UPRA) Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Umeå, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804463v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen sensing and the adaptive responses of the Arabidopsis root system to nitrogen limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Séminaire du réseau EFOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11798,90 +11798,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen signalling from and to nitrate transporters in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gojon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Manuella Perrine Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saied El Khafafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11962,64 +11962,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Pervent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Remans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gojon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of Growth in Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12083,64 +12083,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Pervent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Remans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gojon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop "The understanding and modelling of auxin transport in plants"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12165,64 +12165,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic characterization of arabidopsis ecotypes under phosphate starvation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12318,90 +12318,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal transcriptional response of maize roots to heterogeneous water availability reveals a crucial role of jasmonic acid in local and systemic signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuelian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Protto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere 6 - Rooting for Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12465,51 +12465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shana Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dagbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12590,51 +12590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louai Rishmawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tournaire-Roux Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12715,51 +12715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12836,64 +12836,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saket Navlakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Crabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Posters IPSiM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Montpellier, France</w:t>
@@ -12961,51 +12961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louai Rishmawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuelian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13073,64 +13073,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Protto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louai Rishmawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Boursiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13172,77 +13172,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13323,51 +13323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe P. Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13416,523 +13416,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal transcriptional response to heterogeneous water in a split root experiment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Root membrane ubiquitinome study identifies E2 Ub conjugating enzymes UBC32 and UBC34 that contribute to primary root growth under osmotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Demolombe - Liozu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Hem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rofidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165605v1</w:t>
+                <w:t xml:space="preserve">hal-04165488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root membrane ubiquitinome study identifies E2 Ub conjugating enzymes UBC32 and UBC34 that contribute to primary root growth under osmotic stress</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal transcriptional response to heterogeneous water in a split root experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Hem</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xuelian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165488v1</w:t>
+                <w:t xml:space="preserve">hal-04165605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bellanger</w:t>
+                <w:t xml:space="preserve">Maize root hydraulic architecture and its response to water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Protto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louai Rishmawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Boursiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Maize Genetics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online, France. </w:t>
+              <w:t xml:space="preserve">ISRR11 and ROOTING2021 meeting « Roots never sleep »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169576v1</w:t>
+                <w:t xml:space="preserve">hal-04167184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maize root hydraulic architecture and its response to water deficit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bauget</w:t>
+                <w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe P. Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Lamboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISRR11 and ROOTING2021 meeting « Roots never sleep »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Online, United States. </w:t>
+              <w:t xml:space="preserve">, May 2021, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167184v1</w:t>
+                <w:t xml:space="preserve">hal-04169337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maize root hydraulic architecture and its response to water deficit</w:t>
               </w:r>
@@ -13944,64 +13944,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Protto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louai Rishmawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Boursiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14069,120 +14069,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe P. Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISRR11 and ROOTING2021 meeting « Roots never sleep »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, France. </w:t>
+              <w:t xml:space="preserve">63. Annual Maize Genetics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169337v1</w:t>
+                <w:t xml:space="preserve">hal-04169576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The HyArchi project : Maize Root Hydraulic Architecture and its response to drought</w:t>
               </w:r>
@@ -14207,64 +14207,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louai Rishmawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tournaire-Roux Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Boursiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. European Maize Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
@@ -14332,64 +14332,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louai Rishmawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tournaire-Roux Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Boursiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t>
@@ -14418,64 +14418,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abscisic acid mediates and co-ordinates the developmental and hydraulic responses of plant roots to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14513,64 +14513,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSA extraction from 2D images for processing high-throughput data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14789,345 +14789,345 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale regulation of ROS signaling at the plasma membrane tunes the plant response to osmotic stress</w:t>
+                <w:t xml:space="preserve">ZmSWEET Sucrose transporters expressed in the endosperm adjacent to the maize embryo are necessary for carbon partitioning and embryo growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Poitout</w:t>
+                <w:t xml:space="preserve">Yannick Fierlej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José M Ugalde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucille Gorgues</w:t>
+                <w:t xml:space="preserve">Laurine Grazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Dongois</w:t>
+                <w:t xml:space="preserve">Abdelsabour G A Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Scholz</w:t>
+                <w:t xml:space="preserve">Matthias Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479124v1</w:t>
+                <w:t xml:space="preserve">hal-05542863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZmSWEET Sucrose transporters expressed in the endosperm adjacent to the maize embryo are necessary for carbon partitioning and embryo growth</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanoscale regulation of ROS signaling at the plasma membrane tunes the plant response to osmotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Poitout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M Ugalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Gorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Dongois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Fierlej</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05542863v1</w:t>
+                <w:t xml:space="preserve">hal-05479124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput and automatic structural and developmental root phenotyping on Arabidopsis seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Crabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15145,103 +15145,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root membrane ubiquitinome under short-term osmotic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Demolombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Hem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rofidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15407,51 +15407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Léran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15574,357 +15574,202 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CropBooster-P - Preparatory action to Boost Global Crop Yield for Food &amp; Nutrition Security and fueling a Bioeconomy. 2020, pp.1-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505859v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">tel-02809116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du développement racinaire adaptatif d'Arabidopsis thaliana en réponse à la disponibilité en nitrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02816838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId448"/>
+      <w:footerReference w:type="default" r:id="rId442"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16071,51 +15916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Adamo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rofidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe - Liozu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70574" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gorgues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P Igisch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00412-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762262v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thayssa Rabelo Schley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Geist" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dietrich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15222" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502659v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad675" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thomas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O&#8217;connor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2023.111606" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J Burgess" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Strittmatter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas P. M. Weber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Harry Taylor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.435" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baekelandt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandasue L R Saltenis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pribil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Harbinson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.428" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089114v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad213" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992920v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Malyska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cornelissen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.441" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03881548v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Maillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00960-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769752v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelian Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44154-022-00054-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars B Scharff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Erik Jensen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.327" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashed Abualia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina &#214;tv&#246;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Nov&#225;k" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bouguyon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Domanegg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2122460119" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684850v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de Pessemier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taraka Ramji Moturu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ebert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Gernier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac118" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605663v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Murchie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.369" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593587v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Steinmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23041956" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968513v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ma&#322;yska" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Kaur Nanda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Klein Lankhorst" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A.J, Parry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2020.09.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kupcsik" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chiodi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Haelterman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nitrogen2040033" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Maghiaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bouguyon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Cuesta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Perrine-Walker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa242/5840670" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-020-0684-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Francis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierre Platre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.09.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625659v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Passot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lobet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.05.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139355v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Rosales Villegas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Maurel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01546" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360480v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rochette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01047" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137861v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Bouguyon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldo Meynard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kube&#353;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2015.15" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113767v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Pound" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.253625" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064917v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakkrit Preuksakarn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu062" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118806v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peizhu Guan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongchen Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Breton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve A Kay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1411375111" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921002v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mounier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ljung" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12143" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921012v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe P. Nacry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Gojon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1645-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;ret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Li" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Zhao" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah R Band" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Voss" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2573" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-57DMN6FK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776101v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2012.01.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMK1DHFD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326214v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B P&#233;ret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Li" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zhao" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lr Band" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Voss" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776223v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ive de Smet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J White" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Glyn Bengough" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parizot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.094292" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508268v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bielach" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Malinska" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2010.05.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408982v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Davidian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2009.04.015" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKP1845G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324200v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Azimzadeh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Christodoulidou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.056812" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308656v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Camacho-Crist&#243;bal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rexach" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Al-Ghazi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-008-0754-9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D98KK7T4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356491v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phylippe Nacry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087065v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Remans" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nacry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tillard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.075721" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124948v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Filleur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Diatloff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0605275103" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680678v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Canivenc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Azim" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry van Onckelen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.060061" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086798v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Misson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashchandra G. Raghothama" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Jain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse A. Block" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0505266102" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676926v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazettes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.030536" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833623v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pata" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossignol" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3040.2003.01100.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670558v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Miller" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wagner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volker" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schellmann" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb991" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C55D7C6D4E8CEBEA026C2247B1C78287A3214F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833631v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Al-Ghazi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinloche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Tranbarger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3040.2003.01030.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693097v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Camilleri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695244v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thion" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazars" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701140v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kronenberger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/375676a0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-JKFPPTL1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481946v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412977v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05547106v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634618v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vignolles" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vilaine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Porcheron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882030v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04883468v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178274v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santoni" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994719v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoum, Mustapha" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205984v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224465v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178271v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181549v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452119v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rodrigues" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010083v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protto Virginia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauget Fabrice" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishmawi Louai" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournaire-Roux Colette" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boursiac Yann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994582v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299623v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166877v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674508v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin a J Parry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandasue Lily Rodrigues Saltenis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166830v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tang" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585274v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299527v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099212v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Krouk" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101989v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610388v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Declerck" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246241v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nacry" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dubreuil" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krouk" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951889v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Rosales" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389339v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumont" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389377v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743061v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954548v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954526v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848567v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918087v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840965v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595220v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Schreurs" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392869v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797927v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594454v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594453v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594253v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajjoul" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Guyomarc'H" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601305v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850814v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Nacry" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;rin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di&#233;vart" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594746v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803875v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Manuella Perrine Walker" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804463v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801971v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814889v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied El Khafafi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814580v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815276v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268575v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pata" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sommerer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossignol" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121985v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121967v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Oren" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shana Moussu" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dagbert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519703v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Jeonghwa" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524838v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin-Laffon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877967v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Armengaud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Zheng" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Navlakha" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466536v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Oh" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166274v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165717v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bellanger" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714586v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellanger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165605v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165488v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169576v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167184v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368767v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169337v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748764v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771993v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772029v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915034v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268635v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Visser" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wilkinson" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faget" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479124v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poitout" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Ugalde" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Dongois" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Scholz" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542863v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fierlej" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Grazer" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsabour G A Khaled" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Langer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749923v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474600v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873744v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smokvarska" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francis" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Platre" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Fiche" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777543v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#233;ran" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brachet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505859v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809116v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Biville" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Rospars" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816838v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990930v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gorgues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P Igisch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00412-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762262v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thayssa Rabelo Schley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Geist" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dietrich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15222" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311336v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Adamo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rofidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe - Liozu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70574" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502659v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad675" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baekelandt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandasue L R Saltenis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pribil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Harbinson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.428" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089114v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad213" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Malyska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cornelissen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.441" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J Burgess" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Strittmatter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas P. M. Weber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Harry Taylor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.435" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960045v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O&#8217;connor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2023.111606" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashed Abualia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina &#214;tv&#246;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Nov&#225;k" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bouguyon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Domanegg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2122460119" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de Pessemier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taraka Ramji Moturu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ebert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Gernier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac118" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593587v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Steinmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23041956" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Murchie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.369" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03881548v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Maillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00960-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars B Scharff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Erik Jensen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.327" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769752v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelian Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44154-022-00054-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968513v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ma&#322;yska" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Kaur Nanda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Klein Lankhorst" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A.J, Parry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2020.09.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kupcsik" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chiodi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Haelterman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nitrogen2040033" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Maghiaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bouguyon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Cuesta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Perrine-Walker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa242/5840670" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-020-0684-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Francis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierre Platre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.09.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625659v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Passot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lobet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.05.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139355v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Rosales Villegas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Maurel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01546" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360480v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rochette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01047" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113767v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Pound" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.253625" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137861v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Bouguyon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldo Meynard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kube&#353;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2015.15" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064917v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakkrit Preuksakarn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu062" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118806v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peizhu Guan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongchen Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Breton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve A Kay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1411375111" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921002v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mounier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ljung" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12143" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921012v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe P. Nacry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Gojon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1645-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776101v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2012.01.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMK1DHFD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326214v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B P&#233;ret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Li" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zhao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lr Band" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Voss" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776223v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ive de Smet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J White" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Glyn Bengough" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parizot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.094292" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777292v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;ret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Li" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Zhao" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah R Band" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Voss" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2573" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-57DMN6FK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508268v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bielach" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Malinska" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2010.05.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408982v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Davidian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2009.04.015" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKP1845G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324200v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Azimzadeh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Christodoulidou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.056812" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308656v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Camacho-Crist&#243;bal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rexach" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Al-Ghazi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-008-0754-9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D98KK7T4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356491v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phylippe Nacry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087065v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Remans" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nacry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tillard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.075721" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124948v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Filleur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Diatloff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0605275103" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680678v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Canivenc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Azim" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry van Onckelen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.060061" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086798v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Misson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashchandra G. Raghothama" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Jain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse A. Block" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0505266102" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676926v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazettes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.030536" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670558v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Miller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wagner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volker" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schellmann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb991" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C55D7C6D4E8CEBEA026C2247B1C78287A3214F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833631v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Al-Ghazi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinloche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Tranbarger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3040.2003.01030.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833623v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pata" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossignol" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3040.2003.01100.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693097v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Camilleri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695244v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thion" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazars" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701140v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kronenberger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/375676a0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-JKFPPTL1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481946v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412977v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05547106v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882030v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04883468v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634618v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vignolles" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vilaine" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Porcheron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205984v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994719v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoum, Mustapha" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224465v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181549v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178271v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santoni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452119v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rodrigues" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178274v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010083v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protto Virginia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauget Fabrice" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishmawi Louai" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournaire-Roux Colette" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boursiac Yann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994582v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166877v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166830v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674508v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin a J Parry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandasue Lily Rodrigues Saltenis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585274v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299527v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299623v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610388v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Declerck" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246241v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nacry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dubreuil" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krouk" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099212v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Krouk" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101989v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389339v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumont" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951889v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Rosales" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389377v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743061v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954548v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954526v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918087v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840965v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848567v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595220v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Schreurs" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392869v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797927v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594454v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594453v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594253v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajjoul" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Guyomarc'H" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601305v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850814v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Nacry" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;rin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di&#233;vart" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594746v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804463v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803875v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Manuella Perrine Walker" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801971v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814889v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied El Khafafi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814580v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815276v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268575v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pata" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sommerer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossignol" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121985v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121967v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Oren" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shana Moussu" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dagbert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519703v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Jeonghwa" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524838v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin-Laffon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877967v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Armengaud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Zheng" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Navlakha" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466536v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Oh" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166274v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165717v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bellanger" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714586v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellanger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165488v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165605v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167184v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169337v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368767v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169576v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748764v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771993v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772029v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915034v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268635v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Visser" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wilkinson" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faget" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542863v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fierlej" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Grazer" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsabour G A Khaled" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Langer" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479124v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poitout" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Ugalde" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Dongois" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Scholz" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749923v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474600v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873744v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smokvarska" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francis" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Platre" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Fiche" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777543v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#233;ran" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brachet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505859v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816838v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>