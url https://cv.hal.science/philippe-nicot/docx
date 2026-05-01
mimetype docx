--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Nicot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (142)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can available scientific information be mobilised to ensure the efficacy of microbial biocontrol agents against plant diseases in the field?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.107115. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2025.107115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil co-construit pour faciliter l’utilisation du biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 772, pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrol potential of native Algerian bacteria isolated from greenhouses against Botrytis cinerea and Oidium neolycopersici on tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Foughalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hamiroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Diseases and Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 131, pp.847-861. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41348-024-00865-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using microbial biocontrol for disease control in French vegetable production: An analysis of the perspectives of farmers and farm advisors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 180, pp.106648. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2024.106648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling metabolic fluxes of tomato stems reveals that nitrogen shapes central metabolism for defence against Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (13), pp.4093-4110. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erae140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BABA-induced pathogen resistance: a multi-omics analysis of the tomato response reveals a hyper-receptive status involving ethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Zapletalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rancurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Industri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lebrigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.uhad068. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hr/uhad068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-mediated metabolic patterns of susceptibility to Botrytis cinerea infection in tomato (Solanum lycopersicum) stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 257 (2), pp.41. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-022-04065-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhamnolipids and fengycins, very promising amphiphilic antifungal compounds from bacteria secretomes, act on Sclerotiniaceae fungi through different mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Botcazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bergia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rochex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.977633. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.977633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acinetobacter calcoaceticus SJ19 and Bacillus safensis SJ4, two Algerian rhizobacteria protecting tomato plants against Botrytis cinerea and promoting their growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Foughalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Bouaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawahib Djedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahirine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptian Journal of Biological Pest Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41938-022-00511-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un OAD pour faciliter l’utilisation du biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 755, pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of sugar metabolism genes in the N-dependent susceptibility of tomato stems to Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Lopez-Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127, pp.143-154. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaa155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954833v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrosystèmes légumiers : les plantes de service contre les bioagresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Caravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rhino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violette Lavoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status of biocontrol against plant diseases in greenhouse crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147, pp.101-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Sclerotinia sclerotiorum airborne inoculum, the widespread agent of white mould disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leignez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (2), pp.243-252. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10453-018-09555-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Sclerotinia sclerotiorum : meilleure connaissance du champignon pathogène, évaluation du risque et évaluation de méthodes de protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Faloya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.401-413. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/vkn5jf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential susceptibility to the mycoparasite Paraphaeosphaeria minitans among Sclerotinia sclerotiorum isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (1), pp.82-93. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40858-018-0256-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation de l’usage des pesticides sur des cultures de laitue d’abri : bilan du projet DEPHY EXPE LILLA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.35-50. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/c1v2ph⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can sclerotium size of Sclerotinia sclerotiorum be used as a predictor of susceptibility to Coniothyrium minitans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.181-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the development of resistance to biological control among plant pathogens possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.124-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the phenotypic and genotypic diversity of Sclerotinia sclerotiorum in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152 (4), pp.933-944. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-1493-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal transcriptional effects of compatible pathogen attack in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Fahrentrapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rezzonico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1207, pp.83-85. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1207.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of tomato reference genes using established primer sets: Stability across experimental set-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rezzonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Fahrentrapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166 (2), pp.123-128. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jph.12668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of drench application of biocontrol preparations on tomato plants against Botrytis cinerea and Oidium neolycopersici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 135, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of Sclerotinia subarctica in France detected with a rapid PCR-based test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (2), pp.248-253. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07060661.2018.1438515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître les couples plante/bioagresseur pour une performance écologique et économique des systèmes légumiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 328, pp.30-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying obstacles and ranking common biological control research priorities for Europe to manage most economically important pests in arable, vegetable and perennial crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Bischoff-Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Bluemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Dachbrodt-Saaydeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (1), pp.14-21. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.4423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-harvest hormetic doses of UV-C radiation can decrease susceptibility of lettuce leaves (Lactuca sativa L.) to Botrytis cinerea L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilariòn Vàsquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chayma Ouhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassera Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 222, pp.32-39. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2017.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced susceptibility of tomato stem to the necrotrophic fungus Botrytis cinerea is associated with a specific adjustment of fructose content in the host sugar pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ali Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid K. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (5), pp.931-943. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcw240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des plantes. Les microorganismes en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple scab: numerical optimization of a new thermal time scale and application for modelling ascospore release in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (1), pp.79-91. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato response traits to pathogenic Pseudomonas species: Does nitrogen limitation matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Larbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Adamowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 244, pp.57-67. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining various biological methods to control powdery mildew of tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Dantony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.117-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction sur le biocontrôle en fruits et légumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bintein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Novembre 2016, pp.4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effect of resistance inducers on the susceptibility of lettuce varieties to &amp;lt;em&amp;gt;Sclerotinia sclerotiorum&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asti Irawanti Azis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efi Toding Tondok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.191-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUCLID: Leveraging IPM for sustainable production of fruit and vegetable crops in partnership with China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are there regional differences in the susceptibility of Sclerotinia sclerotiorum strains to Coniothyrium minitans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.83-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité des variétés de laitue aux pourritures du collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 699, pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Botrytis cinerea populations collected from tomato greenhouses in Northern Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adjebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 163 (2), pp.124-132. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jph.12289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the efficacy of biological control against plant diseases likely to be more durable than that of chemical pesticides?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Lopez-Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.566. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.00566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; inoculum between lettuce crop and soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (3), pp.701-708. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to bio-insecticides or how to enhance their sustainability: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Siegwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Blachère-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.381. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.00381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing host specialization of Botrytis cinerea on lettuce and tomato by genotypic and phenotypic characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bryone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (1), pp.119-127. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nitrogen supply and of UV-C irradiation on the susceptibility of Lactuca sativa L to Botrytis cinerea&amp;gt; and Sclerotinia minor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chayma Ouhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houneida Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 393 (1-2), pp.35-46. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2458-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host phenology and geography as drivers of differentiation in generalist fungal mycoparasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pintye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeon-Dong Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.e0120703. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0120703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared dynamics of grey mould incidence and genetic characteristics of Botrytis cinerea in neighbouring vegetable greenhouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97 (3), pp.439-447. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4454/JPP.V97I3.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and temporal maintenance of the multihost fungal pathogen Botrytis cinerea: causes and implications for disease management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.1261-1274. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of UV-C Radiation on resistance of romaine lettuce (&amp;lt;em&amp;gt;Lactuca sativa&amp;lt;/em&amp;gt; L.) against&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Sclerotinia minor&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chayma Ouhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houneida Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Lachaâl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 163 (7-8), pp.578-582. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jph.12357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilisation et sensibilité des cultures de tomate aux bioagresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Julhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Abarza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 309, pp.48-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the genetic characteristics of Botrytis sp. airborne inoculum and meteorological parameters, seasons and the origin of air masses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (3), pp.367-380. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10453-015-9370-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity report from the General Secretary – October 2009 - October 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106, pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable predominance of a small number of genotypes in greenhouse populations of Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (8), pp.859-864. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-10-13-0271-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilisation et sensibilité des cultures de laitue et de tomate aux bioagresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Julhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/p05g-me20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six new honorary members of IOBC-WPRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Blümel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lene Sigsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidrun Vogt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106, pp.145-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilisation et sensibilité des cultures légumières aux bioagresseurs: une recherche appliquée à la laitue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Julhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Abarza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 300, pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amendments to the statutes and bye-laws of IOBC-WPRS approved by the general assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerben Messelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106, pp.143-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettuce cropping with less pesticides. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.175-198. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0158-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen fertilization impacts biocontrol of tomato gray mold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ali Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (3), pp.641-648. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0168-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher antioxidant concentrations, and less cadmium and pesticide residues in organically grown crops: a systematic literature review and meta-analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Baranski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Srednicka-Tober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Volakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Seal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Sanderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (5), pp.794-811. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114514001366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commission &amp;quot;Integrated production, protection and biocontrol for North African countries&amp;quot;. - Activity Report 2009 - 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Besri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Group “Induced resistance in plants against insects and diseases” – Activity Report 2009-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106, pp.119-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for Using Environmental Levers in Greenhouses to Stimulate Plant Defences and the Quality of Fruits and Vegetables.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Aarrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1041, pp.247-252. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2014.1041.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of biocontrol efficacy against Botrytis cinerea through the manipulation of nitrogen fertilization of tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ali Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86, pp.307-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the aggressiveness of&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; on tomato and the efficacy of biocontrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86, pp.163-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nitrogen fertilisation of strawberry plants on the efficacy of defence-stimulating biocontrol products against &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field models for the prediction of leaf infection and latent period of &amp;lt;em&amp;gt;Fusicladium oleagineum&amp;lt;/em&amp;gt; on olive based on rain, temperature and relative humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (3), pp.657-666. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2012.02666.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can plant sugars mediate the effect of nitrogen fertilization on lettuce susceptibility to two necrotrophic pathogens: Botrytis cinerea and Sclerotinia sclerotiorum?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ali Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 369 (1-2), pp.387-401. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-012-1577-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in the effect of an extract from &amp;lt;em&amp;gt;Fallopia sachalinensis&amp;lt;/em&amp;gt; on isolates of cucurbit powdery mildews grown on melon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.93-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring viable airborne inoculum of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; in the South-East of France over 3 years: relation with climatic parameters and the origin of air masses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (2), pp.291-299. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10453-012-9280-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in susceptibility of&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; to biocontrol products inducing plant defence mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Lenaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering tomato defense after induction of resistance towards a biotrophic,a hemibiotrophic and a necrotrophic pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Daoulatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Pleskova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Storkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Industri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89, pp.105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen fertilization of the host plant influences production and pathogenicity of&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; secondary inoculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ali Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bryone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (3), pp.261-267. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-08-12-0189-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of factors influencing the success or failure of biocontrol: technical, industrial and socio-economic perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Alabouvette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening criteria for the development of commercial products for biocontrol of plant pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Ruocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, pp.35-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological and integrated protection in the Mediterranean greenhouse: is disease management the weak link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 80, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating nitrogen fertilization for the management of diseases in the tomato greenhouse: what perspectives for IPM?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Lebkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddik Ozayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ali Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 80, pp.333-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and Structural Comparison of Pyrrolnitrin- and Iprodione-Induced Modifications in the Class III Histidine-Kinase Bos1 of Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), 14 p. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0042520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared efficiency of the isolation methods for Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (4), pp.221-225. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21501203.2012.727484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d’un mini aspirateur de type « cyclone » pour récolter des spores de champignons à sec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 76, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepwise screening of microorganisms for commercial use in biological control of plant-pathogenic fungi and bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Köhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joeke Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Ruocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2010.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; spore exchanges and production in unheated greenhouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Fatnassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 93 (2), pp.407-414. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4454/jpp.v93i2.1196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal isolation explains host-related genetic differentiation in a group of widespread mycoparasitic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levente Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pintye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tünde Jankovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (7), pp.1492-1507. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05007.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of Botrytis cinerea sensitivity to pyrrolnitrin, an antibiotic produced by biological control agents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.353-363. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-010-9333-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the development in planta of a pyrrolnitrin-resistant mutant of Botrytis cinerea and its sensitive wild-type parent isolate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Maâtaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (1), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-010-9638-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peach rusty spot is caused by the apple powdery mildew fungus, Podosphaera leucotricha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tünde Jankovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nenad Dolovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bulajic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branta Krstic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 95 (6), pp.719-724. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-10-10-0711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to pyrrolnitrin in&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; and cost of resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (3), pp.556-566. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2009.02230.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite stability in the plant pathogen Botrytis cinerea after exposure to different selective pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114, pp.949-954. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funbio.2010.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of technical scenarios for the peach-brown rot system using a virtual fruit model simulating quality and storage potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bruchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Vercambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Génard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54, pp.611-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved leaf pruning reduces development of stem cankers caused by grey mould in greenhouse tomatoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ravetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.465-472. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted responses of Botrytis cinerea isolates developing on tomato plants grown under different nitrogen nutrition regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ali Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (5), pp.891-899. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2010.02320.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid change in the genetic diversity of Botrytis cinerea populations after the introduction of strains in a tomato glasshouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 99 (2), pp.185-193. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-99-2-0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effect of cuticular crack surface area and inoculum density on the probability of nectarine fruit infection by &amp;lt;em&amp;gt;Monilinia laxa&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel J. Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Vercambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Génard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (6), pp.1021-1031. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2009.02121.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of greenhouse tunnel ventilation on wind direction and crop height</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Fatnassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (3), pp.338-343. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2009.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the paradigms of plant pathogen life history and evolution of parasitic fitness beyond agricultural boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda L. Kinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (12), pp.e1000693. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1000693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline sensitivity of Botrytis cinerea to pyrrolnitrin, an antibiotic produced by several biological control agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Riqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Integrated control in protected crops, mediterranean climate, 49, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of Botrytis cinerea on stem wounds with moderately halophilic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Sadfi-Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Andurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Essghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24, pp.2871-2877. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11274-008-9825-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey mould development in greenhouse tomatoes under drip and furrow irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Guechi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (3), pp.403-409. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2008016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse tunnel ventilation dependence on tomato crop height and leaf area index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Fatnassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 801, pp.1285-1292. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.801.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey mould development in greenhouse tomatoes under drip and furrow irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Guechi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (3), pp.403-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection intégrée des cultures maraîchères sous serre: expérience et atouts pour un contexte en évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1), pp.45-49. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2008.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility between biopesticides used to control grey mould, powdery mildew and whitefly on tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Fargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (3), pp.476-483. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2008.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oïdium neolycopersici : intraspecific variability inferred from amplified fragment length polymorphism analysis and relationship with closely related powdery mildew fungi infecting various plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tünde Jankovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor M. Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (5), pp.529-540. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-98-5-0529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la température sur la germination et la croissance de&amp;lt;em&amp;gt; Cladosporium musae&amp;lt;/em&amp;gt; en vue d’une étude des relations hôtes-pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissa Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bomisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Sciences Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (1), pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de microorganismes pour lutter contre les maladies des plantes ; état actuel et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 93 (1), pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation pathologique in vitro de Deightoniella torulosa (Syd.) Ellis sur les cultivars de bananiers figue sucrée (musa AA), grande naine (musa AAA) et orishele (musa AAB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bomisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Aké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (2), pp.179-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inoculum production and long-term conservation methods for cucurbits and tomato powdery mildews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muna E. Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssif F. Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111, pp.740-747. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mycres.2007.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection intégrée des cultures maraîchères sous serre : des acquis traditionnels et des atouts pour un contexte en évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 92 (4), pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte biologique combinée contre 3 bioagresseurs de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 461, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatio-temporelle d'une épidémie de &amp;lt;em&amp;gt;Botrytis&amp;lt;/em&amp;gt; sur tomate sous serre: importance pour la protection intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 461, pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic factors on entomopathogenic hyphomycetes infection of Trialeurodes vaporariorum (Homoptera: Aleyrodidae) in mediterranean glasshouse tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Fargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28, pp.320-331. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1049-9644(03)00097-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effectif microclimate and dose of application on the efficacy of biocontrol agents for the protection of pruning wounds on tomatoes against &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Influence of A-biotic and biotic factors on biocontrol agents, 25 (10), pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763819v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-organismes contre agents pathogènes. Des spécialités très spéciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Decoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Whipps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lodovica Gullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Spadaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 549, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oïdium du melon. Biologie et méthodes de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pitrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Maraîcher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 436, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in susceptibility of pruning wounds and leaves to infection by Botrytis cinerea among wild tomato accessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Romiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Report of the Tomato Genetics Cooperative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 52 (2002), pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of two powdery mildew fungi, Oïdium neolycopersici sp. nov. and O. lycopersici, infecting tomato in different parts of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levente Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger T.A. Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory S. Saenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James H. Cunnington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susumu Takamatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 105 (6), pp.684-697. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0953756201004105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomate sous abri. Lutte biologique contre deux maladies aériennes. Botrytis cinerea et Oïdium neolycopersici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 174, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomate sous abri. Lutte biologique contre Botrytis cinerea et Oïdium neolycopersici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Maraîcher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 428, pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of antagonists for the biocontrol of the postharvest wound pathogen Botrytis cinerea on strawberry fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 63 (3), pp.386-394. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4315/0362-028X-63.3.386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piment. La percée des virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Marchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; on tomato stem wounds with &amp;lt;em&amp;gt;Ulocladium atrum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 22 (1), pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggressiveness of Leveillula taurica on pepper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muna E. Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Daubèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssif F. Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capsicum and Eggplant Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18, pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of resistance of melon line PI 124112 to &amp;lt;em&amp;gt;Sphaerotheca fuliginea&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Erysiphe cichoracearum&amp;lt;/em&amp;gt; studied in recombinant inbred lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dogimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pitrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 492, pp.163-168. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.1999.492.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maladie des bouts en crosse du romarin. Un problème méconnu mais répandu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 517, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of stem wounds against &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; in heated tomato greenhouses with a strain of&amp;lt;em&amp;gt; Fusarium&amp;lt;/em&amp;gt; sp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 22 (1), pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of fungicides on a &amp;lt;em&amp;gt;Fusarium&amp;lt;/em&amp;gt; sp. biological control agent of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; stem infections in the perspective of an integrated management of fungal diseases in greenhouse tomatoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 22 (1), pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation in the French population of &amp;lt;em&amp;gt;Erysiphe cichoracearum&amp;lt;/em&amp;gt;, a causal agent of powdery mildew of cucurbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 48, pp.531-540. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-3059.1999.00380.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomate sous-abri en France : méthodes et perspectives de lutte contre la pourriture grise due à Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 22 (1), pp.259-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melon : résistance à l'oïdium induite par greffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Conus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halina Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture légumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 45, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oïdiums des cucurbitacées. Cycle épidémique et gamme d'hôtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Conus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halina Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 508, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laitue. La maladie des racines liégeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halina Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Glandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. César</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture légumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effeuillage et la lutte biologique contre la pourriture grise de la tomate sous abri chauffé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 398, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence variation and DNA polymorphism in Sphaerotheca fuliginea, causal agent of powdery mildew of cucurbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 103, pp.545-554. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008608413984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis: perspectives de lutte raisonnée et biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 157, pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a controlled-environment chamber for studying the epidemiology of fungal pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 65, pp.51-61. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jaer.1996.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential spore production by &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; on agar medium and plant tissue under near-ultraviolet light-absorbing polyethylene film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard E. Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 80 (5), pp.555-558. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PD-80-0555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal agents of powdery mildew of cucurbits in Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssif F. Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pitrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 79 (6), pp.634-636. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PD-79-0634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory and physiological properties of 12 yeasts and bacteria antagonistic to Botrytis cinerea on strawberry fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voiblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Nguyen The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 16 (11), pp.123-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A miniaturised in vivo assay for the screening of potential antagonists of&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; on tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Saltzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Guinebretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 16 (11), pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey mold of greenhouse-grown tomatoes : disease control by climate management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 14 (5), pp.200-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant pathology in the People's Republic of China: getting the job done</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 72 (8), pp.648-660. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PD-72-0648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between soil inoculum density of Verticillium dahliae and systemic colonization of potato stems in commercial fields over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.I. Rouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 77 (9), pp.1346-1355. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/Phyto-77-1346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision and bias of three quantitative soil assays for &amp;lt;em&amp;gt;Verticillium dahliae&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.I. Rouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 77 (6), pp.875-881. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/Phyto-77-87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of statistical methods for studying spatial patterns of soilborne plant pathogens in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.I. Rouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Yandell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 74 (12), pp.1399-1402. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/Phyto-74-1399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (151)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the mode of action and the environmental impact of a fungal biocontrol agent against Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII IOBC-WPRS Working Group Biological and Integrated Control of Plant Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Turin, Italy. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidate the modes of action of biocontrol agents against Sclerotinia sclerotiorum on rapeseed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grimonpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noadya Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. IOBC-WPRS meeting of the working group “Biological and Integrated Control of Plant Pathogens”. From single microbes to microbiome targeting One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International organisation for Biological Control, Jun 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the complexity of deploying microbial biocontrol agents against plant diseases in an IPM context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promoting Integrated Pest Management in Protected Crops in a Changing Europe and Mediterranean Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOBC, Sep 2025, Podgorica, Montenegro. pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of lipopeptide-producing Pseudomonas syringae strains for biocontrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphea Heang Madlener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rochex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Pelus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th International Symposium on Crop Protection (ISCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is oilseed rape defense induction a mode of action of two biocontrol agent candidates against Sclerotinia sclerotiorum?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnier Noadya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grimonpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant BioProTech &amp; IOBC-IR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Université de Reims; Universitat Jaume I; Bioeconomy for change, Jun 2024, Castellon de la Plana, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage the complexity of deploying microbial biocontrol agents against plant diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international congress of biological control (ICBC3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOBC, CABI, Jun 2024, San Jose, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the complex use of microbial biocontrol agents against plant diseases in a context of IPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China-Europe symposium on innovation and development of IPM in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guizhou University, Nov 2024, Guiyang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the modes of action of bacterial biocontrol agents, candidates for control of Sclerotinia sclerotiorum on oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grimonpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise F Thatcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission “Young IOBC-WPRS”, PhD Symposium “Biological Control of Arthropod Pests and Plant Diseases”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International organisation for Biological Control, Apr 2024, Cabrils, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the factors influencing the efficacy of biocontrol against plant diseases for an optimal use in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grimonpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Australasian plant pathology society conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australasian Plant Pathology Society, Nov 2023, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative effect of bacterial cultures and cell-free supernatants on the development of Sclerotinia sclerotiorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grimonpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noadya Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Australasian plant pathology society conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australasian Plant Pathology Society Conference, Nov 2023, Adélaïde, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic fluxes estimated by constraint-based modelling highlight specific response of susceptible tomato (Solanum lycopersicum) stems infected by Botrytis cinerea under gradual nitrogen nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées scientifiques du réseau francophone de métabolomique et fluxomique (RFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau francophone de métabolomique et fluxomique, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of temperature on protective efficacy of microbial biocontrol agents against Sclerotinia sclerotiorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grimonpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noadya Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. IOBC-WPRS meeting of the working group “Biological and Integrated Control of Plant Pathogens”. Biocontrol needs and challenges in future cropping systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen university and research, Jun 2023, Wageningen, Netherlands. pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a database on the factors of efficacy of microbial biocontrol agents against plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. IOBC-WPRS meeting of the working group “Biological and Integrated Control of Plant Pathogens”. Biocontrol needs and challenges in future cropping systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen university and research, Jun 2023, Wageningen, Netherlands. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of microbial biological agents against Sclerotinia sclerotiorum in regards to different oilseed rape genotype and pathogen strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noadya Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantProBioTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIBP; Bioeconomy for change; Université de Reims - Champagne Ardenne; Condorcet; INRAE; CNRS, Jun 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased metabolic fluxes in tomato stems infected by Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Botrytis Symposium &amp; 17. International Sclerotinia Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité de pathologie végétale, Avignon, INRAE; Unité de recherche Plantes et systèmes de culture horticoles, INRAE; Unité Biologie gestion des risques en agriculture, INRAE; Avignon université, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased metabolic fluxes in tomato stems infected by Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tersys - Implanteus 1st Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the protective efficacy of microbial biocontrol agents stable regardless of the diversity of Sclerotinia sclerotiorum strains?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noadya Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Botrytis Symposium &amp; 17. International Sclerotinia Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité de pathologie végétale, Avignon, INRAE; Unité de recherche Plantes et systèmes de culture horticoles, INRAE; Unité Biologie gestion des risques en agriculture, INRAE; Avignon université, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres du comité d'organisation scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle De-Tarlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Corazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ECOPHYTO RECHERCHE &amp; INNOVATION 2021 sous forme de série de Webinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection contre les ravageurs et protection intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Conférence internationale sur les ravageurs et les auxiliaires en agriculture (CIRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Végéphyl (Association pour la Santé des Végétaux); Montpellier Sup Agro, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of decision support systems to promote the use of microbial biocontrol of plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International congress of biological control (ICBC2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOBC; CABI, Apr 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in susceptibility of Sclerotinia sclerotiorum isolates to biocontrol agents - Should we be concerned?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congress on Plant Protection: “Integrated plant protection for sustainable crop production and forestry”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Zlatibor, Serbia. pp.103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High expression of sucrose synthase and fructokinase genes accompanies the nitrogen-dependent resistance of tomato stems to Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on sugar allocation in plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IJPB (Institut Jean Pierre Bourgin) - INRAE Versailles; EBI (Ecologie et Biologie des Interactions, CNRS/Université de Poitiers); Team SEVE (Laboratory CNRS-University, Transport de sucres et réponses des plantes aux contraintes abiotiques) - University of Poitiers., Oct 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing decision support systems to foster the use of biocontrol agents against plant diseases in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International congress of biological control (ICBC2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOBC; CABI, Apr 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support systems to foster biocontrol: perspective contributions of academia, industry, and end-users?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Congress of Biological Control (ICBC2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOBC; CABI, Apr 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support system partially based on farmers’ experience to promote an efficient use of microbial biocontrol agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conference on farmer-centric on-farm experimentation (#OFE2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE-#DigitAg; International Society of Precision Agriculture, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should we be concerned about the possible development of resistance to biological control among plant pathogens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Incontri "Fitoiatrici. La difesa delle colture: dal presente al futuro"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroInnova; Université de Turin, Mar 2021, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Coordination, international collaboration and harmonization of practices for biological control: EUPHRESCO and IOBC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baldissera Giovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau INRAE "Ecological Management of Bioagressors in Agroecosystems" (EMBA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBA, May 2021, vidéo-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing decision support systems based on protection efficacy to promote the use of microbial biocontrol agents in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTOMED symposium: Biologicals / Biopesticides / Biostimulants and EU policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Democritus University of Thrace, Dec 2020, Thrace, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing decision support systems based on protection efficacy to promote the use of microbial biocontrol agents in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual biocontrol industry meeting (ABIM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological and integrated protection of agricultural crops: an international perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference - PLANT HEALTH, European Master Degree in Plant Health in Sustainable Cropping Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of Pseudomonas sp. strains for the biocontrol of Septoria tritici blotch of wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chataigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in susceptibility of Sclerotinia sclerotiorum isolates to biocontrol agents - Should we be concerned?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congress on Plant Protection: “Integrated plant protection for sustainable crop production and forestry”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plant Protection Society of Serbia (PPSS). SRB., Nov 2019, Zlatibor, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated disease and pest management in lettuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International conference on genetics and breeding of leafy vegetables. Eucarpia Leafy Vegetables 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palacký University, Czech Republic; European Association for Research on Plant Breeding; Czech Society for Plant Pathology, Prague, Czech Republic, Jun 2019, Olomouc, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the development of resistance to biological control among plant pathogens possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IOBC-WPRS meeting of the working group "Biocontrol products: From lab testing to product development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de Lleida (UdL). ESP.; Instituto de Investigación y Tecnología Agroalimentaria (IRTA). ESP.; International organisation for biological and integrated control (IOBC)., Apr 2018, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status of biocontrol against plant diseases in greenhouse crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. IOBC-WPRS Meeting of the working group “Integrated control in protected crops, mediterranean climate”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International organisation for biological and integrated control (IOBC).; Universidade de Lisboa (ULISBOA). PRT.; Instituto Nacional de Investigação Agrária e Veterinária (INIAV). PRT., Sep 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What role for plant resistance inducers and biocontrol in integrated pest management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products &amp; Biocontrol 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan Via Domitia (UPVD). FRA.; IBMA; PO²N; AGRI Sud-Ouest innovation, Sep 2018, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can sclerotium size of Sclerotinia sclerotiorum be used as a predictor of susceptibility to Coniothyrium minitans?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IOBC-WPRS meeting of the working group "Biocontrol products: From lab testing to product development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de Lleida (UdL). ESP.; Instituto de Investigación y Tecnología Agroalimentaria (IRTA). ESP.; International organisation for biological and integrated control (IOBC)., Apr 2018, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snooping into the invisible trajectory of airborne fungal inoculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Choufany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Congress on Aerobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Aerobiology., Sep 2018, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the phenotypic and genotypic diversity of Sclerotinia sclerotiorum in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Conférence de la Société française de phytopathologie - 12. European foundation for plant pathology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA.; Université du Littoral Côte d’Opale (ULCO). FRA., May 2017, Malo-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of drench application of biocontrol preparations on tomato plants against Botrytis cinerea and Oidium neolycopersici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS meeting of the Working Groups "Induced Resistance in Plants Against Insects and Diseases" and "Multitrophic Interactions in Soil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International organisation for biological and integrated control (IOBC)., Oct 2017, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrol in Europe – increasingly getting in the spotlight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorial symposium on plant biology and protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, China Agricultural University (CAU). CHN., May 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should we be concerned about the possible development of resistance to biological control among plant pathogens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Brazilian congress of plant pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Fitopatologia (SBF). BRA., Aug 2017, Uberlândia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of white mold in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Sclerotinia workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Uberlândia. BRA., Aug 2017, Uberlândia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced pesticide use in agricultural production – will biological control meet the challenge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-french symposium on plant protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northwest A&amp;F University. CHN., May 2017, Yangling, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing crops with less pesticides – what role for biocontrol?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSC Frontier Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shanghai Center for Plant Stress Biology, Chinese Academy of Sciences. CHN., May 2017, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of constitutive and induced markers of disease severity caused by Botrytis cinerea in the primary metabolome of tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ali Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid K. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Chili. CHL., Oct 2016, Santa Cruz, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are there regional differences in the susceptibility of Sclerotinia sclerotiorum strains to Coniothyrium minitans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants (IOBC)., Sep 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic and physiological responses of tomato plants to Pseudomonas sp. infection under contrasted nitrogen availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Larbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Adamowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. colloque de la Société Française de Biologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCLEROLEG, un projet à l’interface entre le labo et le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres de Phytopathologie-Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on biopesticides at INRA, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Biopesticide Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enterprise Europe Network.; University of Greenwich. GBR., Apr 2016, Londres, United Kingdom. 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications du métabolisme primaire des plantes par des effets environnementaux : conséquences sur les interactions plantes-pathogènes et liens possibles avec l'induction de résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Lopez-Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du RMT Elicitra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions, évolutions et perspectives autour de la recherche sur le biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecophyto Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the efficacy of biological control against insect pests likely to be more durable than that of chemical pesticides? Lessons learned using CPGV to protect apples from codling moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lopez-Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Blachère-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Siegwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Stakeholders Congress IPM innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the efficacy of biological control against plant diseases likely to be more durable than that of chemical pesticides?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lopez-Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Siegwart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Stakeholders Congress IPM innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biocontrôle: des perspectives prometteuses pour l'essor de l'agriculture durable en PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ponchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Intrants alternatifs et complémentaires : compétences régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition comparée des produits végétaux 'Bio' et issus de l'agriculture conventionnelle: l'étude conduite par l'Université de Newcastle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance Publique de l’Assemblée Générale du Synabio: Etudes sur la qualité des produits biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle: état des lieux et perspectives, le point de vue de la recherche publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat : Biocontrôle : une clé pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet COPAIRNIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SMaCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIPAON, a decision support system to predict the risk of peacock eye of olive in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. congress on plant protection: "Integrated plant protection – a knowledge-based step towards sustainable agriculture, forestry and landscape architecture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plant Protection Society of Serbia (PPSS). Belgrade, SRB.; International Organisation for Biological Control of Noxious Animals and Plants (IOBC). CHE., Nov 2014, Zlatibor, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of microbial antagonists for the development of commercial biocontrol products against plant pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Köhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Ruocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Congress of Plant Pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pekin, China. 620 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine de l'inoculum aérien de [i]Botrytis cinerea[/i] : sources locales vs introduction à partir de sources éloignées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur la biologie des populations introduites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des rayonnements UV-C sur la résistance de la laitue Romaine contre Botrytis cinerea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chayma Ouhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houneida Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Lachaâl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 24ème forum des Sciences Biologiques et Biotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring viable airborne inoculum of Botrytis cinerea in the South-East of France over 3 years: relation with climatic parameters and the origin of air masses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Congress of Plant Pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pekin, China. 620 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre inoculum aérien de &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; et paramètres micro- et méso-climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobAERO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). FRA., Oct 2013, La Bourboule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la fertilisation des plantes maraîchères sur leur sensibilité aux bioagresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Quand chercheurs, conseillers agricoles et producteurs de légumes renouvellent les pratiques de culture" - SIA (Salon international de l'agriculture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for using environmental levers in greenhouses to stimulate plant defences and the quality of fruits and vegetables.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Aarrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2ème symposium international Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la nutrition azotée d'une plante sur sa sensibilité à des agents pathogènes et sur l'efficacité d'agents de lutte biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de l'Institut Jean-Pierre Bourgin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Az almalisztharmat okozza az őszibarack-gyümölcsök rozsdás foltosságát?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levente Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tünde Jankovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nenad Dolovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bulajic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branta Krstic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Keszthelyi Növényvédelmi Fórum (22nd Plant Protection Forum)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Keszthely, Hungary. 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological and integrated protection in the Mediterranean greenhouse: is disease management the weak link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS Meeting of the working group “Integrated control in protected crops, mediterranean climate”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Catania (UniCT). Catania, ITA., Oct 2012, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de l'abondance et de la structure génétique de l'inoculum aérien de Botrytis cinerea sur un site maraicher pendant trois ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional comparison of pyrrolnitrin- and iprodione-induced modifications in the class III histidine-kinase Bos1 of [i]Botrytis cinerea[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine, Helma Fillinger-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European conference on fungal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting natural factors in greenhouses to stimulate plants’ defences and the concentration in bioactive compounds of fruits and vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Aarrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action FA 1105 Meeting "Organic greenhouse horticulture: state of the art and future trends"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating nitrogen fertilization for the management of diseases in the tomato greenhouse: what perspectives for IPM?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Lebkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddik Ozayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ali Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS Meeting of the working group “Integrated control in protected crops, mediterranean climate”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Catania (UniCT). Catania, ITA., Oct 2012, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nitrogen fertilisation of strawberry plants on the efficacy of defence-stimulating biocontrol products against Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Neuchatel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in susceptibility of Botrytis cinerea to biocontrol products inducing plant defence mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Lenaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Neuchatel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of resistance mechanisms to pyrrolnitrin and to iprodione in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botrytis-Sclerotinia Post-Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon (COMUE). FRA., Sep 2011, Lyon, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de succès de la protection biologique des cultures: perspectives techniques, industrielles et socio-économiques en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du centre SEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Sève. CAN., Sep 2011, St Paulin, Canada. 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted responses of Botrytis cinerea strains developing on tomato plants grown under different nitrogen nutrition regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ali Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of resistance to pyrrolnitrin and associated fitness costs in the plant pathogen Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Maâtaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation in vitro et phylogénétique de quelques isolats de Cladosporium sp., champignon parasite du bananier en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissa Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Aké</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. congrès de l'AETFAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of abundance and genetic structure of Botrytis cinerea airborne inoculum in the south east of France over 2.5 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening criteria for the development of commercial products for biocontrol of plant pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Köhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Ruocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC/WPRS Working Group "Biological control of fungal and bacterial plant pathogens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal isolation in the fungal world: Isolation in time explains host-related genetic differentiation in a group of widespread mycoparasitic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levente Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pintye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tünde Jankovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Mycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Edinbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of factors influencing the success or failure of biocontrol: technical, industrial and socio-economic perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Alabouvette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Köhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC/WPRS Working Group "Biological control of fungal and bacterial plant pathogens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de flux de spores de Botrytis cinerea en tunnels de tomate et laitue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Fatnassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres de Phytopathologie Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse microsatellite de Botrytis cinerea révèle une évolution rapide des populations en culture de tomate sous serre, suite à l'introduction de souches. Résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres de Phytopathologie/Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique des populations de Botrytis cinerea dans les serres de tomate en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres de Phytopathologie/Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de Botrytis cinerea à la pyrrolnitrine, antibiotique produit par des agents de lutte biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Riqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres de Phytopathologie/Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France. pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance of airborne spores of Botrytis cinerea in tomato and lettuce tunnels and modelling of spore production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Fatnassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Applied Aspects of Aerobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Harpenden, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and structuring factors for Botrytis cinerea french populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of technical scenarios for the peach-brown rot system using a virtual fruit model simulating quality and storage potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bruchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Vercambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Génard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and structuring factors for Botrytis cinerea french populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Botrytis cinerea to pyrrolnitrin, an antibiotic produced by biological control agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of Botrytis cinerea populations from vegetable greenhouses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756512v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte biologique contre les maladies : situation actuelle et perspectives de durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis reveals a rapid evolution of population structures of Botrytis cinerea after the introduction of isolates in tomato glasshouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilité d'interventions phytosanitaires contre deux maladies et un ravageur de la tomate, à l'aide de trois produits de lutte biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conférence internationale sur les moyens alternatifs de protection des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Lille, France. pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'un marqueur moléculaire de la souche L13 de Microdochium dimerum, agent de lutte biologique contre Botrytis cinerea sur tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Andurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ladvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de phytopathologie/mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution rapide des structures de populations de Botrytis cinerea révélée par génotypage SSR en culture de tomate sous serre, suite à l'introduction de souches &amp;quot;marquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de phytopathologie/mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic structure of Botrytis cinerea populations from vegetable greenhouses in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Botrytis genome workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Versailles, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSR-typing of Botrytis cinerea reveals rapid evolution of population structure following introduction of marked isolates in tomato greenhouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Kaiserslautern, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility of intervention to control grey mould, powdery mildew and whitefly on tomato, using three biological methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, San Michele d’Adige, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition spatio-temporelle et diversité des souches de Botrytis cinerea sous serre de tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Andurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontres de Phytopathologie/Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIC SERRE&amp;quot; an IPM research programme for greenhouse tomato crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ridray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of plant extract from Reynoutria sachalinensis (Milsana) to control powdery mildew on tomato (Oïdium neolycopersici)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of the greenhouse whitefly (Trialeurodes vaporariorium) with entomopathogenic Hyphomycetes: how does it work in mediterranean greenhouses on tomato crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ridray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for including Microdochium dimerum, a biocontrol agent against Botrytis cinerea, into an integrated protection scheme of greenhouse tomatoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Romiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte biologique avec des micro-organismes contre les maladies aériennes: situation actuelle et perspectives de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Conférence Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique de la résistance à l'oïdium chez le génotype de melon PI 124112</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Perchepied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dogimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pitrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres de Phytopathologie/Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépendance du microclimat pour l'efficacité de la lutte biologique est-elle une fatalité? L'exemple de la protection de la tomate contre Botrytis cinerea&amp;lt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres de Phytopathologie/Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An artificial inoculation method to test the resistance of pepper to &amp;lt;em&amp;gt;Leveillula taurica&amp;lt;/em&amp;gt; on detached organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Daubèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muna E. Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Romiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. EUCARPIA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des facteurs d'efficacité d'un agent de lutte biologique (Ulocladium atrum) pour la protection des plaies d'effeuillage sur tomate contre Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congrès de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Ulocladium atrum for biological control of Botrytis cinerea stem infections in greenhouse tomatoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte biologique contre l'oïdium et la pourriture grise sous serre de tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Romiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrol of grey mould of greenhouse tomatoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature and relative humidity on control of Botrytis cinerea by Ulocladium atrum on tomato stem wounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Reims, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of tomato to Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Botrytis cinerea in greenhouse tomato: an integrated approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie et contrôle de l'oïdium du piment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muna E. Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Daubèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssif F. Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre la pourriture grise (&amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt;) sous abri: perspectives d'utilisation de matériaux de couverture absorbant les rayonnements ultraviolet proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Romiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation à long terme d'isolats d'oïdium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Romiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on germination and germ tube elongation of Leveillula taurica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muna E. Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Daubèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssif F. Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term conservation of powdery mildews of vegetable crops.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many Erysiphe-like anamorphs are responsible for the recent outbreak of tomato powdery mildew ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levente Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger T.A. Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Saenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Pascoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetness sensors for detecting condensation on leaves and exudates from leaf pruning wounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggressiveness of Leveillula taurica on peppers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muna E. Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Daubèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssif F. Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence of Sphaerotheca fuliginea and Erysiphe cichoracearum on melon and genetic analysis of resistance of melon genotypes 'PI 124112' and 'PI 414723</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dogimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pitrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis sur tomate : la situation et le point sur les méthodes de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Terrentroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ernout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Technique et Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Plan d'Orgon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre la pourriture grise de la tomate sous serre dans le cadre de l'agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Nationales Maraîchage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie climatique et lutte intégrée contre les maladies cryptogamiques des cultures sous serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Alénya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des propriétés des matériaux plastiques sur le climat et le développement du botrytis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Alénya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chambre climatique reproduisant les phénomènes de condensation sur les organes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Alénya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrol of Botrytis cinerea stem infection on greenhouse tomatoes with an antagonistic strain of Fusarium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congress of the Mediterranean Phytopathological Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte biologique contre la pourriture grise de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Minuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lodovica Gullino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise de la tomate sous serre. Perspectives de lutte biologique et de lutte chimique raisonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre tomate précoce sous serre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Salon de Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated control of fungal diseases of vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA-IRTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of pruning wounds on greenhouse tomatoes by saprophytic microorganisms against infection by Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Wageningen, Netherlands. pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841562v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic diversity of isolates of Sphaerotheca fuliginea, causal agent of powdery mildew of cucurbits : resistance to fungicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Bandol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated control of Botrytis cinerea on greenhouses tomatoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Bandol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrol of Botrytis cinerea on tomato crops in Italy and France with Pseudomonas fluorescens and Trichoderma harzianum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Minuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezzalama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Bandol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d'une enceinte climatique régulée en température et humidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Ronce les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de lutte intégrée contre la pourriture grise de la tomate sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ravetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence Internationale ANPP sur les maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial aggregates on leaf surfaces : characterization and implications for the ecology of epiphytic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology and biological control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, South Lakee Tahoe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nutrient amendments on the protection of pruning wounds on tomatoes against Botrytis cinerea by bacterial antagonists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology and biological control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, South Lakee Tahoe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of fruit and foliar disease. Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lepoivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Gembloux, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of sporulation of Botrytis cinerea on plant tissue under polyethylene filtering near ultra-violet light: potential for control of grey mold of greenhouse-grown vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Botrytis symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1992, Keraklio, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies cryptogamiques aeriennes des cultures sous tunnels froids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection integree des cultures sous serres froides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1991, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du climat sur le developpement des maladies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection integree des cultures sous serres froides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1991, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early powdery mildew of greenhouse grown tomatoes in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Burgerjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990 Annual meeting of the American Phytopathological Society and the Canadian Phytopathological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1990, Grand Rapids, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisation d'un nouvel oidium de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Burgerjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of leaf wetness and wounds on the germination of conidia of Botrytis cinerea on the surface of tomato leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature impacts the protective efficacy of microbial biocontrol agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grimonpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noadya Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International congress of plant pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. , pp.937-938, Book of abstracts ICPP 2023. One healh for all plants, crops and trees. Lyon, 20-25 August, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-mediated metabolic patterns of susceptibility to Botrytis cinerea infection in tomato (Solanum lycopersicum) stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées scientifiques du réseau francophone de métabolomique et fluxomique (RFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support system based on literature review and farmers’ experience to promote an efficient use of microbial biocontrol agents against diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International congress of plant pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. , pp.142, Book of abstracts ICPP 2023. One healh for all plants, crops and trees. Lyon, 20-25 August, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a temporary reduction in nitrogen nutrition on the susceptibility of strawberry to grey mould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Botrytis Symposium &amp; 17. International Sclerotinia Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeciControl: a participative tool to gather & share data regarding biocontrol efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Scientific Conference – Towards Pesticide Free Agriculture “What research to meet the pesticides reduction objectives embedded in the European Green Deal?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Cap Zéro Phyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Amegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Le Coant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med'agri - Le salon de l'agriculture méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Avignon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la nutrition azotée sur la sensibilité du fraisier à la pourriture grise et à l’oïdium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aussois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agressivité comparée de Sclerotinia sclerotiorum sur différentes espèces végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aussois, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser l’utilisation des agents de biocontrôle en caractérisant leurs facteurs d’efficacité : le cas d’Ampelomyces quisqualis contre Oidium neolycopersici sur la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Trong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tours, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du greffage de la tomate sur sa sensibilité à des agents pathogènes aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Truglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aussois, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preharvest hormetic doses of UV-C radiation can decrease susceptibility of lettuce to Botrytis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilariòn Vàsquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Aarrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Conférence de la Société française de phytopathologie. 12. European foundation for plant pathology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Malo-les-Bains, France. , 2017, Deepen knowledge in plant pathology for innovative agro-ecology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting abundance of Botrytis cinerea airborne inoculum to forecast grey mould epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Conférence de la Société française de phytopathologie - 12. European foundation for plant pathology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Malo-les-Bains, France. 2017, Deepen knowledge in plant pathology for innovative agro-ecology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and inoculum exchange of Botrytis cinerea between tomato greenhouses in northern Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adjebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Santa Cruz, Chile. , 2016, Abstract book XVII International Botrytis symposium, 23 - 28 October 2016, Santa cruz - Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un phytotron &amp;quot;très basse consommation énergétique&amp;quot; et son application à l’évaluation du pouvoir pathogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres de Phytopathologie-Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France. , pp.1, 2016, Journées Jean Chevaugeon 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUCLID: Leveraging IPM for sustainable production of fruit and vegetable crops in partnership with China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Berlin, Germany. , IOBC WPRS Bulletin, 117, 2016, IOBC WPRS Bulletin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des populations de&amp;lt;em&amp;gt; Sclerotinia sclerotiorum&amp;lt;/em&amp;gt; en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. colloque de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Colmar, France. , 2015, 9. Colloque de la société française de phytopathologie. Livre des résumés. Du 2 au 5 juin 2015, Colmar, "la cité de Bartholdi"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'inoculum aérien de[i] Botrytis cinerea[/i] pour la prévision des épidémies de pourriture grise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. colloque de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Colmar, France. , 2015, 9. Colloque de la société française de phytopathologie. Livre des résumés. Du 2 au 5 juin 2015, Colmar, "la cité de Bartholdi"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effect of resistance inducers on the susceptibility of lettuce varieties to &amp;lt;em&amp;gt;Sclerotinia sclerotiorum&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asti Irawanti Azis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efi Toding Tondok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens". Biocontrol of plant diseases: "from the field to the laboratory and back again"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Uppsala, Sweden. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining various biological methods to control powdery mildew of tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Dantony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens". Biocontrol of plant diseases: "from the field to the laboratory and back again"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Uppsala, Sweden. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The efficacy of biocontrol against&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; on tomato depends on the strain of the pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Congress of Plant Pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pekin, China. , Acta Phytopathologica Sinica, 43 (Supplement), 620 p., 2013, ICPP 2013 Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering tomato defense after induction of resistance towards a biotrophic,a hemibiotrophic and a necrotrophic pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Daoulatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Pleskova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Storkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Industri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Meeting of IOBC-WPRS working group "Induced resistance in plants against insects and diseases": leaping from success in the lab to success in the field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Avignon, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can nitrogen nutrition of the host plant influence the aggressiveness of secondary inoculum? The intriguing case of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; on tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ali Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bryone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Congress of Plant Pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pekin, China. , Acta Phytopathologica Sinica, 43 (Supplement), 620 p., 2013, ICPP 2013 Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le niveau de nutrition azotée affecte la sensibilité de la fraise à Botrytis cinerea et l'efficacité de produits stimulant les défenses de la plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Bruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France. 2012, Journées Jean Chevaugeon 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surprising effect of nitrogen nutrition regimes on the development of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; and&amp;lt;em&amp;gt; Sclerotinia sclerotiorum&amp;lt;/em&amp;gt; on lettuce plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ali Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France. 2012, Journées Jean Chevaugeon 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of biocontrol efficacy against &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; through the manipulation of nitrogen fertilization of tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ali Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens". Biocontrol of plant pathogens in sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France. , 68 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution temporelle des caractéristiques génétiques de l’inoculum aérien de Botrytis cinerea un champignon pathogène extrêmement polyphage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Réunion annuelle du Groupe d’Etude de Biologie et Génétique des Populations (Petit Pois Déridé 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Avignon, France. 2012, Petit Pois Déridé 2012. Avignon, du 28 au 31 août 2012. Actes du colloque. Session 7 «Dispersion, épidémiologie et biologie des invasions»</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des populations aériennes de [i]Botrytis cinerea[/i] : un exemple d’aéromicrobiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Microbiologistes de l’INRA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. 2012, Journées des Microbiologistes de l'Inra 2012. L'Isle-sur-La-Sorgue- 13-15 novembre 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la spécificité d’hôte de&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; sur tomates et laitues par caractérisation génotypique et phénotypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bryone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France. 2012, Journées Jean Chevaugeon 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité de la sensibilité de&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; à des stimulateurs des défenses naturelles des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Lenaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France. 2012, Journées Jean Chevaugeon 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de biopesticides d’origine végétale pour l’horticulture : méthodes de production, spectre d’action et validation in vivo de l’efficacité des acides dicaféoylquiniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noëlle Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Aarrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR - Grand colloque Biologie et Santé 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lyon, France. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in the effect of an extract from Fallopia sachalinensis on isolates of cucurbit powdery mildews grown on melon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Neuchatel, Switzerland. , 2011, PR-proteins and induced resistance against pathogens and insects. Neuchâtel, Switzerland, 4-8 September 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oidium neolycopersici: intra-specific variability inferred from AFLP analysis and relationship with closely related powdery mildew fungi infecting various plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tünde Jankovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor M. Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Turin, Italy. , Journal of Plant Pathology, 90, 2 (Supplement), S2-87, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of resistance in &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; to pyrrolnitrin, an antibiotic produced by biological control agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Turin, Italy. , Journal of Plant Pathology, 90, 2 (Supplement), S2-108, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of Botrytis cinerea populations from tomato greenhouses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Turin, Italy. , Journal of Plant Pathology, 90, 2 (Supplement), S2-83-84, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated pest and disease management in greenhouse crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lodovica Gullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Albajes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing AG, 691 p., 2020, 978-3-030-22303-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.126, 2019, Matière à Débattre et Décider, Andrivon, Didier; Savini, Isabelle, 9782759229970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conquêtes de l’INRA pour le biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marion-Poll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA Sciences &amp; Impact</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.32, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Group &amp;quot;Biological and Integrated Control of Plant Pathogens&amp;quot;: Preceedings of the XV Meeting &amp;quot;Biocontrol products: From lab testing to product development&amp;quot; at Lleida (Catalonia, Spain), April 23-26, 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 133, 215 p., 2018, IOBC WPRS Bulletin, 978-92-9067-318-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th Congress on Plant Protection.&amp;quot;Integrated Plant Protection – a Knowledge-Based Step towards Sustainable Agriculture, Forestry and Landscape Architecture&amp;quot; (November 24-28, 2014, Zlatibor, Serbia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Marcic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Glavendekic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Protection Society of Serbia (PPSS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 390 p., 2015, 978-86-83017-27-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12th general assembly at Zürich, Switzerland, 23-25 October 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerben Messelink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 106, 157 p., 2014, IOBC WPRS Bulletin, 978-92-9067-287-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Group &amp;quot;Induced resistance in plants against insects and diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mauch-Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mazzotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 88, 228 p., 2013, IOBC WPRS Bulletin, 978-92-9067-267-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Group &amp;quot;Induced resistance in plants against insects and diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mauch-Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mazzotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corné Pieterse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 89, 490 p., 2013, IOBC WPRS Bulletin, 978-92-9067-267-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Group &amp;quot;Induced resistance in plants against insects and diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mauch-Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Pozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Flors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 83, 284 p., 2012, IOBC WPRS Bulletin, 978-92-9067-261-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical and augmentative biological control against diseases and pests: critical status analysis and review of factors influencing their success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOBC - International Organisation for Biological and Integrated Control of Noxious Animals and Plants</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 194 p., 2011, 978-92-9067-243-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerial plant surface microbiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plenum Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 307 p., 1996, 0-306-45382-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes de services pour la régulation des bioagresseurs telluriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mantelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Djian-Caporalino et Anne-Violette Lavoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes, leviers et stratégies de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reignault, Philippe; Sache, Ivan; Choquer, Mathias; Corio-Costet, Marie-France; Dellagi, Alia; Suffert, frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2e édition, </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeBoeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-319, 2023, Collection noire, 9782807302884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in bioprotectants for plant disease control in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosemary Collier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving integrated pest management in horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-75, 2022, Burleigh Dodds Series in Agricultural Science, 9781786767530. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2021.0095.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of biocontrol deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Fauvergue; Adrien Rusch; Matthieu Barret; Marc Bardin; Emmanuelle Jacquin-Joly; Thibaut Malausa; Christian Lannou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Dordrecht; Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-218, 2022, 978-94-024-2150-7. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2150-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms as biocontrol products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Fauvergue; Adrien Rusch; Matthieu Barret; Marc Bardin; Emmanuelle Jacquin-Joly; Thibaut Malausa; Christian Lannou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Dordrecht; Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-136, 2022, 978-94-024-2150-7. </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2150-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes of action of microbial biocontrol agents against plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerardo Puopolo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial biocontrol agents: developing effective biopesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-68, 2022, 978-1-78924-918-7. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781789249200.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of efficacy of microbial bioprotectants against plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Bouaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jürgen Köhl; Willem J. Ravensberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial bioprotectants for plant disease management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-122, 2021, Burleigh Dodds Series in Agricultural Science, 9781786768131. </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2021.0093.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated pest management methods and considerations concerning implementation in greenhouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop van Lenteren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Lodovica Gullino; Ramon Albajes; Philippe C. Nicot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant pathology in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Springer International Publishing AG, 2020, Integrated pest and disease management in greenhouse crops, 978-3-030-22303-8. </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22304-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and population dynamics: Modelisation, monitoring and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Albajes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Carisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Lodovica Gullino; Ramon Albajes; Philippe C. Nicot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant pathology in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Springer International Publishing AG, 2020, Integrated pest and disease management in greenhouse crops, 978-3-030-22303-8. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22304-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11 - L'utilisation des microorganismes comme produits de biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrôle. Éléments pour une protection agroécologique des cultures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 376 p., 2020, Savoir Faire (Quae), 978-2-7592-3076-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomatoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Castañé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Blom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Lodovica Gullino; Ramon Albajes; Philippe C. Nicot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant pathology in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Springer International Publishing, 2020, Integrated pest and disease management in greenhouse crops, 978-3-030-22303-8. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22304-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control and biopesticide suppression of &amp;lt;em&amp;gt;Botrytis&amp;lt;/em&amp;gt;-incited diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yigal Elad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botrytis – the fungus, the pathogen and its management in agricultural systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-319-23370-3. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23371-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIPAON, a decision support system to predict the risk of peacock eye of olive in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th Congress on Plant Protection."Integrated Plant Protection – a Knowledge-Based Step towards Sustainable Agriculture, Forestry and Landscape Architecture" (November 24-28, 2014, Zlatibor, Serbia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Protection Society of Serbia (PPSS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-86-83017-27-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movements of bioaerosols in the atmosphere and the consequences for climate and microbial evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol science : Technology and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 474 p., 2014, 978-1-119-97792-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identified difficulties and conditions for field success of biocontrol. 4. Socio-economic aspects: market analysis and outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Köhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Ruocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and augmentative biological control against diseases and pests: critical status analysis and review of factors influencing their success</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOBC - International Organisation for Biological and Integrated Control of Noxious Animals and Plants</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-92-9067-243-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives for future research-and-development projects on biological control of plant pests and diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Köhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Ruocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and augmentative biological control against diseases and pests: critical status analysis and review of factors influencing their success</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOBC - International Organisation for Biological and Integrated Control of Noxious Animals and Plants</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-92-9067-243-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of biological control based on published research. 1. Protection against plant pathogens of selected crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Alabouvette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Köhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Ruocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and augmentative biological control against diseases and pests: critical status analysis and review of factors influencing their success</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOBC - International Organisation for Biological and Integrated Control of Noxious Animals and Plants</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-92-9067-243-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identified difficulties and conditions for field success of biocontrol. 3. Economic aspects: cost analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Köhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Ruocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and augmentative biological control against diseases and pests: critical status analysis and review of factors influencing their success</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOBC - International Organisation for Biological and Integrated Control of Noxious Animals and Plants</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-92-9067-243-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic methods for epidemiological studies of powdery mildews: culture and preservation of isolates, production and delivery of inoculum, and disease assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Dik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The powdery mildews. A comprehensive treatise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APS Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 0-89054-291-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical filters against grey mould of greenhouse crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mermier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical control methods in plant protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3-540-64562-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtres optiques contre la pourriture grise sous serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mermier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte physique en phytoprotection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 356 p., 2000, Un Point sur.. - INRA, 2-7380-0918-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated control of&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; on greenhouse tomatoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerial plant surface microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plenum Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 0-306-45382-7. </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-585-34164-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecteur et capteur de présence d'un liquide sur une feuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR2753272. 1996, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrol in selected crops. Number 2: Tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Ruocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximo Giorgini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Alomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Köhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et Analyse du mandat 2019-2022 du Comité Scientifique d’Orientation Recherche &amp; Innovation (CSO R&amp;I) du plan Ecophyto II+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle De-Tarlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecophyto. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ? Rapport d'expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can organic agriculture give up copper as a crop protection product? Summary of the scientific assessment report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ? Synthèse de l'expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ? Résumé de l'expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can organic agriculture give up copper as a crop protection product? Synthesis of the scientific assessment report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018, 64 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et innovation dans le plan Ecophyto - Programme scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Office National de l'Eau et des Milieux Aquatiques (ONEMA). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet : HortiBiope. Développement de biopesticides d'origine végétale pour l'horticulture: méthodes de production, spectre d'action et validation in vivo de l'efficacité des acides dicaféoylquiniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Sauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écophyto R&D : quelles voies pour réduire l’usage des pesticides ? Synthèse du rapport de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Dedryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ministère de l'Ecologie, de l'Energie, du Développement Durable et de la Mer. 2010, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écophyto R&D : Quelles voies pour réduire l’usage des pesticides ? Résumé de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Dedryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA; Ecophyto. 2010, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto R&D. Vers des systèmes de culture économes en produits phytosanitaires, Volet 1 . Tome V. Analyse comparative de différents systèmes en cultures légumières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Brismontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pitrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA; Ecophyto. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto R&D. Vers des systèmes de culture économes en pesticides. Volet 1. Tome I : méthodologie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Dedryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Volay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA; Ecophyto. 2009, 35 p. + ann</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance des plantes maraicheres aux oidiums. Rapport final 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Laterrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pitrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Daubèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-RegionPACA--91/05400, Inra. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des Plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Conférence interactive "Plantes domestiquées et Protection des plantes", France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId888"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Nicot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (142)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can available scientific information be mobilised to ensure the efficacy of microbial biocontrol agents against plant diseases in the field?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.107115. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2025.107115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil co-construit pour faciliter l’utilisation du biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 772, pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrol potential of native Algerian bacteria isolated from greenhouses against Botrytis cinerea and Oidium neolycopersici on tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Foughalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hamiroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Diseases and Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 131, pp.847-861. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41348-024-00865-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using microbial biocontrol for disease control in French vegetable production: An analysis of the perspectives of farmers and farm advisors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 180, pp.106648. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2024.106648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling metabolic fluxes of tomato stems reveals that nitrogen shapes central metabolism for defence against Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (13), pp.4093-4110. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erae140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-mediated metabolic patterns of susceptibility to Botrytis cinerea infection in tomato (Solanum lycopersicum) stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 257 (2), pp.41. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-022-04065-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BABA-induced pathogen resistance: a multi-omics analysis of the tomato response reveals a hyper-receptive status involving ethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Zapletalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rancurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Industri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lebrigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.uhad068. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hr/uhad068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhamnolipids and fengycins, very promising amphiphilic antifungal compounds from bacteria secretomes, act on Sclerotiniaceae fungi through different mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Botcazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bergia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rochex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.977633. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.977633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un OAD pour faciliter l’utilisation du biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 755, pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acinetobacter calcoaceticus SJ19 and Bacillus safensis SJ4, two Algerian rhizobacteria protecting tomato plants against Botrytis cinerea and promoting their growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Foughalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Bouaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawahib Djedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahirine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptian Journal of Biological Pest Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41938-022-00511-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of sugar metabolism genes in the N-dependent susceptibility of tomato stems to Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Lopez-Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127, pp.143-154. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaa155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954833v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrosystèmes légumiers : les plantes de service contre les bioagresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Caravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rhino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violette Lavoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status of biocontrol against plant diseases in greenhouse crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147, pp.101-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Sclerotinia sclerotiorum airborne inoculum, the widespread agent of white mould disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leignez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (2), pp.243-252. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10453-018-09555-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential susceptibility to the mycoparasite Paraphaeosphaeria minitans among Sclerotinia sclerotiorum isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (1), pp.82-93. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40858-018-0256-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Sclerotinia sclerotiorum : meilleure connaissance du champignon pathogène, évaluation du risque et évaluation de méthodes de protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Faloya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.401-413. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/vkn5jf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation de l’usage des pesticides sur des cultures de laitue d’abri : bilan du projet DEPHY EXPE LILLA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.35-50. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/c1v2ph⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can sclerotium size of Sclerotinia sclerotiorum be used as a predictor of susceptibility to Coniothyrium minitans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.181-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the development of resistance to biological control among plant pathogens possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.124-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the phenotypic and genotypic diversity of Sclerotinia sclerotiorum in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152 (4), pp.933-944. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-1493-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal transcriptional effects of compatible pathogen attack in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Fahrentrapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rezzonico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1207, pp.83-85. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1207.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of tomato reference genes using established primer sets: Stability across experimental set-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rezzonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Fahrentrapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166 (2), pp.123-128. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jph.12668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of drench application of biocontrol preparations on tomato plants against Botrytis cinerea and Oidium neolycopersici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 135, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of Sclerotinia subarctica in France detected with a rapid PCR-based test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (2), pp.248-253. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07060661.2018.1438515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître les couples plante/bioagresseur pour une performance écologique et économique des systèmes légumiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Galicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 328, pp.30-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying obstacles and ranking common biological control research priorities for Europe to manage most economically important pests in arable, vegetable and perennial crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Bischoff-Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Bluemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Dachbrodt-Saaydeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (1), pp.14-21. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.4423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced susceptibility of tomato stem to the necrotrophic fungus Botrytis cinerea is associated with a specific adjustment of fructose content in the host sugar pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ali Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid K. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (5), pp.931-943. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcw240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-harvest hormetic doses of UV-C radiation can decrease susceptibility of lettuce leaves (Lactuca sativa L.) to Botrytis cinerea L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilariòn Vàsquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chayma Ouhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassera Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 222, pp.32-39. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2017.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple scab: numerical optimization of a new thermal time scale and application for modelling ascospore release in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (1), pp.79-91. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato response traits to pathogenic Pseudomonas species: Does nitrogen limitation matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Larbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Adamowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 244, pp.57-67. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des plantes. Les microorganismes en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining various biological methods to control powdery mildew of tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Dantony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.117-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction sur le biocontrôle en fruits et légumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bintein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Novembre 2016, pp.4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effect of resistance inducers on the susceptibility of lettuce varieties to &amp;lt;em&amp;gt;Sclerotinia sclerotiorum&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asti Irawanti Azis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efi Toding Tondok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.191-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUCLID: Leveraging IPM for sustainable production of fruit and vegetable crops in partnership with China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are there regional differences in the susceptibility of Sclerotinia sclerotiorum strains to Coniothyrium minitans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.83-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité des variétés de laitue aux pourritures du collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 699, pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Botrytis cinerea populations collected from tomato greenhouses in Northern Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adjebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 163 (2), pp.124-132. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jph.12289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nitrogen supply and of UV-C irradiation on the susceptibility of Lactuca sativa L to Botrytis cinerea&amp;gt; and Sclerotinia minor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chayma Ouhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houneida Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 393 (1-2), pp.35-46. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2458-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host phenology and geography as drivers of differentiation in generalist fungal mycoparasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pintye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeon-Dong Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.e0120703. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0120703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to bio-insecticides or how to enhance their sustainability: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Siegwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Blachère-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.381. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.00381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing host specialization of Botrytis cinerea on lettuce and tomato by genotypic and phenotypic characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bryone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (1), pp.119-127. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; inoculum between lettuce crop and soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (3), pp.701-708. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the efficacy of biological control against plant diseases likely to be more durable than that of chemical pesticides?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Lopez-Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.566. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.00566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared dynamics of grey mould incidence and genetic characteristics of Botrytis cinerea in neighbouring vegetable greenhouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97 (3), pp.439-447. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4454/JPP.V97I3.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and temporal maintenance of the multihost fungal pathogen Botrytis cinerea: causes and implications for disease management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.1261-1274. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of UV-C Radiation on resistance of romaine lettuce (&amp;lt;em&amp;gt;Lactuca sativa&amp;lt;/em&amp;gt; L.) against&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Sclerotinia minor&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chayma Ouhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houneida Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Lachaâl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 163 (7-8), pp.578-582. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jph.12357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilisation et sensibilité des cultures de tomate aux bioagresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Julhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Abarza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 309, pp.48-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the genetic characteristics of Botrytis sp. airborne inoculum and meteorological parameters, seasons and the origin of air masses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (3), pp.367-380. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10453-015-9370-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity report from the General Secretary – October 2009 - October 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106, pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable predominance of a small number of genotypes in greenhouse populations of Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (8), pp.859-864. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-10-13-0271-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six new honorary members of IOBC-WPRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Blümel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lene Sigsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidrun Vogt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106, pp.145-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilisation et sensibilité des cultures de laitue et de tomate aux bioagresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Julhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/p05g-me20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilisation et sensibilité des cultures légumières aux bioagresseurs: une recherche appliquée à la laitue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Julhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Abarza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 300, pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amendments to the statutes and bye-laws of IOBC-WPRS approved by the general assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerben Messelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106, pp.143-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen fertilization impacts biocontrol of tomato gray mold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ali Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (3), pp.641-648. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0168-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettuce cropping with less pesticides. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.175-198. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0158-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher antioxidant concentrations, and less cadmium and pesticide residues in organically grown crops: a systematic literature review and meta-analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Baranski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Srednicka-Tober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Volakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Seal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Sanderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (5), pp.794-811. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114514001366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commission &amp;quot;Integrated production, protection and biocontrol for North African countries&amp;quot;. - Activity Report 2009 - 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Besri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Group “Induced resistance in plants against insects and diseases” – Activity Report 2009-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106, pp.119-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for Using Environmental Levers in Greenhouses to Stimulate Plant Defences and the Quality of Fruits and Vegetables.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Aarrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1041, pp.247-252. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2014.1041.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of biocontrol efficacy against Botrytis cinerea through the manipulation of nitrogen fertilization of tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ali Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86, pp.307-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the aggressiveness of&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; on tomato and the efficacy of biocontrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86, pp.163-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field models for the prediction of leaf infection and latent period of &amp;lt;em&amp;gt;Fusicladium oleagineum&amp;lt;/em&amp;gt; on olive based on rain, temperature and relative humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (3), pp.657-666. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2012.02666.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can plant sugars mediate the effect of nitrogen fertilization on lettuce susceptibility to two necrotrophic pathogens: Botrytis cinerea and Sclerotinia sclerotiorum?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ali Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 369 (1-2), pp.387-401. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-012-1577-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nitrogen fertilisation of strawberry plants on the efficacy of defence-stimulating biocontrol products against &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in the effect of an extract from &amp;lt;em&amp;gt;Fallopia sachalinensis&amp;lt;/em&amp;gt; on isolates of cucurbit powdery mildews grown on melon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.93-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring viable airborne inoculum of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; in the South-East of France over 3 years: relation with climatic parameters and the origin of air masses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (2), pp.291-299. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10453-012-9280-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering tomato defense after induction of resistance towards a biotrophic,a hemibiotrophic and a necrotrophic pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Daoulatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Pleskova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Storkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Industri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89, pp.105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in susceptibility of&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; to biocontrol products inducing plant defence mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Lenaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen fertilization of the host plant influences production and pathogenicity of&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; secondary inoculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ali Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bryone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (3), pp.261-267. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-08-12-0189-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of factors influencing the success or failure of biocontrol: technical, industrial and socio-economic perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Alabouvette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological and integrated protection in the Mediterranean greenhouse: is disease management the weak link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 80, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating nitrogen fertilization for the management of diseases in the tomato greenhouse: what perspectives for IPM?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Lebkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddik Ozayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ali Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 80, pp.333-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening criteria for the development of commercial products for biocontrol of plant pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Ruocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, pp.35-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared efficiency of the isolation methods for Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (4), pp.221-225. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21501203.2012.727484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and Structural Comparison of Pyrrolnitrin- and Iprodione-Induced Modifications in the Class III Histidine-Kinase Bos1 of Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), 14 p. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0042520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d’un mini aspirateur de type « cyclone » pour récolter des spores de champignons à sec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 76, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepwise screening of microorganisms for commercial use in biological control of plant-pathogenic fungi and bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Köhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joeke Postma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Ruocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2010.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; spore exchanges and production in unheated greenhouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Fatnassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 93 (2), pp.407-414. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4454/jpp.v93i2.1196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal isolation explains host-related genetic differentiation in a group of widespread mycoparasitic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levente Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pintye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tünde Jankovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (7), pp.1492-1507. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05007.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of Botrytis cinerea sensitivity to pyrrolnitrin, an antibiotic produced by biological control agents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.353-363. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-010-9333-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the development in planta of a pyrrolnitrin-resistant mutant of Botrytis cinerea and its sensitive wild-type parent isolate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Maâtaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (1), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-010-9638-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peach rusty spot is caused by the apple powdery mildew fungus, Podosphaera leucotricha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tünde Jankovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nenad Dolovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bulajic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branta Krstic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 95 (6), pp.719-724. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-10-10-0711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to pyrrolnitrin in&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; and cost of resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (3), pp.556-566. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2009.02230.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite stability in the plant pathogen Botrytis cinerea after exposure to different selective pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114, pp.949-954. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funbio.2010.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of technical scenarios for the peach-brown rot system using a virtual fruit model simulating quality and storage potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bruchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Vercambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Génard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54, pp.611-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved leaf pruning reduces development of stem cankers caused by grey mould in greenhouse tomatoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ravetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.465-472. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted responses of Botrytis cinerea isolates developing on tomato plants grown under different nitrogen nutrition regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ali Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (5), pp.891-899. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2010.02320.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid change in the genetic diversity of Botrytis cinerea populations after the introduction of strains in a tomato glasshouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 99 (2), pp.185-193. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-99-2-0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effect of cuticular crack surface area and inoculum density on the probability of nectarine fruit infection by &amp;lt;em&amp;gt;Monilinia laxa&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel J. Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Vercambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Génard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (6), pp.1021-1031. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2009.02121.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of greenhouse tunnel ventilation on wind direction and crop height</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Fatnassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (3), pp.338-343. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2009.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the paradigms of plant pathogen life history and evolution of parasitic fitness beyond agricultural boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda L. Kinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (12), pp.e1000693. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1000693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline sensitivity of Botrytis cinerea to pyrrolnitrin, an antibiotic produced by several biological control agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Riqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Integrated control in protected crops, mediterranean climate, 49, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of Botrytis cinerea on stem wounds with moderately halophilic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Sadfi-Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Andurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Essghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24, pp.2871-2877. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11274-008-9825-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey mould development in greenhouse tomatoes under drip and furrow irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Guechi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (3), pp.403-409. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2008016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse tunnel ventilation dependence on tomato crop height and leaf area index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Fatnassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 801, pp.1285-1292. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.801.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey mould development in greenhouse tomatoes under drip and furrow irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Guechi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (3), pp.403-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oïdium neolycopersici : intraspecific variability inferred from amplified fragment length polymorphism analysis and relationship with closely related powdery mildew fungi infecting various plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tünde Jankovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor M. Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (5), pp.529-540. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-98-5-0529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility between biopesticides used to control grey mould, powdery mildew and whitefly on tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Fargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (3), pp.476-483. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2008.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection intégrée des cultures maraîchères sous serre: expérience et atouts pour un contexte en évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1), pp.45-49. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2008.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la température sur la germination et la croissance de&amp;lt;em&amp;gt; Cladosporium musae&amp;lt;/em&amp;gt; en vue d’une étude des relations hôtes-pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissa Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bomisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Sciences Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (1), pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de microorganismes pour lutter contre les maladies des plantes ; état actuel et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 93 (1), pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation pathologique in vitro de Deightoniella torulosa (Syd.) Ellis sur les cultivars de bananiers figue sucrée (musa AA), grande naine (musa AAA) et orishele (musa AAB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bomisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Aké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (2), pp.179-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inoculum production and long-term conservation methods for cucurbits and tomato powdery mildews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muna E. Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssif F. Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111, pp.740-747. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mycres.2007.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection intégrée des cultures maraîchères sous serre : des acquis traditionnels et des atouts pour un contexte en évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 92 (4), pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte biologique combinée contre 3 bioagresseurs de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 461, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatio-temporelle d'une épidémie de &amp;lt;em&amp;gt;Botrytis&amp;lt;/em&amp;gt; sur tomate sous serre: importance pour la protection intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 461, pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic factors on entomopathogenic hyphomycetes infection of Trialeurodes vaporariorum (Homoptera: Aleyrodidae) in mediterranean glasshouse tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Fargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28, pp.320-331. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1049-9644(03)00097-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effectif microclimate and dose of application on the efficacy of biocontrol agents for the protection of pruning wounds on tomatoes against &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Influence of A-biotic and biotic factors on biocontrol agents, 25 (10), pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763819v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-organismes contre agents pathogènes. Des spécialités très spéciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Decoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Whipps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lodovica Gullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Spadaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 549, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oïdium du melon. Biologie et méthodes de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pitrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Maraîcher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 436, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in susceptibility of pruning wounds and leaves to infection by Botrytis cinerea among wild tomato accessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Romiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Report of the Tomato Genetics Cooperative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 52 (2002), pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of two powdery mildew fungi, Oïdium neolycopersici sp. nov. and O. lycopersici, infecting tomato in different parts of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levente Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger T.A. Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory S. Saenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James H. Cunnington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susumu Takamatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 105 (6), pp.684-697. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0953756201004105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomate sous abri. Lutte biologique contre deux maladies aériennes. Botrytis cinerea et Oïdium neolycopersici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 174, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomate sous abri. Lutte biologique contre Botrytis cinerea et Oïdium neolycopersici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Maraîcher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 428, pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of antagonists for the biocontrol of the postharvest wound pathogen Botrytis cinerea on strawberry fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 63 (3), pp.386-394. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4315/0362-028X-63.3.386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piment. La percée des virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Marchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; on tomato stem wounds with &amp;lt;em&amp;gt;Ulocladium atrum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 22 (1), pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of resistance of melon line PI 124112 to &amp;lt;em&amp;gt;Sphaerotheca fuliginea&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Erysiphe cichoracearum&amp;lt;/em&amp;gt; studied in recombinant inbred lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dogimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pitrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 492, pp.163-168. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.1999.492.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maladie des bouts en crosse du romarin. Un problème méconnu mais répandu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 517, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of stem wounds against &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; in heated tomato greenhouses with a strain of&amp;lt;em&amp;gt; Fusarium&amp;lt;/em&amp;gt; sp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 22 (1), pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggressiveness of Leveillula taurica on pepper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muna E. Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Daubèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssif F. Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capsicum and Eggplant Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18, pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of fungicides on a &amp;lt;em&amp;gt;Fusarium&amp;lt;/em&amp;gt; sp. biological control agent of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; stem infections in the perspective of an integrated management of fungal diseases in greenhouse tomatoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 22 (1), pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation in the French population of &amp;lt;em&amp;gt;Erysiphe cichoracearum&amp;lt;/em&amp;gt;, a causal agent of powdery mildew of cucurbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 48, pp.531-540. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-3059.1999.00380.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomate sous-abri en France : méthodes et perspectives de lutte contre la pourriture grise due à Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 22 (1), pp.259-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oïdiums des cucurbitacées. Cycle épidémique et gamme d'hôtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Conus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halina Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 508, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laitue. La maladie des racines liégeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halina Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Glandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. César</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture légumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melon : résistance à l'oïdium induite par greffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Conus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halina Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture légumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 45, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effeuillage et la lutte biologique contre la pourriture grise de la tomate sous abri chauffé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 398, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence variation and DNA polymorphism in Sphaerotheca fuliginea, causal agent of powdery mildew of cucurbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 103, pp.545-554. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008608413984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis: perspectives de lutte raisonnée et biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 157, pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a controlled-environment chamber for studying the epidemiology of fungal pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 65, pp.51-61. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jaer.1996.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential spore production by &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; on agar medium and plant tissue under near-ultraviolet light-absorbing polyethylene film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard E. Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 80 (5), pp.555-558. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PD-80-0555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal agents of powdery mildew of cucurbits in Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssif F. Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pitrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 79 (6), pp.634-636. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PD-79-0634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory and physiological properties of 12 yeasts and bacteria antagonistic to Botrytis cinerea on strawberry fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voiblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Nguyen The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 16 (11), pp.123-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A miniaturised in vivo assay for the screening of potential antagonists of&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; on tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Saltzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Guinebretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 16 (11), pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey mold of greenhouse-grown tomatoes : disease control by climate management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 14 (5), pp.200-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant pathology in the People's Republic of China: getting the job done</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 72 (8), pp.648-660. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PD-72-0648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between soil inoculum density of Verticillium dahliae and systemic colonization of potato stems in commercial fields over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.I. Rouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 77 (9), pp.1346-1355. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/Phyto-77-1346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision and bias of three quantitative soil assays for &amp;lt;em&amp;gt;Verticillium dahliae&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.I. Rouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 77 (6), pp.875-881. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/Phyto-77-87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of statistical methods for studying spatial patterns of soilborne plant pathogens in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.I. Rouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Yandell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 74 (12), pp.1399-1402. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/Phyto-74-1399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (151)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the mode of action and the environmental impact of a fungal biocontrol agent against Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII IOBC-WPRS Working Group Biological and Integrated Control of Plant Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Turin, Italy. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidate the modes of action of biocontrol agents against Sclerotinia sclerotiorum on rapeseed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grimonpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noadya Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. IOBC-WPRS meeting of the working group “Biological and Integrated Control of Plant Pathogens”. From single microbes to microbiome targeting One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International organisation for Biological Control, Jun 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the complexity of deploying microbial biocontrol agents against plant diseases in an IPM context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promoting Integrated Pest Management in Protected Crops in a Changing Europe and Mediterranean Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOBC, Sep 2025, Podgorica, Montenegro. pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of lipopeptide-producing Pseudomonas syringae strains for biocontrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphea Heang Madlener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rochex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Pelus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th International Symposium on Crop Protection (ISCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage the complexity of deploying microbial biocontrol agents against plant diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international congress of biological control (ICBC3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOBC, CABI, Jun 2024, San Jose, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is oilseed rape defense induction a mode of action of two biocontrol agent candidates against Sclerotinia sclerotiorum?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnier Noadya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grimonpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant BioProTech &amp; IOBC-IR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Université de Reims; Universitat Jaume I; Bioeconomy for change, Jun 2024, Castellon de la Plana, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the complex use of microbial biocontrol agents against plant diseases in a context of IPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China-Europe symposium on innovation and development of IPM in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guizhou University, Nov 2024, Guiyang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the modes of action of bacterial biocontrol agents, candidates for control of Sclerotinia sclerotiorum on oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grimonpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise F Thatcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission “Young IOBC-WPRS”, PhD Symposium “Biological Control of Arthropod Pests and Plant Diseases”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International organisation for Biological Control, Apr 2024, Cabrils, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the factors influencing the efficacy of biocontrol against plant diseases for an optimal use in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grimonpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Australasian plant pathology society conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australasian Plant Pathology Society, Nov 2023, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative effect of bacterial cultures and cell-free supernatants on the development of Sclerotinia sclerotiorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grimonpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noadya Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Australasian plant pathology society conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australasian Plant Pathology Society Conference, Nov 2023, Adélaïde, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic fluxes estimated by constraint-based modelling highlight specific response of susceptible tomato (Solanum lycopersicum) stems infected by Botrytis cinerea under gradual nitrogen nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées scientifiques du réseau francophone de métabolomique et fluxomique (RFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau francophone de métabolomique et fluxomique, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of temperature on protective efficacy of microbial biocontrol agents against Sclerotinia sclerotiorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grimonpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noadya Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. IOBC-WPRS meeting of the working group “Biological and Integrated Control of Plant Pathogens”. Biocontrol needs and challenges in future cropping systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen university and research, Jun 2023, Wageningen, Netherlands. pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a database on the factors of efficacy of microbial biocontrol agents against plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. IOBC-WPRS meeting of the working group “Biological and Integrated Control of Plant Pathogens”. Biocontrol needs and challenges in future cropping systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen university and research, Jun 2023, Wageningen, Netherlands. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of microbial biological agents against Sclerotinia sclerotiorum in regards to different oilseed rape genotype and pathogen strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noadya Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantProBioTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIBP; Bioeconomy for change; Université de Reims - Champagne Ardenne; Condorcet; INRAE; CNRS, Jun 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased metabolic fluxes in tomato stems infected by Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Botrytis Symposium &amp; 17. International Sclerotinia Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité de pathologie végétale, Avignon, INRAE; Unité de recherche Plantes et systèmes de culture horticoles, INRAE; Unité Biologie gestion des risques en agriculture, INRAE; Avignon université, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased metabolic fluxes in tomato stems infected by Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tersys - Implanteus 1st Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the protective efficacy of microbial biocontrol agents stable regardless of the diversity of Sclerotinia sclerotiorum strains?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noadya Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Botrytis Symposium &amp; 17. International Sclerotinia Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité de pathologie végétale, Avignon, INRAE; Unité de recherche Plantes et systèmes de culture horticoles, INRAE; Unité Biologie gestion des risques en agriculture, INRAE; Avignon université, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres du comité d'organisation scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle De-Tarlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Corazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ECOPHYTO RECHERCHE &amp; INNOVATION 2021 sous forme de série de Webinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection contre les ravageurs et protection intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Conférence internationale sur les ravageurs et les auxiliaires en agriculture (CIRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Végéphyl (Association pour la Santé des Végétaux); Montpellier Sup Agro, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High expression of sucrose synthase and fructokinase genes accompanies the nitrogen-dependent resistance of tomato stems to Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on sugar allocation in plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IJPB (Institut Jean Pierre Bourgin) - INRAE Versailles; EBI (Ecologie et Biologie des Interactions, CNRS/Université de Poitiers); Team SEVE (Laboratory CNRS-University, Transport de sucres et réponses des plantes aux contraintes abiotiques) - University of Poitiers., Oct 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing decision support systems to foster the use of biocontrol agents against plant diseases in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International congress of biological control (ICBC2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOBC; CABI, Apr 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of decision support systems to promote the use of microbial biocontrol of plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International congress of biological control (ICBC2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOBC; CABI, Apr 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in susceptibility of Sclerotinia sclerotiorum isolates to biocontrol agents - Should we be concerned?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congress on Plant Protection: “Integrated plant protection for sustainable crop production and forestry”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Zlatibor, Serbia. pp.103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support systems to foster biocontrol: perspective contributions of academia, industry, and end-users?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Congress of Biological Control (ICBC2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOBC; CABI, Apr 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should we be concerned about the possible development of resistance to biological control among plant pathogens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Incontri "Fitoiatrici. La difesa delle colture: dal presente al futuro"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroInnova; Université de Turin, Mar 2021, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support system partially based on farmers’ experience to promote an efficient use of microbial biocontrol agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conference on farmer-centric on-farm experimentation (#OFE2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE-#DigitAg; International Society of Precision Agriculture, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Coordination, international collaboration and harmonization of practices for biological control: EUPHRESCO and IOBC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baldissera Giovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau INRAE "Ecological Management of Bioagressors in Agroecosystems" (EMBA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBA, May 2021, vidéo-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing decision support systems based on protection efficacy to promote the use of microbial biocontrol agents in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTOMED symposium: Biologicals / Biopesticides / Biostimulants and EU policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Democritus University of Thrace, Dec 2020, Thrace, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing decision support systems based on protection efficacy to promote the use of microbial biocontrol agents in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual biocontrol industry meeting (ABIM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of Pseudomonas sp. strains for the biocontrol of Septoria tritici blotch of wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chataigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological and integrated protection of agricultural crops: an international perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference - PLANT HEALTH, European Master Degree in Plant Health in Sustainable Cropping Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in susceptibility of Sclerotinia sclerotiorum isolates to biocontrol agents - Should we be concerned?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congress on Plant Protection: “Integrated plant protection for sustainable crop production and forestry”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plant Protection Society of Serbia (PPSS). SRB., Nov 2019, Zlatibor, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated disease and pest management in lettuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International conference on genetics and breeding of leafy vegetables. Eucarpia Leafy Vegetables 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palacký University, Czech Republic; European Association for Research on Plant Breeding; Czech Society for Plant Pathology, Prague, Czech Republic, Jun 2019, Olomouc, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the development of resistance to biological control among plant pathogens possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IOBC-WPRS meeting of the working group "Biocontrol products: From lab testing to product development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de Lleida (UdL). ESP.; Instituto de Investigación y Tecnología Agroalimentaria (IRTA). ESP.; International organisation for biological and integrated control (IOBC)., Apr 2018, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status of biocontrol against plant diseases in greenhouse crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. IOBC-WPRS Meeting of the working group “Integrated control in protected crops, mediterranean climate”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International organisation for biological and integrated control (IOBC).; Universidade de Lisboa (ULISBOA). PRT.; Instituto Nacional de Investigação Agrária e Veterinária (INIAV). PRT., Sep 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What role for plant resistance inducers and biocontrol in integrated pest management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products &amp; Biocontrol 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan Via Domitia (UPVD). FRA.; IBMA; PO²N; AGRI Sud-Ouest innovation, Sep 2018, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can sclerotium size of Sclerotinia sclerotiorum be used as a predictor of susceptibility to Coniothyrium minitans?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IOBC-WPRS meeting of the working group "Biocontrol products: From lab testing to product development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de Lleida (UdL). ESP.; Instituto de Investigación y Tecnología Agroalimentaria (IRTA). ESP.; International organisation for biological and integrated control (IOBC)., Apr 2018, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snooping into the invisible trajectory of airborne fungal inoculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Choufany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Congress on Aerobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Aerobiology., Sep 2018, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the phenotypic and genotypic diversity of Sclerotinia sclerotiorum in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Conférence de la Société française de phytopathologie - 12. European foundation for plant pathology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA.; Université du Littoral Côte d’Opale (ULCO). FRA., May 2017, Malo-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of drench application of biocontrol preparations on tomato plants against Botrytis cinerea and Oidium neolycopersici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS meeting of the Working Groups "Induced Resistance in Plants Against Insects and Diseases" and "Multitrophic Interactions in Soil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International organisation for biological and integrated control (IOBC)., Oct 2017, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrol in Europe – increasingly getting in the spotlight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorial symposium on plant biology and protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, China Agricultural University (CAU). CHN., May 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should we be concerned about the possible development of resistance to biological control among plant pathogens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Brazilian congress of plant pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Fitopatologia (SBF). BRA., Aug 2017, Uberlândia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of white mold in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Sclerotinia workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Uberlândia. BRA., Aug 2017, Uberlândia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced pesticide use in agricultural production – will biological control meet the challenge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-french symposium on plant protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northwest A&amp;F University. CHN., May 2017, Yangling, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing crops with less pesticides – what role for biocontrol?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSC Frontier Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shanghai Center for Plant Stress Biology, Chinese Academy of Sciences. CHN., May 2017, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCLEROLEG, un projet à l’interface entre le labo et le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres de Phytopathologie-Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are there regional differences in the susceptibility of Sclerotinia sclerotiorum strains to Coniothyrium minitans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants (IOBC)., Sep 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic and physiological responses of tomato plants to Pseudomonas sp. infection under contrasted nitrogen availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Larbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Adamowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. colloque de la Société Française de Biologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of constitutive and induced markers of disease severity caused by Botrytis cinerea in the primary metabolome of tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ali Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid K. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Chili. CHL., Oct 2016, Santa Cruz, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications du métabolisme primaire des plantes par des effets environnementaux : conséquences sur les interactions plantes-pathogènes et liens possibles avec l'induction de résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Lopez-Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du RMT Elicitra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on biopesticides at INRA, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Biopesticide Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enterprise Europe Network.; University of Greenwich. GBR., Apr 2016, Londres, United Kingdom. 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions, évolutions et perspectives autour de la recherche sur le biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecophyto Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the efficacy of biological control against plant diseases likely to be more durable than that of chemical pesticides?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lopez-Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Siegwart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Stakeholders Congress IPM innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the efficacy of biological control against insect pests likely to be more durable than that of chemical pesticides? Lessons learned using CPGV to protect apples from codling moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lopez-Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Blachère-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Siegwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Stakeholders Congress IPM innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biocontrôle: des perspectives prometteuses pour l'essor de l'agriculture durable en PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ponchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Intrants alternatifs et complémentaires : compétences régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle: état des lieux et perspectives, le point de vue de la recherche publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat : Biocontrôle : une clé pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIPAON, a decision support system to predict the risk of peacock eye of olive in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. congress on plant protection: "Integrated plant protection – a knowledge-based step towards sustainable agriculture, forestry and landscape architecture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plant Protection Society of Serbia (PPSS). Belgrade, SRB.; International Organisation for Biological Control of Noxious Animals and Plants (IOBC). CHE., Nov 2014, Zlatibor, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet COPAIRNIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SMaCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition comparée des produits végétaux 'Bio' et issus de l'agriculture conventionnelle: l'étude conduite par l'Université de Newcastle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance Publique de l’Assemblée Générale du Synabio: Etudes sur la qualité des produits biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine de l'inoculum aérien de [i]Botrytis cinerea[/i] : sources locales vs introduction à partir de sources éloignées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur la biologie des populations introduites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des rayonnements UV-C sur la résistance de la laitue Romaine contre Botrytis cinerea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chayma Ouhibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houneida Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Lachaâl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 24ème forum des Sciences Biologiques et Biotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of microbial antagonists for the development of commercial biocontrol products against plant pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Köhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Ruocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Congress of Plant Pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pekin, China. 620 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring viable airborne inoculum of Botrytis cinerea in the South-East of France over 3 years: relation with climatic parameters and the origin of air masses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Congress of Plant Pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pekin, China. 620 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre inoculum aérien de &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; et paramètres micro- et méso-climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobAERO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). FRA., Oct 2013, La Bourboule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la fertilisation des plantes maraîchères sur leur sensibilité aux bioagresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Quand chercheurs, conseillers agricoles et producteurs de légumes renouvellent les pratiques de culture" - SIA (Salon international de l'agriculture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for using environmental levers in greenhouses to stimulate plant defences and the quality of fruits and vegetables.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Aarrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2ème symposium international Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la nutrition azotée d'une plante sur sa sensibilité à des agents pathogènes et sur l'efficacité d'agents de lutte biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de l'Institut Jean-Pierre Bourgin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological and integrated protection in the Mediterranean greenhouse: is disease management the weak link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS Meeting of the working group “Integrated control in protected crops, mediterranean climate”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Catania (UniCT). Catania, ITA., Oct 2012, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de l'abondance et de la structure génétique de l'inoculum aérien de Botrytis cinerea sur un site maraicher pendant trois ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Az almalisztharmat okozza az őszibarack-gyümölcsök rozsdás foltosságát?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levente Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tünde Jankovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nenad Dolovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bulajic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branta Krstic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Keszthelyi Növényvédelmi Fórum (22nd Plant Protection Forum)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Keszthely, Hungary. 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional comparison of pyrrolnitrin- and iprodione-induced modifications in the class III histidine-kinase Bos1 of [i]Botrytis cinerea[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine, Helma Fillinger-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European conference on fungal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting natural factors in greenhouses to stimulate plants’ defences and the concentration in bioactive compounds of fruits and vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Aarrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action FA 1105 Meeting "Organic greenhouse horticulture: state of the art and future trends"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating nitrogen fertilization for the management of diseases in the tomato greenhouse: what perspectives for IPM?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Lebkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddik Ozayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ali Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS Meeting of the working group “Integrated control in protected crops, mediterranean climate”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Catania (UniCT). Catania, ITA., Oct 2012, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nitrogen fertilisation of strawberry plants on the efficacy of defence-stimulating biocontrol products against Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Neuchatel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of resistance mechanisms to pyrrolnitrin and to iprodione in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botrytis-Sclerotinia Post-Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon (COMUE). FRA., Sep 2011, Lyon, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in susceptibility of Botrytis cinerea to biocontrol products inducing plant defence mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Lenaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Neuchatel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de succès de la protection biologique des cultures: perspectives techniques, industrielles et socio-économiques en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du centre SEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Sève. CAN., Sep 2011, St Paulin, Canada. 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted responses of Botrytis cinerea strains developing on tomato plants grown under different nitrogen nutrition regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ali Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation in vitro et phylogénétique de quelques isolats de Cladosporium sp., champignon parasite du bananier en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissa Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Aké</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. congrès de l'AETFAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of abundance and genetic structure of Botrytis cinerea airborne inoculum in the south east of France over 2.5 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of resistance to pyrrolnitrin and associated fitness costs in the plant pathogen Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Maâtaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening criteria for the development of commercial products for biocontrol of plant pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Köhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Ruocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC/WPRS Working Group "Biological control of fungal and bacterial plant pathogens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal isolation in the fungal world: Isolation in time explains host-related genetic differentiation in a group of widespread mycoparasitic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levente Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pintye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tünde Jankovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Mycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Edinbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of factors influencing the success or failure of biocontrol: technical, industrial and socio-economic perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Alabouvette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Köhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC/WPRS Working Group "Biological control of fungal and bacterial plant pathogens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de flux de spores de Botrytis cinerea en tunnels de tomate et laitue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Fatnassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres de Phytopathologie Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse microsatellite de Botrytis cinerea révèle une évolution rapide des populations en culture de tomate sous serre, suite à l'introduction de souches. Résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres de Phytopathologie/Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique des populations de Botrytis cinerea dans les serres de tomate en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres de Phytopathologie/Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance of airborne spores of Botrytis cinerea in tomato and lettuce tunnels and modelling of spore production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Fatnassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Applied Aspects of Aerobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Harpenden, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de Botrytis cinerea à la pyrrolnitrine, antibiotique produit par des agents de lutte biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Riqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres de Phytopathologie/Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France. pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and structuring factors for Botrytis cinerea french populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of technical scenarios for the peach-brown rot system using a virtual fruit model simulating quality and storage potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bruchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Vercambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Génard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Botrytis cinerea to pyrrolnitrin, an antibiotic produced by biological control agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and structuring factors for Botrytis cinerea french populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of Botrytis cinerea populations from vegetable greenhouses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756512v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte biologique contre les maladies : situation actuelle et perspectives de durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis reveals a rapid evolution of population structures of Botrytis cinerea after the introduction of isolates in tomato glasshouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilité d'interventions phytosanitaires contre deux maladies et un ravageur de la tomate, à l'aide de trois produits de lutte biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conférence internationale sur les moyens alternatifs de protection des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Lille, France. pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'un marqueur moléculaire de la souche L13 de Microdochium dimerum, agent de lutte biologique contre Botrytis cinerea sur tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Andurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ladvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de phytopathologie/mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution rapide des structures de populations de Botrytis cinerea révélée par génotypage SSR en culture de tomate sous serre, suite à l'introduction de souches &amp;quot;marquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de phytopathologie/mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic structure of Botrytis cinerea populations from vegetable greenhouses in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Botrytis genome workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Versailles, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSR-typing of Botrytis cinerea reveals rapid evolution of population structure following introduction of marked isolates in tomato greenhouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Kaiserslautern, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility of intervention to control grey mould, powdery mildew and whitefly on tomato, using three biological methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, San Michele d’Adige, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition spatio-temporelle et diversité des souches de Botrytis cinerea sous serre de tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Andurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontres de Phytopathologie/Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIC SERRE&amp;quot; an IPM research programme for greenhouse tomato crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ridray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of the greenhouse whitefly (Trialeurodes vaporariorium) with entomopathogenic Hyphomycetes: how does it work in mediterranean greenhouses on tomato crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ridray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of plant extract from Reynoutria sachalinensis (Milsana) to control powdery mildew on tomato (Oïdium neolycopersici)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for including Microdochium dimerum, a biocontrol agent against Botrytis cinerea, into an integrated protection scheme of greenhouse tomatoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Romiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte biologique avec des micro-organismes contre les maladies aériennes: situation actuelle et perspectives de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Conférence Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique de la résistance à l'oïdium chez le génotype de melon PI 124112</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Perchepied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dogimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pitrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres de Phytopathologie/Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépendance du microclimat pour l'efficacité de la lutte biologique est-elle une fatalité? L'exemple de la protection de la tomate contre Botrytis cinerea&amp;lt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres de Phytopathologie/Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An artificial inoculation method to test the resistance of pepper to &amp;lt;em&amp;gt;Leveillula taurica&amp;lt;/em&amp;gt; on detached organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Daubèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muna E. Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Romiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. EUCARPIA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des facteurs d'efficacité d'un agent de lutte biologique (Ulocladium atrum) pour la protection des plaies d'effeuillage sur tomate contre Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congrès de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Ulocladium atrum for biological control of Botrytis cinerea stem infections in greenhouse tomatoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte biologique contre l'oïdium et la pourriture grise sous serre de tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Romiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Botrytis cinerea in greenhouse tomato: an integrated approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature and relative humidity on control of Botrytis cinerea by Ulocladium atrum on tomato stem wounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Reims, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of tomato to Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrol of grey mould of greenhouse tomatoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie et contrôle de l'oïdium du piment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muna E. Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Daubèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssif F. Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation à long terme d'isolats d'oïdium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Romiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre la pourriture grise (&amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt;) sous abri: perspectives d'utilisation de matériaux de couverture absorbant les rayonnements ultraviolet proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Romiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many Erysiphe-like anamorphs are responsible for the recent outbreak of tomato powdery mildew ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levente Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger T.A. Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Saenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Pascoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term conservation of powdery mildews of vegetable crops.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on germination and germ tube elongation of Leveillula taurica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muna E. Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Daubèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssif F. Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetness sensors for detecting condensation on leaves and exudates from leaf pruning wounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence of Sphaerotheca fuliginea and Erysiphe cichoracearum on melon and genetic analysis of resistance of melon genotypes 'PI 124112' and 'PI 414723</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dogimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pitrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggressiveness of Leveillula taurica on peppers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muna E. Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Daubèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssif F. Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis sur tomate : la situation et le point sur les méthodes de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Terrentroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ernout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Technique et Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Plan d'Orgon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre la pourriture grise de la tomate sous serre dans le cadre de l'agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Nationales Maraîchage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des propriétés des matériaux plastiques sur le climat et le développement du botrytis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Alénya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie climatique et lutte intégrée contre les maladies cryptogamiques des cultures sous serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Alénya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrol of Botrytis cinerea stem infection on greenhouse tomatoes with an antagonistic strain of Fusarium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congress of the Mediterranean Phytopathological Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chambre climatique reproduisant les phénomènes de condensation sur les organes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Alénya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte biologique contre la pourriture grise de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Minuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lodovica Gullino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise de la tomate sous serre. Perspectives de lutte biologique et de lutte chimique raisonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre tomate précoce sous serre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Salon de Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated control of fungal diseases of vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA-IRTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of pruning wounds on greenhouse tomatoes by saprophytic microorganisms against infection by Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Wageningen, Netherlands. pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841562v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated control of Botrytis cinerea on greenhouses tomatoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Bandol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrol of Botrytis cinerea on tomato crops in Italy and France with Pseudomonas fluorescens and Trichoderma harzianum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Minuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezzalama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Bandol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic diversity of isolates of Sphaerotheca fuliginea, causal agent of powdery mildew of cucurbits : resistance to fungicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Bandol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d'une enceinte climatique régulée en température et humidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Ronce les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de lutte intégrée contre la pourriture grise de la tomate sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ravetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence Internationale ANPP sur les maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial aggregates on leaf surfaces : characterization and implications for the ecology of epiphytic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology and biological control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, South Lakee Tahoe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nutrient amendments on the protection of pruning wounds on tomatoes against Botrytis cinerea by bacterial antagonists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology and biological control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, South Lakee Tahoe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of fruit and foliar disease. Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lepoivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Gembloux, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of sporulation of Botrytis cinerea on plant tissue under polyethylene filtering near ultra-violet light: potential for control of grey mold of greenhouse-grown vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Botrytis symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1992, Keraklio, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies cryptogamiques aeriennes des cultures sous tunnels froids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection integree des cultures sous serres froides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1991, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du climat sur le developpement des maladies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection integree des cultures sous serres froides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1991, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early powdery mildew of greenhouse grown tomatoes in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Burgerjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990 Annual meeting of the American Phytopathological Society and the Canadian Phytopathological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1990, Grand Rapids, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisation d'un nouvel oidium de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Burgerjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of leaf wetness and wounds on the germination of conidia of Botrytis cinerea on the surface of tomato leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature impacts the protective efficacy of microbial biocontrol agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grimonpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noadya Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International congress of plant pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. , pp.937-938, Book of abstracts ICPP 2023. One healh for all plants, crops and trees. Lyon, 20-25 August, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-mediated metabolic patterns of susceptibility to Botrytis cinerea infection in tomato (Solanum lycopersicum) stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées scientifiques du réseau francophone de métabolomique et fluxomique (RFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support system based on literature review and farmers’ experience to promote an efficient use of microbial biocontrol agents against diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International congress of plant pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. , pp.142, Book of abstracts ICPP 2023. One healh for all plants, crops and trees. Lyon, 20-25 August, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a temporary reduction in nitrogen nutrition on the susceptibility of strawberry to grey mould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Botrytis Symposium &amp; 17. International Sclerotinia Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeciControl: a participative tool to gather & share data regarding biocontrol efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Scientific Conference – Towards Pesticide Free Agriculture “What research to meet the pesticides reduction objectives embedded in the European Green Deal?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Cap Zéro Phyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Amegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Le Coant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med'agri - Le salon de l'agriculture méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Avignon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la nutrition azotée sur la sensibilité du fraisier à la pourriture grise et à l’oïdium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aussois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser l’utilisation des agents de biocontrôle en caractérisant leurs facteurs d’efficacité : le cas d’Ampelomyces quisqualis contre Oidium neolycopersici sur la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Trong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tours, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agressivité comparée de Sclerotinia sclerotiorum sur différentes espèces végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aussois, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du greffage de la tomate sur sa sensibilité à des agents pathogènes aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Truglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aussois, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preharvest hormetic doses of UV-C radiation can decrease susceptibility of lettuce to Botrytis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilariòn Vàsquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Aarrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Conférence de la Société française de phytopathologie. 12. European foundation for plant pathology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Malo-les-Bains, France. , 2017, Deepen knowledge in plant pathology for innovative agro-ecology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting abundance of Botrytis cinerea airborne inoculum to forecast grey mould epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Conférence de la Société française de phytopathologie - 12. European foundation for plant pathology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Malo-les-Bains, France. 2017, Deepen knowledge in plant pathology for innovative agro-ecology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUCLID: Leveraging IPM for sustainable production of fruit and vegetable crops in partnership with China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Berlin, Germany. , IOBC WPRS Bulletin, 117, 2016, IOBC WPRS Bulletin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and inoculum exchange of Botrytis cinerea between tomato greenhouses in northern Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adjebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Santa Cruz, Chile. , 2016, Abstract book XVII International Botrytis symposium, 23 - 28 October 2016, Santa cruz - Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un phytotron &amp;quot;très basse consommation énergétique&amp;quot; et son application à l’évaluation du pouvoir pathogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres de Phytopathologie-Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France. , pp.1, 2016, Journées Jean Chevaugeon 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des populations de&amp;lt;em&amp;gt; Sclerotinia sclerotiorum&amp;lt;/em&amp;gt; en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. colloque de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Colmar, France. , 2015, 9. Colloque de la société française de phytopathologie. Livre des résumés. Du 2 au 5 juin 2015, Colmar, "la cité de Bartholdi"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'inoculum aérien de[i] Botrytis cinerea[/i] pour la prévision des épidémies de pourriture grise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. colloque de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Colmar, France. , 2015, 9. Colloque de la société française de phytopathologie. Livre des résumés. Du 2 au 5 juin 2015, Colmar, "la cité de Bartholdi"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effect of resistance inducers on the susceptibility of lettuce varieties to &amp;lt;em&amp;gt;Sclerotinia sclerotiorum&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asti Irawanti Azis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efi Toding Tondok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens". Biocontrol of plant diseases: "from the field to the laboratory and back again"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Uppsala, Sweden. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining various biological methods to control powdery mildew of tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Dantony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens". Biocontrol of plant diseases: "from the field to the laboratory and back again"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Uppsala, Sweden. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The efficacy of biocontrol against&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; on tomato depends on the strain of the pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Congress of Plant Pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pekin, China. , Acta Phytopathologica Sinica, 43 (Supplement), 620 p., 2013, ICPP 2013 Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can nitrogen nutrition of the host plant influence the aggressiveness of secondary inoculum? The intriguing case of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; on tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ali Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bryone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Congress of Plant Pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pekin, China. , Acta Phytopathologica Sinica, 43 (Supplement), 620 p., 2013, ICPP 2013 Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering tomato defense after induction of resistance towards a biotrophic,a hemibiotrophic and a necrotrophic pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Daoulatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Pleskova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Storkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Industri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Meeting of IOBC-WPRS working group "Induced resistance in plants against insects and diseases": leaping from success in the lab to success in the field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Avignon, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le niveau de nutrition azotée affecte la sensibilité de la fraise à Botrytis cinerea et l'efficacité de produits stimulant les défenses de la plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Bruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France. 2012, Journées Jean Chevaugeon 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution temporelle des caractéristiques génétiques de l’inoculum aérien de Botrytis cinerea un champignon pathogène extrêmement polyphage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Réunion annuelle du Groupe d’Etude de Biologie et Génétique des Populations (Petit Pois Déridé 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Avignon, France. 2012, Petit Pois Déridé 2012. Avignon, du 28 au 31 août 2012. Actes du colloque. Session 7 «Dispersion, épidémiologie et biologie des invasions»</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of biocontrol efficacy against &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; through the manipulation of nitrogen fertilization of tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ali Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens". Biocontrol of plant pathogens in sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France. , 68 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surprising effect of nitrogen nutrition regimes on the development of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; and&amp;lt;em&amp;gt; Sclerotinia sclerotiorum&amp;lt;/em&amp;gt; on lettuce plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ali Abro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France. 2012, Journées Jean Chevaugeon 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la spécificité d’hôte de&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; sur tomates et laitues par caractérisation génotypique et phénotypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bryone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France. 2012, Journées Jean Chevaugeon 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des populations aériennes de [i]Botrytis cinerea[/i] : un exemple d’aéromicrobiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Microbiologistes de l’INRA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. 2012, Journées des Microbiologistes de l'Inra 2012. L'Isle-sur-La-Sorgue- 13-15 novembre 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité de la sensibilité de&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; à des stimulateurs des défenses naturelles des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Lenaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France. 2012, Journées Jean Chevaugeon 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de biopesticides d’origine végétale pour l’horticulture : méthodes de production, spectre d’action et validation in vivo de l’efficacité des acides dicaféoylquiniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noëlle Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Aarrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR - Grand colloque Biologie et Santé 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lyon, France. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in the effect of an extract from Fallopia sachalinensis on isolates of cucurbit powdery mildews grown on melon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Neuchatel, Switzerland. , 2011, PR-proteins and induced resistance against pathogens and insects. Neuchâtel, Switzerland, 4-8 September 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of resistance in &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; to pyrrolnitrin, an antibiotic produced by biological control agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Turin, Italy. , Journal of Plant Pathology, 90, 2 (Supplement), S2-108, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oidium neolycopersici: intra-specific variability inferred from AFLP analysis and relationship with closely related powdery mildew fungi infecting various plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tünde Jankovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor M. Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Turin, Italy. , Journal of Plant Pathology, 90, 2 (Supplement), S2-87, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of Botrytis cinerea populations from tomato greenhouses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Turin, Italy. , Journal of Plant Pathology, 90, 2 (Supplement), S2-83-84, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated pest and disease management in greenhouse crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lodovica Gullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Albajes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing AG, 691 p., 2020, 978-3-030-22303-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.126, 2019, Matière à Débattre et Décider, Andrivon, Didier; Savini, Isabelle, 9782759229970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conquêtes de l’INRA pour le biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marion-Poll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA Sciences &amp; Impact</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.32, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Group &amp;quot;Biological and Integrated Control of Plant Pathogens&amp;quot;: Preceedings of the XV Meeting &amp;quot;Biocontrol products: From lab testing to product development&amp;quot; at Lleida (Catalonia, Spain), April 23-26, 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 133, 215 p., 2018, IOBC WPRS Bulletin, 978-92-9067-318-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th Congress on Plant Protection.&amp;quot;Integrated Plant Protection – a Knowledge-Based Step towards Sustainable Agriculture, Forestry and Landscape Architecture&amp;quot; (November 24-28, 2014, Zlatibor, Serbia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Marcic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Glavendekic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Protection Society of Serbia (PPSS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 390 p., 2015, 978-86-83017-27-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12th general assembly at Zürich, Switzerland, 23-25 October 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerben Messelink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 106, 157 p., 2014, IOBC WPRS Bulletin, 978-92-9067-287-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Group &amp;quot;Induced resistance in plants against insects and diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mauch-Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mazzotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 88, 228 p., 2013, IOBC WPRS Bulletin, 978-92-9067-267-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Group &amp;quot;Induced resistance in plants against insects and diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mauch-Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mazzotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corné Pieterse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 89, 490 p., 2013, IOBC WPRS Bulletin, 978-92-9067-267-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Group &amp;quot;Induced resistance in plants against insects and diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mauch-Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Pozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Flors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 83, 284 p., 2012, IOBC WPRS Bulletin, 978-92-9067-261-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical and augmentative biological control against diseases and pests: critical status analysis and review of factors influencing their success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOBC - International Organisation for Biological and Integrated Control of Noxious Animals and Plants</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 194 p., 2011, 978-92-9067-243-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerial plant surface microbiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plenum Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 307 p., 1996, 0-306-45382-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes de services pour la régulation des bioagresseurs telluriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mantelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Djian-Caporalino et Anne-Violette Lavoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes, leviers et stratégies de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reignault, Philippe; Sache, Ivan; Choquer, Mathias; Corio-Costet, Marie-France; Dellagi, Alia; Suffert, frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2e édition, </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeBoeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-319, 2023, Collection noire, 9782807302884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in bioprotectants for plant disease control in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosemary Collier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving integrated pest management in horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-75, 2022, Burleigh Dodds Series in Agricultural Science, 9781786767530. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2021.0095.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of biocontrol deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Fauvergue; Adrien Rusch; Matthieu Barret; Marc Bardin; Emmanuelle Jacquin-Joly; Thibaut Malausa; Christian Lannou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Dordrecht; Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-218, 2022, 978-94-024-2150-7. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2150-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms as biocontrol products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Fauvergue; Adrien Rusch; Matthieu Barret; Marc Bardin; Emmanuelle Jacquin-Joly; Thibaut Malausa; Christian Lannou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Dordrecht; Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-136, 2022, 978-94-024-2150-7. </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2150-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes of action of microbial biocontrol agents against plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerardo Puopolo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial biocontrol agents: developing effective biopesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-68, 2022, 978-1-78924-918-7. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781789249200.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of efficacy of microbial bioprotectants against plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Bouaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jürgen Köhl; Willem J. Ravensberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial bioprotectants for plant disease management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-122, 2021, Burleigh Dodds Series in Agricultural Science, 9781786768131. </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2021.0093.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and population dynamics: Modelisation, monitoring and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Albajes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Carisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Lodovica Gullino; Ramon Albajes; Philippe C. Nicot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant pathology in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Springer International Publishing AG, 2020, Integrated pest and disease management in greenhouse crops, 978-3-030-22303-8. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22304-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated pest management methods and considerations concerning implementation in greenhouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop van Lenteren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Lodovica Gullino; Ramon Albajes; Philippe C. Nicot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant pathology in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Springer International Publishing AG, 2020, Integrated pest and disease management in greenhouse crops, 978-3-030-22303-8. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22304-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomatoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Castañé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Der Blom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Lodovica Gullino; Ramon Albajes; Philippe C. Nicot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant pathology in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Springer International Publishing, 2020, Integrated pest and disease management in greenhouse crops, 978-3-030-22303-8. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22304-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11 - L'utilisation des microorganismes comme produits de biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrôle. Éléments pour une protection agroécologique des cultures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 376 p., 2020, Savoir Faire (Quae), 978-2-7592-3076-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control and biopesticide suppression of &amp;lt;em&amp;gt;Botrytis&amp;lt;/em&amp;gt;-incited diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yigal Elad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botrytis – the fungus, the pathogen and its management in agricultural systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-319-23370-3. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23371-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIPAON, a decision support system to predict the risk of peacock eye of olive in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th Congress on Plant Protection."Integrated Plant Protection – a Knowledge-Based Step towards Sustainable Agriculture, Forestry and Landscape Architecture" (November 24-28, 2014, Zlatibor, Serbia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Protection Society of Serbia (PPSS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-86-83017-27-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movements of bioaerosols in the atmosphere and the consequences for climate and microbial evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol science : Technology and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 474 p., 2014, 978-1-119-97792-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identified difficulties and conditions for field success of biocontrol. 4. Socio-economic aspects: market analysis and outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Köhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Ruocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and augmentative biological control against diseases and pests: critical status analysis and review of factors influencing their success</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOBC - International Organisation for Biological and Integrated Control of Noxious Animals and Plants</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-92-9067-243-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of biological control based on published research. 1. Protection against plant pathogens of selected crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Alabouvette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Köhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Ruocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and augmentative biological control against diseases and pests: critical status analysis and review of factors influencing their success</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOBC - International Organisation for Biological and Integrated Control of Noxious Animals and Plants</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-92-9067-243-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives for future research-and-development projects on biological control of plant pests and diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Köhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Ruocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and augmentative biological control against diseases and pests: critical status analysis and review of factors influencing their success</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOBC - International Organisation for Biological and Integrated Control of Noxious Animals and Plants</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-92-9067-243-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identified difficulties and conditions for field success of biocontrol. 3. Economic aspects: cost analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Köhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Ruocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and augmentative biological control against diseases and pests: critical status analysis and review of factors influencing their success</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOBC - International Organisation for Biological and Integrated Control of Noxious Animals and Plants</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-92-9067-243-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic methods for epidemiological studies of powdery mildews: culture and preservation of isolates, production and delivery of inoculum, and disease assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Dik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The powdery mildews. A comprehensive treatise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APS Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 0-89054-291-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical filters against grey mould of greenhouse crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mermier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical control methods in plant protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3-540-64562-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtres optiques contre la pourriture grise sous serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mermier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte physique en phytoprotection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 356 p., 2000, Un Point sur.. - INRA, 2-7380-0918-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated control of&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; on greenhouse tomatoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerial plant surface microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plenum Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 0-306-45382-7. </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-585-34164-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecteur et capteur de présence d'un liquide sur une feuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR2753272. 1996, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrol in selected crops. Number 2: Tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Ruocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximo Giorgini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Alomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Köhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et Analyse du mandat 2019-2022 du Comité Scientifique d’Orientation Recherche &amp; Innovation (CSO R&amp;I) du plan Ecophyto II+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle De-Tarlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecophyto. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can organic agriculture give up copper as a crop protection product? Summary of the scientific assessment report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ? Rapport d'expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ? Synthèse de l'expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ? Résumé de l'expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can organic agriculture give up copper as a crop protection product? Synthesis of the scientific assessment report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018, 64 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et innovation dans le plan Ecophyto - Programme scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Office National de l'Eau et des Milieux Aquatiques (ONEMA). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet : HortiBiope. Développement de biopesticides d'origine végétale pour l'horticulture: méthodes de production, spectre d'action et validation in vivo de l'efficacité des acides dicaféoylquiniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Sauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écophyto R&D : quelles voies pour réduire l’usage des pesticides ? Synthèse du rapport de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Dedryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ministère de l'Ecologie, de l'Energie, du Développement Durable et de la Mer. 2010, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écophyto R&D : Quelles voies pour réduire l’usage des pesticides ? Résumé de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Dedryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA; Ecophyto. 2010, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto R&D. Vers des systèmes de culture économes en produits phytosanitaires, Volet 1 . Tome V. Analyse comparative de différents systèmes en cultures légumières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Brismontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pitrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA; Ecophyto. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto R&D. Vers des systèmes de culture économes en pesticides. Volet 1. Tome I : méthodologie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Dedryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Volay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA; Ecophyto. 2009, 35 p. + ann</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance des plantes maraicheres aux oidiums. Rapport final 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Laterrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pitrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Daubèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-RegionPACA--91/05400, Inra. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des Plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Conférence interactive "Plantes domestiquées et Protection des plantes", France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId888"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pressecq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgeay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rousselin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2025.107115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524822v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Armand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465836v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Foughalia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hamiroune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-024-00865-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Nicot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2024.106648" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae140" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083547v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Zapletalov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Industri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad068" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-022-04065-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03823327v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Botcazon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bergia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecouturier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupuis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rochex" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.977633" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583680v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Bouaoud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawahib Djedidi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahirine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41938-022-00511-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713773v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954833v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa155" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043855v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rhino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Lavoir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623206v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benigni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leignez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-018-09555-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/vkn5jf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Avril" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troulet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40858-018-0256-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Raynal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/c1v2ph" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624502v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623334v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1493-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621029v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Fahrentrapp" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duffy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rezzonico" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1207.11" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621255v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.12668" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620157v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623313v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661.2018.1438515" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galicher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannie Trottin-Caudal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625012v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bischoff-Schaefer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bluemel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Dachbrodt-Saaydeh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dreux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4423" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606257v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilari&#242;n V&#224;squez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Ouhibi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lizzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassera Azzouz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Forges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.04.017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSM5ZD5J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602747v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ali Abro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid K. Raimbault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw240" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rose" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631243v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roubal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12398" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477457v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Adamowicz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.12.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638043v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dantony" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563516v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bintein" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640024v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asti Irawanti Azis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Maisonneuve" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Toding Tondok" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630332v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638017v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633597v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631269v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adjebli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Aissat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.12289" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQQJ97GK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640538v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Ajouz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Comby" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graillot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00566" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636476v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pares" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeannequin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12284" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637447v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blach&#232;re-Lopez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Besse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00381" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636584v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bryone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12234" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638136v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houneida Attia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vidal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2458-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328875v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pintye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Harvey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon-Dong Shin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120703" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641257v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/JPP.V97I3.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638009v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Confais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630516v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Lacha&#226;l" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.12357" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WJ7FWNX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630413v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Julhia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Abarza" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268891v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-015-9370-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630467v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640256v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-13-0271-R" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638873v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/p05g-me20" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630549v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bigler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bl&#252;mel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Sigsgaard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Vogt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630633v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630564v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben Messelink" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234783v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Barri&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0158-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234791v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0168-3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633592v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Baranski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Srednicka-Tober" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Volakakis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Seal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Sanderson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514001366" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633937v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Besri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630417v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Schmitt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332501v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2014.1041.29" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643393v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642287v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641900v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debruyne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650753v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Regis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02666.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647957v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1577-9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9EC1A60E253E86E2B236E494F768505D17051F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642913v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646614v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-012-9280-0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C810A22AD0A4ED0E7346EF9ED3D66B9A6735CE1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646075v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Lenaerts" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649834v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Daoulatli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pleskova" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Storkova" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mura" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649158v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-08-12-0189-R" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643155v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Alabouvette" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blum" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Kohl" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645355v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelina Ruocco" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647159v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643310v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fabre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Lebkara" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddik Ozayou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000340v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma S. H. Fillinger-David" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042520" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646627v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21501203.2012.727484" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650993v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651961v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen K&#246;hl" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeke Postma" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2010.12.004" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBLW1PBC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650232v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v93i2.1196" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329042v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levente Kiss" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Kovacs" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;nde Jankovics" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05007.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000474v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Walker" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Fabre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-010-9333-7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332259v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ma&#226;taoui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-010-9638-5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645878v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Dolovac" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Bulajic" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branta Krstic" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pascal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-10-10-0711" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668915v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02230.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662764v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2010.09.004" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C91G9JHG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655160v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gibert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886532v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ravetti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009030" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663420v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02320.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664531v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-2-0185" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664868v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02121.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662474v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2009.03.005" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2T0NMXH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663494v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Kinkel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000693" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757078v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Riqueau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668614v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Sadfi-Zouaoui" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Hannachi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andurand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Essghaier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudabous" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-008-9825-0" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BGMT9M72-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661181v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Guechi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chibane" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008016" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660042v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.801.157" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886448v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666817v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0155" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661089v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Fargues" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2008.05.012" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4GCSTBF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660065v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bai" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor M. Kovacs" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-5-0529" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664138v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Kon&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kone" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kouakou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bomisso" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kon&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663034v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666571v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camara" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Ak&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anno" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666504v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna E. Suliman" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssif F. Mohamed" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2007.03.015" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-485TZ1HQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663330v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681037v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fargues" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couston" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Philippe" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680791v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680758v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vidal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rougier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1049-9644(03)00097-5" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3C34RN6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763819v2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fruit" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672763v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decoin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Whipps" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lodovica Gullino" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spadaro" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679263v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680604v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moretti" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Romiti" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680296v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger T.A. Cook" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory S. Saenz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Cunnington" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Takamatsu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0953756201004105" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M35986RW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677773v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leyre" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681431v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697533v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morison" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Reich" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-63.3.386" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692933v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchoux" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Ginoux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690374v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696920v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Daub&#232;ze" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696943v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dogimont" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.1999.492.19" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692449v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villevieille" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cassini" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695783v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695784v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695778v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.1999.00380.x" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695782v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690050v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemaire" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Conus" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Ferri&#232;re" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695729v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mas" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696005v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Glandard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C&#233;sar" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695755v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696952v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008608413984" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FJQHS1R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695979v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696090v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mermier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fauvel" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jaer.1996.0079" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADDC84D68086AF79C9820FEC699F0673B1DC76F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697845v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E. Vaissiere" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-80-0555" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714200v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-79-0634" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709653v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiblet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Nguyen The" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701754v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Saltzis" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712882v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allex" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719774v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-72-0648" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727996v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Rouse" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/Phyto-77-1346" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726229v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/Phyto-77-87" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726502v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Yandell" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/Phyto-74-1399" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505744v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122362v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Grimonpont" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Turc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lies" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noadya Monnier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505642v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oudin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185435v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphea Heang Madlener" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bricout" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Pelus" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837592v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monnier Noadya" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Adrien" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837568v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837542v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122338v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallart" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise F Thatcher" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931967v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122275v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185066v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308648v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308562v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505592v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chebil" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695796v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149404v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695758v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593737v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corazzi" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573401v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573722v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575304v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681107v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573696v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580354v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573751v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573237v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573352v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldissera Giovani" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573767v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573683v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789694v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550164v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bricout" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chataign&#233;" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791444v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136426v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788691v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787547v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585858v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788278v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737843v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Choufany" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603316v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788881v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788532v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786278v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786280v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Penaud" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788465v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786331v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594722v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741997v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02871229v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bot" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adamowicz" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743378v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801491v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190003v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795422v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740036v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Ferber" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740013v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797130v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ponchet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123317v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793181v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801167v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bladier" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801936v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747043v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268386v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332530v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745614v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745265v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190051v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332550v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804133v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804659v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810616v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745157v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191323v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma Fillinger-David" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746064v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811005v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744988v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745941v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000476v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808196v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750449v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752905v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758220v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753283v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754613v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757693v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754562v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757384v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756477v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756420v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823605v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752464v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753395v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753123v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757549v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756444v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756512v2" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757526v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755622v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818638v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757530v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ladvie" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buffi&#232;re" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097084v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821028v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763173v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761534v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763161v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763256v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poncet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ridray" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764311v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762715v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763253v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763339v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760659v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perchepied" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764063v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763080v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Daub&#232;ze" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762174v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770201v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771771v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770684v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770175v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765569v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Pellier" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771726v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771083v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770641v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770718v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrera" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupuy" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770866v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770564v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765532v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Saenz" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Pascoe" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767268v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767657v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771505v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769471v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capy" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Terrentroy" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Werner" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ernout" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771890v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770717v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768617v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766926v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770670v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771359v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minuto" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768058v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765672v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841562v2" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775021v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fine" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772617v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778489v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minuto" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezzalama" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777054v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851587v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779157v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845504v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zimmer" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773530v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lepoivre" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774113v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774044v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773434v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778212v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Burgerjon" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779111v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777696v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122297v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185467v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202387v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695689v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737437v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963180v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Amegan" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Le Coant" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962581v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769291v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Torres" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974609v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Trong Nguyen" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736500v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Truglio" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735122v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603313v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594881v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743436v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bastien" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606629v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739858v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269044v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740639v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744060v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745221v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809755v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746912v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748483v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Bruyne" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749125v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749624v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267798v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267866v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744862v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746443v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810470v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croset" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecerf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746686v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757511v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752560v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755640v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773439v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Albajes" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791366v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1563/9782759229987/peut-on-se-passer-du-cuivre-en-protection-des-cultures-biologiques" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787612v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iobc-wprs.org/members/shop_en.cfm" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792005v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Marcic" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Glavendekic" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantprs.org.rs/?article_id=26&amp;amp;lang=sr&amp;amp;topicgroup=activities&amp;amp;topic=meetings&amp;amp;subtopic=taken" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796650v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iobc-wprs.org/pub/bulletins/index.html" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807322v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mauch-Mani" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazzotta" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810697v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233; Pieterse" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808694v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Pozo" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Flors" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iobc-wprs.org/pub/index.html#bulletin" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809014v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iobc-wprs.org/index_news.html#20110825" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841749v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/b102414" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04886383v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mantelin" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505796v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807302884-phytopathologie" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696531v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-106510" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2021.0095.02" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695975v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malausa" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2150-7_18" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_18" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695887v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_11" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867646v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/9781789249200.0003" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781789249200.0003" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476368v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-106382" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2021.0093.05" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772096v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop van Lenteren" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22304-5_6" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769490v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Marchand" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Carisse" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22304-5_7" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887151v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767183v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Casta&#241;&#233;" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Blom" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22304-5_17" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800373v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Stewart" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigal Elad" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-23371-0" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23371-0_9" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791982v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798162v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1119977924.html" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809583v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iobc-wprs.org/pub/index.html#books" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810379v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809578v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809177v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834123v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Dik" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.apsnet.org/ItemDetail?iProductCode=42910&amp;amp;WebsiteKey=2661527a-8d44-496c-a730-8cfeb6239be7" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833339v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-662-04584-8_9" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842068v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/440/9782759213542/la-lutte-physique-en-phytoprotection" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842077v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baille" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-0-585-34164-4_11" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-585-34164-4_11" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840358v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819807v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximo Giorgini" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Alomar" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047913v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordin" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791118v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944797v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790342v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791535v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944872v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801211v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809998v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sauge" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172967v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277913v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822559v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Brismontier" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Bressoud" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186931v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Volay" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851365v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laterrot" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Epinat" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806039v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pressecq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgeay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rousselin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2025.107115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524822v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Armand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465836v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Foughalia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hamiroune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-024-00865-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Nicot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2024.106648" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae140" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951301v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-022-04065-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083547v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Zapletalov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Industri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad068" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03823327v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Botcazon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bergia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecouturier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupuis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rochex" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.977633" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713773v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583680v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Bouaoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawahib Djedidi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahirine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41938-022-00511-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954833v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa155" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043855v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rhino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Lavoir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623206v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benigni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leignez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-018-09555-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623473v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Avril" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40858-018-0256-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627650v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/vkn5jf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Raynal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/c1v2ph" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624502v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623334v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1493-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621029v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Fahrentrapp" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duffy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rezzonico" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1207.11" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621255v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.12668" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620157v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623313v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661.2018.1438515" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galicher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannie Trottin-Caudal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625012v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bischoff-Schaefer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bluemel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Dachbrodt-Saaydeh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dreux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4423" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602747v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ali Abro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid K. Raimbault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw240" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606257v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilari&#242;n V&#224;squez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Ouhibi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lizzi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassera Azzouz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Forges" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.04.017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSM5ZD5J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631243v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roubal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12398" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477457v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Adamowicz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.12.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rose" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638043v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dantony" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563516v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bintein" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640024v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asti Irawanti Azis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Maisonneuve" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Toding Tondok" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630332v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638017v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633597v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631269v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adjebli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Aissat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.12289" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQQJ97GK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638136v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houneida Attia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vidal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2458-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328875v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pintye" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Harvey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon-Dong Shin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120703" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637447v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graillot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blach&#232;re-Lopez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Besse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00381" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636584v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bryone" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12234" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636476v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pares" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeannequin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12284" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640538v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Ajouz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Comby" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00566" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641257v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/JPP.V97I3.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638009v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Confais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630516v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Lacha&#226;l" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.12357" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WJ7FWNX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630413v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Julhia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Abarza" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268891v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-015-9370-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630467v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640256v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-13-0271-R" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630549v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bigler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bl&#252;mel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Sigsgaard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Vogt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638873v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/p05g-me20" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630633v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630564v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben Messelink" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234791v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0168-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234783v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Barri&#232;re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0158-5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633592v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Baranski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Srednicka-Tober" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Volakakis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Seal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Sanderson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514001366" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633937v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Besri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630417v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Schmitt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332501v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2014.1041.29" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643393v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642287v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650753v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Regis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02666.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647957v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1577-9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9EC1A60E253E86E2B236E494F768505D17051F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641900v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debruyne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642913v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646614v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-012-9280-0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C810A22AD0A4ED0E7346EF9ED3D66B9A6735CE1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649834v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Daoulatli" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pleskova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Storkova" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mura" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646075v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Lenaerts" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649158v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-08-12-0189-R" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643155v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Alabouvette" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blum" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Kohl" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647159v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643310v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fabre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Lebkara" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddik Ozayou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645355v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelina Ruocco" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646627v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21501203.2012.727484" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000340v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma S. H. Fillinger-David" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042520" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650993v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651961v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen K&#246;hl" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeke Postma" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2010.12.004" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBLW1PBC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650232v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v93i2.1196" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329042v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levente Kiss" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Kovacs" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;nde Jankovics" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05007.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000474v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Walker" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Fabre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-010-9333-7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332259v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ma&#226;taoui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-010-9638-5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645878v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Dolovac" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Bulajic" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branta Krstic" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pascal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-10-10-0711" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668915v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02230.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662764v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2010.09.004" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C91G9JHG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655160v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gibert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886532v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ravetti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009030" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663420v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02320.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664531v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-2-0185" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664868v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02121.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662474v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2009.03.005" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2T0NMXH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663494v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Kinkel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000693" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757078v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Riqueau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668614v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Sadfi-Zouaoui" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Hannachi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andurand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Essghaier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudabous" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-008-9825-0" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BGMT9M72-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661181v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Guechi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chibane" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008016" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660042v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.801.157" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886448v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660065v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bai" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor M. Kovacs" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-5-0529" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661089v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Fargues" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2008.05.012" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4GCSTBF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666817v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0155" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664138v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Kon&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kone" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kouakou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bomisso" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kon&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663034v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666571v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camara" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Ak&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anno" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666504v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna E. Suliman" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssif F. Mohamed" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2007.03.015" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-485TZ1HQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663330v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681037v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fargues" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couston" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Philippe" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680791v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680758v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vidal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rougier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1049-9644(03)00097-5" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3C34RN6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763819v2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fruit" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672763v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decoin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Whipps" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lodovica Gullino" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spadaro" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679263v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680604v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moretti" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Romiti" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680296v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger T.A. Cook" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory S. Saenz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Cunnington" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Takamatsu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0953756201004105" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M35986RW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677773v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leyre" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681431v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697533v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morison" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Reich" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-63.3.386" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692933v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchoux" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Ginoux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690374v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696943v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dogimont" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.1999.492.19" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692449v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villevieille" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cassini" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695783v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696920v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Daub&#232;ze" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695784v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695778v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.1999.00380.x" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695782v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695729v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemaire" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Conus" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mas" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Ferri&#232;re" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696005v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Glandard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C&#233;sar" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690050v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695755v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696952v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008608413984" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FJQHS1R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695979v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696090v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mermier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fauvel" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jaer.1996.0079" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADDC84D68086AF79C9820FEC699F0673B1DC76F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697845v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E. Vaissiere" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-80-0555" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714200v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-79-0634" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709653v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiblet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Nguyen The" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701754v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Saltzis" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712882v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allex" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719774v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-72-0648" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727996v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Rouse" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/Phyto-77-1346" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726229v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/Phyto-77-87" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726502v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Yandell" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/Phyto-74-1399" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505744v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122362v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Grimonpont" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Turc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lies" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noadya Monnier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505642v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oudin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185435v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphea Heang Madlener" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bricout" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Pelus" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837568v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837592v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monnier Noadya" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Adrien" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837542v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122338v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallart" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise F Thatcher" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931967v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122275v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185066v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308648v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308562v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505592v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chebil" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695796v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149404v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695758v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593737v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corazzi" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573401v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681107v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573696v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573722v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575304v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580354v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573237v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573751v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573352v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldissera Giovani" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573767v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573683v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550164v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bricout" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chataign&#233;" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789694v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791444v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136426v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788691v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787547v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585858v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788278v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737843v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Choufany" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603316v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788881v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788532v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786278v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786280v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Penaud" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788465v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786331v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743378v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741997v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02871229v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bot" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adamowicz" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594722v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190003v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801491v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795422v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740013v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Ferber" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740036v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797130v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ponchet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793181v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801936v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801167v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bladier" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123317v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268386v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332530v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747043v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745614v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745265v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190051v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332550v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804133v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810616v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745157v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804659v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191323v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma Fillinger-David" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746064v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811005v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744988v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000476v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745941v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808196v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750449v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758220v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753283v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752905v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754613v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757693v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754562v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757384v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756477v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756420v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752464v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823605v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753395v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753123v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756444v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757549v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756512v2" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757526v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755622v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818638v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757530v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ladvie" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buffi&#232;re" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097084v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821028v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763173v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761534v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763161v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763256v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poncet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ridray" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762715v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764311v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763253v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763339v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760659v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perchepied" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764063v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763080v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Daub&#232;ze" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762174v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770201v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771771v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771726v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770175v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765569v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Pellier" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770684v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771083v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770718v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrera" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupuy" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770641v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765532v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Saenz" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Pascoe" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770564v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770866v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767268v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771505v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767657v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769471v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capy" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Terrentroy" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Werner" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ernout" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771890v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768617v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770717v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770670v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766926v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771359v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minuto" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768058v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765672v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841562v2" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772617v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778489v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minuto" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezzalama" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775021v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fine" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777054v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851587v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779157v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845504v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zimmer" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773530v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lepoivre" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774113v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774044v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773434v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778212v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Burgerjon" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779111v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777696v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122297v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185467v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202387v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695689v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737437v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963180v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Amegan" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Le Coant" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962581v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974609v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Trong Nguyen" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769291v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Torres" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736500v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Truglio" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735122v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603313v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606629v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594881v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743436v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bastien" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739858v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269044v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740639v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744060v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745221v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746912v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809755v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748483v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Bruyne" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267798v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749624v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749125v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744862v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267866v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746443v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810470v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croset" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecerf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746686v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752560v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757511v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755640v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773439v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Albajes" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791366v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1563/9782759229987/peut-on-se-passer-du-cuivre-en-protection-des-cultures-biologiques" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787612v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iobc-wprs.org/members/shop_en.cfm" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792005v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Marcic" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Glavendekic" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantprs.org.rs/?article_id=26&amp;amp;lang=sr&amp;amp;topicgroup=activities&amp;amp;topic=meetings&amp;amp;subtopic=taken" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796650v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iobc-wprs.org/pub/bulletins/index.html" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807322v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mauch-Mani" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazzotta" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810697v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233; Pieterse" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808694v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Pozo" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Flors" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iobc-wprs.org/pub/index.html#bulletin" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809014v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iobc-wprs.org/index_news.html#20110825" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841749v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/b102414" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04886383v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mantelin" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505796v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807302884-phytopathologie" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696531v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-106510" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2021.0095.02" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695975v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malausa" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2150-7_18" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_18" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695887v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_11" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867646v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/9781789249200.0003" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781789249200.0003" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476368v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-106382" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2021.0093.05" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769490v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Marchand" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Carisse" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22304-5_7" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772096v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop van Lenteren" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22304-5_6" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767183v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Casta&#241;&#233;" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Blom" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22304-5_17" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887151v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800373v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Stewart" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigal Elad" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-23371-0" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23371-0_9" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791982v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798162v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1119977924.html" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809583v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iobc-wprs.org/pub/index.html#books" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809578v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810379v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809177v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834123v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Dik" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.apsnet.org/ItemDetail?iProductCode=42910&amp;amp;WebsiteKey=2661527a-8d44-496c-a730-8cfeb6239be7" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833339v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-662-04584-8_9" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842068v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/440/9782759213542/la-lutte-physique-en-phytoprotection" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842077v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baille" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-0-585-34164-4_11" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-585-34164-4_11" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840358v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819807v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximo Giorgini" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Alomar" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047913v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordin" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944797v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791118v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790342v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791535v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944872v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801211v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809998v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sauge" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172967v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277913v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822559v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Brismontier" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Bressoud" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186931v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Volay" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851365v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laterrot" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Epinat" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806039v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>