--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -1017,274 +1017,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport capabilities of environmental Pseudomonads for sulfur compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Korajczyk</w:t>
+                <w:t xml:space="preserve">Pseudomonas fluorescens Transportome Is Linked to Strain-Specific Plant Growth Promotion in Aspen Seedlings under Nutrient Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalaka Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cumming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Collart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frank Collart</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Larsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (4), pp.784-795. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pro.3124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760797v1</w:t>
+                <w:t xml:space="preserve">hal-03761019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas fluorescens Transportome Is Linked to Strain-Specific Plant Growth Promotion in Aspen Seedlings under Nutrient Stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Cumming</w:t>
+                <w:t xml:space="preserve">Transport capabilities of environmental Pseudomonads for sulfur compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Zerbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Korajczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Collart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Larsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, </w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (4), pp.784-795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pro.3124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761019v1</w:t>
+                <w:t xml:space="preserve">hal-03760797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetramerization and interdomain flexibility of the replication initiation controller YabA enables simultaneous binding to multiple partners</w:t>
               </w:r>
@@ -1753,295 +1753,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the elusive function of Bacillus subtilis Hfq</w:t>
+                <w:t xml:space="preserve">Quantitative prediction of genome-wide resource allocation in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Delumeau</w:t>
+                <w:t xml:space="preserve">Jan Muntel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nara Figueroa-Bossi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Noirot</w:t>
+                <w:t xml:space="preserve">Victor Chubukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionello Bossi</w:t>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Prestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (4), </w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.232-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0124977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2015.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204479v1</w:t>
+                <w:t xml:space="preserve">hal-01536511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative prediction of genome-wide resource allocation in bacteria</w:t>
+                <w:t xml:space="preserve">Tracking the elusive function of Bacillus subtilis Hfq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Goelzer</w:t>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Muntel</w:t>
+                <w:t xml:space="preserve">Olivier Delumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Chubukov</w:t>
+                <w:t xml:space="preserve">Nara Figueroa-Bossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Jules</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Prestel</w:t>
+                <w:t xml:space="preserve">Lionello Bossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32, pp.232-243. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2015.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0124977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536511v1</w:t>
+                <w:t xml:space="preserve">hal-01204479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive stringent response restores viability of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; lacking structural maintenance of chromosome protein</w:t>
               </w:r>
@@ -2317,51 +2317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Poncet-Mouturat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Jers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2790,338 +2790,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition-dependent transcriptome reveals high-level regulatory architecture in Bacillus subtilis</w:t>
+                <w:t xml:space="preserve">Structure-function analysis of pneumococcal DprA protein reveals that dimerization is crucial for loading RecA recombinase onto DNA during transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre P. Nicolas</w:t>
+                <w:t xml:space="preserve">Sophie S. Quevillon-Cheruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike U. Mäder</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+                <w:t xml:space="preserve">Nathalie N. Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie A. Leduc</w:t>
+                <w:t xml:space="preserve">Mark A. M. A. Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 335 (6072), pp.1103-1106. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (37), pp.E2466 - E2475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1206848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1205638109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000245v1</w:t>
+                <w:t xml:space="preserve">hal-01004530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-function analysis of pneumococcal DprA protein reveals that dimerization is crucial for loading RecA recombinase onto DNA during transformation</w:t>
+                <w:t xml:space="preserve">Condition-dependent transcriptome reveals high-level regulatory architecture in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S. Quevillon-Cheruel</w:t>
+                <w:t xml:space="preserve">Pierre P. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Campo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
+                <w:t xml:space="preserve">Ulrike U. Mäder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark A. M. A. Brooks</w:t>
+                <w:t xml:space="preserve">Aurelie A. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (37), pp.E2466 - E2475. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 335 (6072), pp.1103-1106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1205638109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1206848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004530v1</w:t>
+                <w:t xml:space="preserve">hal-01000245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide identification of genes directly regulated by the pleiotropic transcription factor Spx in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Delumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3192,295 +3192,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An expanded protein-protein interaction network in Bacillus subtilis reveals a group of hubs: Exploration by an integrative approach</w:t>
+                <w:t xml:space="preserve">Life without the essential bacterial tRNAIle2-lysidine synthetase TilS: a case of tRNA gene recruitment in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie E. Marchadier</w:t>
+                <w:t xml:space="preserve">Celine C. Fabret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rut R. Carballido y Lopez</w:t>
+                <w:t xml:space="preserve">Berengere B. Dalmais-Lenaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S. Brinster</w:t>
+                <w:t xml:space="preserve">Alain A. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine C. Fabret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peggy Mervelet</w:t>
+                <w:t xml:space="preserve">Christian C. Marck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201000791⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 80 (4), pp.1062 - 1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2011.07630.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000282v1</w:t>
+                <w:t xml:space="preserve">hal-01001441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life without the essential bacterial tRNAIle2-lysidine synthetase TilS: a case of tRNA gene recruitment in Bacillus subtilis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">An expanded protein-protein interaction network in Bacillus subtilis reveals a group of hubs: Exploration by an integrative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie E. Marchadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut R. Carballido y Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Brinster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine C. Fabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian C. Marck</w:t>
+                <w:t xml:space="preserve">Peggy Mervelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 80 (4), pp.1062 - 1074. </w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (15), pp.2981-2991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2011.07630.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201000791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001441v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cyst-dividing bacterium Ramlibacter tataouinensis TTB310 genome reveals a well-stocked toolbox for adaptation to a desert environment.</w:t>
               </w:r>
@@ -3600,77 +3600,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamic protein partnership of RNA polymerase in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Muntel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3772,51 +3772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Mervelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3906,51 +3906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Mervelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Deutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4196,51 +4196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Hullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Mervelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 283 (51), pp.35551 - 35560. </w:t>
@@ -4408,51 +4408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction and analysis of the genetic and metabolic regulatory networks of the central metabolism of Bacillus subtilis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadia Bekkal Brikci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4536,338 +4536,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipating chromosomal replication fork arrest: SSB targets repair DNA helicases to active forks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SpxB Regulates O-Acetylation-dependent Resistance of Lactococcus lactis Peptidoglycan to Hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Sérèna</w:t>
+                <w:t xml:space="preserve">Patrick Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Velten</w:t>
+                <w:t xml:space="preserve">Carmen Bulbarela-Sampieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Costes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephen Mcgovern</w:t>
+                <w:t xml:space="preserve">Sylviane Furlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7601848⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 282 (27), pp.19342-19354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M611308200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667023v1</w:t>
+                <w:t xml:space="preserve">hal-03760932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SpxB Regulates O-Acetylation-dependent Resistance of Lactococcus lactis Peptidoglycan to Hydrolysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carmen Bulbarela-Sampieri</w:t>
+                <w:t xml:space="preserve">Anticipating chromosomal replication fork arrest: SSB targets repair DNA helicases to active forks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Furlan</w:t>
+                <w:t xml:space="preserve">Céline Sérèna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Maisons</w:t>
+                <w:t xml:space="preserve">Marion Velten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+                <w:t xml:space="preserve">Audrey Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mcgovern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 282 (27), pp.19342-19354. </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (19), pp.4239-4251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M611308200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7601848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760932v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Key Presynaptic Role in Transformation for a Widespread Bacterial Protein: DprA Conveys Incoming ssDNA to RecA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Velten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dupaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5185,346 +5185,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic localisation of proteins fused to the green fluorescent protein in Bacillus subtilis: Identification of new proteins at the DNA replication factory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Meile</w:t>
+                <w:t xml:space="preserve">Actin homolog MreBH governs cell morphogenesis by localization of the cell wall hydrolase LytE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut R. Carballido y Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Formstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ling Juan Wu</w:t>
+                <w:t xml:space="preserve">Ying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav S. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Noirot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.200500512⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (3), pp.399-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2006.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659834v1</w:t>
+                <w:t xml:space="preserve">hal-02662279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin homolog MreBH governs cell morphogenesis by localization of the cell wall hydrolase LytE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ying Li</w:t>
+                <w:t xml:space="preserve">Systematic localisation of proteins fused to the green fluorescent protein in Bacillus subtilis: Identification of new proteins at the DNA replication factory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Meile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Juan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav S. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jess Errington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Noirot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (7), pp.2135-2146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200500512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2006.07.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02662279v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional dissection of YabA, a negative regulator of DNA replication initiation in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Velten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yoshimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5861,51 +5861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Mervelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Mcgovern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6072,51 +6072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-Protein Strategy for the Functional Loading of a Cellular Replicative DNA Helicase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Velten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mcgovern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6599,64 +6599,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Juan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Mervelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffery Errington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7707,51 +7707,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-scale engineering of Bacillus subtilis yields emergent phenotypes and allows to revisit concepts of minimal genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7759,51 +7759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosei Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Chubukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioengineering and Synthetic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette | Île-de-France, France</w:t>
@@ -7903,51 +7903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosei Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Chubukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8041,51 +8041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosei Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Biology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8162,51 +8162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9261,51 +9261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Michalska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralu Divan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Laible" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR02953C" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344279v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Noirot-Gros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalaka Shinde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase Akins" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Johnson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zerbs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00408" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277150v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Forrester" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Malato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Larsen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52400-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Collart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cumming" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-018-1610-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Korajczyk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00853" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00189-17" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760739v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gambacorta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aranson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sokolov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR00439K" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3124" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761019v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00348" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991824v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza L. Felicori" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jameson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Fogg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Transito Garcia-Garcia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1318" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457533v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcgovern" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Drevet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw149" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prestel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0345-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena E. Bidnenko" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Noirot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.249" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204479v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Figueroa-Bossi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionello Bossi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124977" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chubukov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2015.10.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630923v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benoist" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142308" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204305v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-St&#233;phanie Rueff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dominguez-Escobar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhong Yao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Yates" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12467" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204387v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahasanul Kobir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet-Mouturat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Jers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12617" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947574v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mirouze" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Berg&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Soulet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier-Barri&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quentin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Henry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer F. Zinner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Jolivet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Cohoon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks963" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787640v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Soulet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prudhomme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000245v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike U. M&#228;der" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Leduc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206848" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004530v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Quevillon-Cheruel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Campo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. M. A. Brooks" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205638109" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651439v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Delumeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzbeta Rabatinova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Korelusova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks755" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000282v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Marchadier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut R. Carballido y Lopez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Fabret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Mervelet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000791" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001441v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere B. Dalmais-Lenaers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Marck" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07630.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636313v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Luca" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jourlin-Castelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023784" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761115v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecointe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000790" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GF0MKNTH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923482v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s H&#233;bert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dorleans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.07004.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662223v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Soret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Deutscher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.046334" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276944v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Defeu Soufo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jo&#235;l Defeu Soufo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Steindorf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2008.09.010" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03525653v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tanous" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Hullo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m805951200" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760925v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Formstone" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Errington" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan Scheffers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01394-07" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315553v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Bekkal Brikci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Verstraete" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-2-20" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667023v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;r&#232;na" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Velten" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Costes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601848" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760932v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bulbarela-Sampieri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisons" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M611308200" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065267v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupaigne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pi&#233;trement" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2007.07.038" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663811v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert Hamoen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter de Jong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Meile" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Errington" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2005.04987.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659410v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01031-06" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659834v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Juan Wu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S. Ehrlich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Errington" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200500512" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84JK8MS7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662279v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2006.07.017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661133v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yoshimura" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mac Govern" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morimoto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0506914103" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277099v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duigou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2005.04725.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277035v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2004.04259.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678093v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot Gros" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcgovern" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2003.03951.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277210v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2004.08.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3H8TP9R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760949v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marsin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1097-2765(03)00130-8" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760972v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra C. Gupta" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M. Radding" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Kolodner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg027" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760695v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fabret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2002.03140.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760988v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Soultanas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wigley" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noirot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0670-9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5BQPH6D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678289v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.122040799" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684405v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;din" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biaudet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694000v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.20.12274" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685663v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dervyn" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713609v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702569v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petranovic" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710553v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes M. A. Petit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mesas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel-Deville" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761001v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bargonetti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Novick" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.87.21.8560" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707012v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bargonetti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Novick" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717702v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123414v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Planson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316425v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316478v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316527v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mangan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760845v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Joachimiak" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fischetti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839427v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoebeke" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277159v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heath Murray" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Richardson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Polard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190579-01" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277171v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Noirot-Gros" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190197" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277180v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Polard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190753" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847128v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Novick" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800653v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Michalska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralu Divan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Laible" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR02953C" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344279v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Noirot-Gros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalaka Shinde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase Akins" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Johnson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zerbs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00408" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277150v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Forrester" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Malato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Larsen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52400-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Collart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cumming" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-018-1610-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Korajczyk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00853" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00189-17" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760739v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gambacorta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aranson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sokolov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR00439K" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00348" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3124" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991824v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza L. Felicori" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jameson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Fogg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Transito Garcia-Garcia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1318" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457533v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcgovern" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Drevet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw149" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prestel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0345-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena E. Bidnenko" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Noirot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.249" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chubukov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2015.10.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204479v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Figueroa-Bossi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionello Bossi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124977" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630923v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benoist" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142308" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204305v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-St&#233;phanie Rueff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dominguez-Escobar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhong Yao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Yates" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12467" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204387v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahasanul Kobir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet-Mouturat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Jers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12617" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947574v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mirouze" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Berg&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Soulet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier-Barri&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quentin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Henry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer F. Zinner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Jolivet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Cohoon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks963" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787640v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Soulet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prudhomme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004530v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Quevillon-Cheruel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Campo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. M. A. Brooks" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205638109" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike U. M&#228;der" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Leduc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206848" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651439v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Delumeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzbeta Rabatinova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Korelusova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks755" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001441v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Fabret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere B. Dalmais-Lenaers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Marck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07630.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000282v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Marchadier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut R. Carballido y Lopez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Mervelet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000791" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636313v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Luca" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jourlin-Castelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023784" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761115v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecointe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000790" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GF0MKNTH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923482v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s H&#233;bert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dorleans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.07004.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662223v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Soret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Deutscher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.046334" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276944v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Defeu Soufo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jo&#235;l Defeu Soufo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Steindorf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2008.09.010" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03525653v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tanous" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Hullo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m805951200" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760925v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Formstone" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Errington" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan Scheffers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01394-07" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315553v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Bekkal Brikci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Verstraete" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-2-20" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760932v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bulbarela-Sampieri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisons" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M611308200" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667023v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;r&#232;na" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Velten" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Costes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601848" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065267v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupaigne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pi&#233;trement" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2007.07.038" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663811v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert Hamoen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter de Jong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Meile" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Errington" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2005.04987.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659410v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01031-06" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662279v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S. Ehrlich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2006.07.017" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659834v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Juan Wu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Errington" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200500512" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84JK8MS7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661133v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yoshimura" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mac Govern" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morimoto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0506914103" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277099v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duigou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2005.04725.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277035v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2004.04259.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678093v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot Gros" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcgovern" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2003.03951.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277210v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2004.08.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3H8TP9R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760949v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marsin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1097-2765(03)00130-8" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760972v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra C. Gupta" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M. Radding" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Kolodner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg027" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760695v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fabret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2002.03140.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760988v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Soultanas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wigley" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noirot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0670-9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5BQPH6D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678289v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.122040799" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684405v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;din" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biaudet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694000v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.20.12274" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685663v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dervyn" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713609v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702569v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petranovic" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710553v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes M. A. Petit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mesas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel-Deville" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761001v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bargonetti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Novick" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.87.21.8560" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707012v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bargonetti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Novick" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717702v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123414v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Planson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316425v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316478v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316527v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mangan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760845v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Joachimiak" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fischetti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839427v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoebeke" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277159v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heath Murray" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Richardson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Polard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190579-01" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277171v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Noirot-Gros" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190197" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277180v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Polard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190753" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847128v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Novick" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800653v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>