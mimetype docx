--- v0 (2026-03-20)
+++ v1 (2026-05-08)
@@ -429,330 +429,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the reachable states for the boundary control of the heat equation</w:t>
+                <w:t xml:space="preserve">NULL CONTROLLABILITY OF ONE-DIMENSIONAL PARABOLIC EQUATIONS BY THE FLATNESS APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (1), pp.198-220</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206378v1</w:t>
+                <w:t xml:space="preserve">hal-01073404v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flatness and null controllability of 1-D parabolic equations</w:t>
+                <w:t xml:space="preserve">On the reachable states for the boundary control of the heat equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAMM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pamm.201610013⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.181-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/amrx/abv013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486915v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NULL CONTROLLABILITY OF ONE-DIMENSIONAL PARABOLIC EQUATIONS BY THE FLATNESS APPROACH</w:t>
+                <w:t xml:space="preserve">Flatness and null controllability of 1-D parabolic equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PAMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.47-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pamm.201610013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073404v2</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensorless position estimation and control of permanent-magnet synchronous motors using a saturation model</w:t>
               </w:r>
@@ -995,476 +995,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03190161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Null controllability of the 2D heat equation using flatness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanostructured gadolinium-doped ceria microsphere synthesis from ion exchange resin: Multi-scale in-situ studies of solid solution formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Caisso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Horlait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.10.049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 218, pp.155 - 163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2014.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112044v1</w:t>
+                <w:t xml:space="preserve">hal-01687527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured gadolinium-doped ceria microsphere synthesis from ion exchange resin: Multi-scale in-situ studies of solid solution formation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Null controllability of the 2D heat equation using flatness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (12), pp.3067--3076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.10.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2014.06.028⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01687527v1</w:t>
+                <w:t xml:space="preserve">hal-01112044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetrieerhaltende Datenfusion für optisch-inertiales Tracking / Symmetry-Preserving Data Fusion for Optical-Inertial Tracking</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Null controllability of the structurally damped wave equation with moving point control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatisierungstechnik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (1), pp.660-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/110856150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00971464v1</w:t>
+                <w:t xml:space="preserve">hal-00829857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Null controllability of the structurally damped wave equation with moving point control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symmetrieerhaltende Datenfusion für optisch-inertiales Tracking / Symmetry-Preserving Data Fusion for Optical-Inertial Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Göntje Caroline Claasen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knut Graichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Automatisierungstechnik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (8), pp.519-616</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829857v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00971464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and implementation of a low-cost observer-based attitude and heading reference system</w:t>
               </w:r>
@@ -2755,547 +2755,547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an industrially implementable PWM-injection scheme</w:t>
+                <w:t xml:space="preserve">Error analysis of a demodulation procedure for multicarrier signals with slowly-varying carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilshad Surroop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Electric Machines &amp; Drives Conference (IEMDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Hartford, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2021 29th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin, Ireland. pp.1636-1640, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMDC47953.2021.9449593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448444v1</w:t>
+                <w:t xml:space="preserve">hal-03500565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error Estimates in Second-Order Continuous-Time Sigma-Delta Modulators</w:t>
+                <w:t xml:space="preserve">Towards an industrially implementable PWM-injection scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilshad Surroop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2021 - 2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada. pp.5445-5448, </w:t>
+              <w:t xml:space="preserve">2021 IEEE International Electric Machines &amp; Drives Conference (IEMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Hartford, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC47953.2021.9449593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448487v1</w:t>
+                <w:t xml:space="preserve">hal-03448444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error analysis of a demodulation procedure for multicarrier signals with slowly-varying carriers</w:t>
+                <w:t xml:space="preserve">Error Estimates in Second-Order Continuous-Time Sigma-Delta Modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilshad Surroop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 29th European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Dublin, Ireland. pp.1636-1640, </w:t>
+              <w:t xml:space="preserve">ICASSP 2021 - 2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada. pp.5445-5448, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03500565v1</w:t>
+                <w:t xml:space="preserve">hal-03448487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorless rotor position estimation by PWM-induced signal injection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Combes</w:t>
+                <w:t xml:space="preserve">Avoiding DC link oscillations in drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2020, Singapore / Virtual, Singapore. pp.367-372, </w:t>
+              <w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.876-882, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9255094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036788v1</w:t>
+                <w:t xml:space="preserve">hal-03036783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoiding DC link oscillations in drives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Devos</w:t>
+                <w:t xml:space="preserve">Sensorless rotor position estimation by PWM-induced signal injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilshad Surroop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.876-882, </w:t>
+              <w:t xml:space="preserve">, Oct 2020, Singapore / Virtual, Singapore. pp.367-372, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9255094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036783v1</w:t>
+                <w:t xml:space="preserve">hal-03036788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher-order singular perturbations for control design with application to the control of induction motors</w:t>
               </w:r>
@@ -3487,490 +3487,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flatness: an overview Part I: basic concepts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Third-order virtual measurements with signal injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilshad Surroop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Control and Its Applications (CT19)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911531v1</w:t>
+                <w:t xml:space="preserve">hal-02413822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order averaging for DC-DC converters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flatness: an overview Part II: new trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Conference on Control and Its Applications (CT19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Chengdu, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8927089⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02413777v1</w:t>
+                <w:t xml:space="preserve">hal-02911532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new demodulation procedure for a class of multiplexed signals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Combes</w:t>
+                <w:t xml:space="preserve">Higher-order averaging for DC-DC converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8927835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8927089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413801v1</w:t>
+                <w:t xml:space="preserve">hal-02413777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third-order virtual measurements with signal injection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flatness: an overview Part I: basic concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Conference on Control and Its Applications (CT19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Chengdu, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413822v1</w:t>
+                <w:t xml:space="preserve">hal-02911531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flatness: an overview Part II: new trends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new demodulation procedure for a class of multiplexed signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilshad Surroop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Control and Its Applications (CT19)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8927835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911532v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear attitude estimation from biased vector and gyro measurements</w:t>
               </w:r>
@@ -4114,118 +4114,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global observer for attitude and gyro biases from vector measurements</w:t>
+                <w:t xml:space="preserve">Obtaining the current-flux relations of the saturated PMSM by signal injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Sarras</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Malrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2017 Wold Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.15409-15415, </w:t>
+              <w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Beijing, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2017.8216352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636685v1</w:t>
+                <w:t xml:space="preserve">hal-01769213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and identification of synchronous reluctance motors</w:t>
               </w:r>
@@ -4313,144 +4339,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtaining the current-flux relations of the saturated PMSM by signal injection</w:t>
+                <w:t xml:space="preserve">A global observer for attitude and gyro biases from vector measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouchon</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Sarras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Beijing, China. </w:t>
+              <w:t xml:space="preserve">IFAC 2017 Wold Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.15409-15415, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2017.8216352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769213v1</w:t>
+                <w:t xml:space="preserve">hal-01636685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Exponential Attitude and Gyro Bias Estimation from Vector Measurements</w:t>
               </w:r>
@@ -5421,321 +5421,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error Growth Due to Noise During Occlusions in Inertially-Aided Tracking Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Null controllability of the 2D heat equation using flatness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Knut Graichen</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Decision and Control (CDC), 2013 IEEE 52nd Annual Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.3738 - 3743, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873583v1</w:t>
+                <w:t xml:space="preserve">hal-00971484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Null controllability of the 1D heat equation using flatness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Error Growth Due to Noise During Occlusions in Inertially-Aided Tracking Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Göntje Caroline Claasen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouchon</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knut Graichen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC workshop on Control of Systems Governed by Partial Differential Equations (CPDE2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">2013 IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Karlsruhe, Germany. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00971487v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Null controllability of the 2D heat equation using flatness</w:t>
+                <w:t xml:space="preserve">Null controllability of the 1D heat equation using flatness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decision and Control (CDC), 2013 IEEE 52nd Annual Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st IFAC workshop on Control of Systems Governed by Partial Differential Equations (CPDE2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760459⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00971484v1</w:t>
+                <w:t xml:space="preserve">hal-00971487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal injection and averaging for position estimation of Permanent-Magnet Synchronous Motors</w:t>
               </w:r>
@@ -6063,51 +6063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking and control for handheld surgery tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Göntje Caroline Claasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6167,51 +6167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-bandwidth low-latency tracking using optical and inertial sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Göntje Caroline Claasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6347,961 +6347,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Propeller Aerodynamics in the Model of a Quadrotor UAV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Bristeau</w:t>
+                <w:t xml:space="preserve">Invariant Extended Kalman Filter: theory and application to a velocity-aided attitude estimation problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Bonnabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Salaün</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.1297-1304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2009.5400372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473223v1</w:t>
+                <w:t xml:space="preserve">hal-00494342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant Extended Kalman Filter: theory and application to a velocity-aided attitude estimation problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvère Bonnabel</w:t>
+                <w:t xml:space="preserve">The Role of Propeller Aerodynamics in the Model of a Quadrotor UAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Control Conference 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.683-688</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00494342v1</w:t>
+                <w:t xml:space="preserve">hal-00473223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general symmetry-preserving observer for aided attitude heading reference systems</w:t>
+                <w:t xml:space="preserve">DESIGN AND IMPLEMENTATION OF A LOW-COST ATTITUDE AND HEADING NONLINEAR ESTIMATOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, France. pp.53-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495853v1</w:t>
+                <w:t xml:space="preserve">hal-00495907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Invariant Observer for Earth-Velocity-Aided Attitude Heading Reference Systems</w:t>
+                <w:t xml:space="preserve">A general symmetry-preserving observer for aided attitude heading reference systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th World Congress The International Federation of Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">47th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp.2294 - 2301, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2008.4739372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495953v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant observers for attitude and heading estimation from low-cost inertial and magnetic sensors</w:t>
+                <w:t xml:space="preserve">An Invariant Observer for Earth-Velocity-Aided Attitude Heading Reference Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th World Congress The International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.9857-9864</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533306v1</w:t>
+                <w:t xml:space="preserve">hal-00495953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Implementation of a Low-Cost Aided Attitude and Heading Reference System</w:t>
+                <w:t xml:space="preserve">Invariant observers for attitude and heading estimation from low-cost inertial and magnetic sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 AIAA Guidance, Navigation and Control Conference and Exhibit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">46th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, New Orleans, United States. pp.1039-1045, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2007.4435006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495869v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear observer on Lie Groups for left-invariant dynamics with right-equivariant output</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and Implementation of a Low-Cost Aided Attitude and Heading Reference System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouchon</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.8594-8598</w:t>
+              <w:t xml:space="preserve">2008 AIAA Guidance, Navigation and Control Conference and Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Honolulu, United States. pp.AIAA-2008-7169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485749v1</w:t>
+                <w:t xml:space="preserve">hal-00495869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIGN AND IMPLEMENTATION OF A LOW-COST ATTITUDE AND HEADING NONLINEAR ESTIMATOR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-linear observer on Lie Groups for left-invariant dynamics with right-equivariant output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Bonnabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Salaün</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, France. pp.53-61</w:t>
+              <w:t xml:space="preserve">2008 IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.8594-8598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495907v1</w:t>
+                <w:t xml:space="preserve">hal-00485749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groupe de Lie et observateur non-linéaire</w:t>
+                <w:t xml:space="preserve">A non-linear symmetry-preserving observer for velocity-aided inertial navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère Bonnabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, France. pp.ThB03.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2006.1657161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533341v1</w:t>
+                <w:t xml:space="preserve">hal-00533355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-linear symmetry-preserving observer for velocity-aided inertial navigation</w:t>
+                <w:t xml:space="preserve">Groupe de Lie et observateur non-linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère Bonnabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 American Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACC.2006.1657161⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00533355v1</w:t>
+                <w:t xml:space="preserve">hal-00533341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIRCRAFT CONTROL USING FLATNESS</w:t>
               </w:r>
@@ -7587,51 +7587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical-Inertial Tracking System with High Bandwidth and Low Latency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Göntje Caroline Claasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7943,253 +7943,253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POLICIES FOR CONTROLLING A VARYING SPEED INDUCTION MOTOR</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yuta Nakano</w:t>
+                <w:t xml:space="preserve">Estimation of the amplitude of a periodic component in a measured signal through a delta-sigma modulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilshad Surroop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2024023150A1. 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">España, N° de brevet: ES2993159T3. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877964v1</w:t>
+                <w:t xml:space="preserve">hal-04877114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICRO-CAPTEURS IMPLANTABLES DANS UN OS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Picard</w:t>
+                <w:t xml:space="preserve">POLICIES FOR CONTROLLING A VARYING SPEED INDUCTION MOTOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Nakano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP4171405C0. 2024</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2024023150A1. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877827v1</w:t>
+                <w:t xml:space="preserve">hal-04877964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accionamiento de velocidad variable para el control PWM sin sensor de un motor de ca con rechazo del ruido de Corriente</w:t>
+                <w:t xml:space="preserve">Accionador de velocidad variable para el control de PWM sin sensores de un motor de ca mediante la explotación de artefactos inducidos por PWM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilshad Surroop</w:t>
@@ -8204,194 +8204,194 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">España, N° de brevet: ES2971897T3. 2024</w:t>
+              <w:t xml:space="preserve">España, N° de brevet: ES2975522T3. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877163v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accionador de velocidad variable para el control de PWM sin sensores de un motor de ca mediante la explotación de artefactos inducidos por PWM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dilshad Surroop</w:t>
+                <w:t xml:space="preserve">MICRO-CAPTEURS IMPLANTABLES DANS UN OS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">España, N° de brevet: ES2975522T3. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP4171405C0. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877134v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the amplitude of a periodic component in a measured signal through a delta-sigma modulator</w:t>
+                <w:t xml:space="preserve">Accionamiento de velocidad variable para el control PWM sin sensor de un motor de ca con rechazo del ruido de Corriente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilshad Surroop</w:t>
@@ -8406,271 +8406,271 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">España, N° de brevet: ES2993159T3. 2024</w:t>
+              <w:t xml:space="preserve">España, N° de brevet: ES2971897T3. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877114v1</w:t>
+                <w:t xml:space="preserve">hal-04877163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the amplitude of a periodic component in a measured signal through a delta-sigma modulator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dilshad Surroop</w:t>
+                <w:t xml:space="preserve">INTRAOSSEOUS IMPLANTABLE MICROSENSORS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP3709500B1. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP4171405B1. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877076v1</w:t>
+                <w:t xml:space="preserve">hal-04877840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTRAOSSEOUS IMPLANTABLE MICROSENSORS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Picard</w:t>
+                <w:t xml:space="preserve">Estimation of the amplitude of a periodic component in a measured signal through a delta-sigma modulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilshad Surroop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP4171405B1. 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP3709500B1. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877840v1</w:t>
+                <w:t xml:space="preserve">hal-04877076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTROL OF VARYING SPEED INDUCTION MOTOR AT THE RESONANCE</w:t>
               </w:r>
@@ -8959,64 +8959,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTRAOSSEOUS IMPLANTABLE MICROSENSORS AND METHODS OF USE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9161,64 +9161,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTRAOSSEOUS IMPLANTABLE MICROSENSORS AND METHODS OF USE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9256,646 +9256,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A VARIABLE SPEED DRIVE FOR THE SENSORLESS PWM CONTROL OF AN AC MOTOR WITH CURRENT NOISE REJECTION</w:t>
+                <w:t xml:space="preserve">TOWARDS AN INDUSTRIALLY IMPLEMENTABLE PWM-INJECTION SCHEME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilshad Surroop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP4020793 (A1). 2022</w:t>
+              <w:t xml:space="preserve">United States, Patent n° : US2022200507 (A1). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913999v1</w:t>
+                <w:t xml:space="preserve">hal-03940782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the amplitude of a periodic component in a measured signal through a delta-sigma modulator</w:t>
+                <w:t xml:space="preserve">Sensorless PWM controlled variable speed drive for AC motor with current noise suppression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilshad Surroop</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">United States, Patent n° : US11349425 (B2). 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : CN114744947 (A). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914015v1</w:t>
+                <w:t xml:space="preserve">hal-03913995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorless PWM controlled variable speed drive for AC motor with current noise suppression</w:t>
+                <w:t xml:space="preserve">A VARIABLE SPEED DRIVE FOR THE SENSORLESS PWM CONTROL OF AN AC MOTOR WITH CURRENT NOISE REJECTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilshad Surroop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : CN114744947 (A). 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP4020793 (A1). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913995v1</w:t>
+                <w:t xml:space="preserve">hal-03913999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable speed drive for the sensorless PWM control of an AC motor by exploiting PWM-induced artefacts</w:t>
+                <w:t xml:space="preserve">Estimation of the amplitude of a periodic component in a measured signal through a delta-sigma modulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilshad Surroop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">United States, Patent n° : US11264935 (B2). 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US11349425 (B2). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914009v1</w:t>
+                <w:t xml:space="preserve">hal-03914015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHOD FOR ESTIMATING SCATTERING COEFFICIENTS OF LASER GYRO IN OPERATION AND ASSOCIATED GYROSCOPIC SYSTEM</w:t>
+                <w:t xml:space="preserve">Variable speed drive for the sensorless PWM control of an AC motor by exploiting PWM-induced artefacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">China, Patent n° : CN107202595 (B). 2022</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilshad Surroop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US11264935 (B2). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913985v1</w:t>
+                <w:t xml:space="preserve">hal-03914009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOWARDS AN INDUSTRIALLY IMPLEMENTABLE PWM-INJECTION SCHEME</w:t>
+                <w:t xml:space="preserve">METHOD FOR ESTIMATING SCATTERING COEFFICIENTS OF LASER GYRO IN OPERATION AND ASSOCIATED GYROSCOPIC SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">United States, Patent n° : US2022200507 (A1). 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noad Hamze El Badaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">China, Patent n° : CN107202595 (B). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940782v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Speed Drive for the Sensorless PWM Control of an AC Motor by Exploiting PWM-Induced Artefacts</w:t>
               </w:r>
@@ -9934,69 +9934,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">China, Patent n° : CN112564583 (A). 2021</w:t>
+              <w:t xml:space="preserve">United States, Patent n° : US2021091703 (A1). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03637397v1</w:t>
+                <w:t xml:space="preserve">hal-03637430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Speed Drive for the Sensorless PWM Control of an AC Motor by Exploiting PWM-Induced Artefacts</w:t>
               </w:r>
@@ -10035,271 +10035,271 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP3799293 (A1). 2021</w:t>
+              <w:t xml:space="preserve">China, Patent n° : CN112564583 (A). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03637435v1</w:t>
+                <w:t xml:space="preserve">hal-03637397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTRAOSSEOUS IMPLANTABLE MICROSENSORS AND METHODS OF USE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Picard</w:t>
+                <w:t xml:space="preserve">Variable Speed Drive for the Sensorless PWM Control of an AC Motor by Exploiting PWM-Induced Artefacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilshad Surroop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">United States, Patent n° : WO2021260428 (A1). 2021</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP3799293 (A1). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03637449v1</w:t>
+                <w:t xml:space="preserve">hal-03637435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Speed Drive for the Sensorless PWM Control of an AC Motor by Exploiting PWM-Induced Artefacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dilshad Surroop</w:t>
+                <w:t xml:space="preserve">INTRAOSSEOUS IMPLANTABLE MICROSENSORS AND METHODS OF USE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">United States, Patent n° : US2021091703 (A1). 2021</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : WO2021260428 (A1). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03637430v1</w:t>
+                <w:t xml:space="preserve">hal-03637449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for estimating scattering coefficients of a laser gyro in operation and associated gyroscopic system</w:t>
               </w:r>
@@ -10311,77 +10311,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noad Hamze El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 10859378B2. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10412,350 +10412,350 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for estimating scattering coefficients of a laser gyro in operation and associated gyroscopic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noad Hamze El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR3049057. 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US20170268881A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781226v1</w:t>
+                <w:t xml:space="preserve">hal-01769253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHOD FOR ESTIMATING SCATTERING COEFFICIENTS OF LASER GYRO IN OPERATION AND ASSOCIATED GYROSCOPIC SYSTEM</w:t>
+                <w:t xml:space="preserve">Method for estimating scattering coefficients of a laser gyro in operation and associated gyroscopic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noad Hamze El Badaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noad Hamze El Badaoui</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">China, Patent n° : CN107202595. 2017</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3049057. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769278v1</w:t>
+                <w:t xml:space="preserve">hal-01781226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for estimating scattering coefficients of a laser gyro in operation and associated gyroscopic system</w:t>
+                <w:t xml:space="preserve">METHOD FOR ESTIMATING SCATTERING COEFFICIENTS OF LASER GYRO IN OPERATION AND ASSOCIATED GYROSCOPIC SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noad Hamze El Badaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schwartz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">United States, Patent n° : US20170268881A1. 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">China, Patent n° : CN107202595. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769253v1</w:t>
+                <w:t xml:space="preserve">hal-01769278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR ESTIMATING SCATTERING COEFFICIENTS OF A LASER GYRO IN OPERATION AND ASSOCIATED GYROSCOPIC SYSTEM</w:t>
               </w:r>
@@ -10767,77 +10767,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noad Hamze El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3049057. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10982,51 +10982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Göntje Caroline Claasen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: WO2011128766. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11192,177 +11192,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation d'état pour les drones aériens</w:t>
+                <w:t xml:space="preserve">The True Role of Accelerometer Feedback in Quadrotor Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Salaün</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00494343v1</w:t>
+                <w:t xml:space="preserve">hal-00422423v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The True Role of Accelerometer Feedback in Quadrotor Control</w:t>
+                <w:t xml:space="preserve">Estimation d'état pour les drones aériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Salaun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00422423v2</w:t>
+                <w:t xml:space="preserve">hal-00494343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11637,51 +11637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767971v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rivas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rosier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1181390" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01769227v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.01.005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01585911v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F Auriol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf J.F Aarsnes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meglio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abv013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01486915v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201610013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073404v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01248848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrait" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Kassem Jebai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2015.1084049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vauchy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Belin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Scheinost" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.05.033" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLMG7VC2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.10.049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687527v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caisso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebreton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.06.028" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX05B7WP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ntje Caroline Claasen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Graichen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00829857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110856150" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00494325v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.01.012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S09SH9P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00447803v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Bonnabel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2009.2020646" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00449206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2008.2006929" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leitner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gregori" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arth.2006.04.027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ796GWS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958371v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01591949v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04876977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Marolleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ullah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISA62769.2024.10786089" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530010v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hickey D" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laidig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ligeti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony J Hodgson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03939485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Praly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992800" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03865707v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910680" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913962v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougnoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendahan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Buchicchio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nakano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Abduallah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910803" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03448444v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilshad Surroop" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Combes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC47953.2021.9449593" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03448487v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413672" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03500565v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616246" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03036788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254909" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03036783v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9255094" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201430v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911039v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147700" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911531v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413777v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927089" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413801v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927835" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413822v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029751" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911532v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960610v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sarras" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960556v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01636685v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1868" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01636712v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01769213v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216352" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01769221v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_40" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01486948v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2016.7525835" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01486796v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01486931v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01486899v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noad Badaoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feugnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morbieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01263657v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Guerrero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330909" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01263652v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330525" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01770327v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040330" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112047v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00442" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00873583v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971487v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971484v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760459" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00787794v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00639006v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03353" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00638457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2011.5994795" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00686374v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Picard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS.2011.6107819" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00686357v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARA.2011.6144911" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00555580v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00473223v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bristeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00494342v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400372" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00495853v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4739372" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00495953v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533306v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4435006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00495869v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00485749v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00495907v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533341v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533355v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2006.1657161" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935110v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01956031v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01769232v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108304023.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00873572v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00555560v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duro Basic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16135-3_4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05412119v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bendahan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Nakano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04877964v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04877827v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Picard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Picard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04877163v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04877134v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04877114v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04877076v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04877840v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04877958v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529970v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529959v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529930v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529947v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529901v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913999v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914015v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913995v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913985v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schwartz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noad Hamze El Badaoui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940782v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637397v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637435v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637449v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637430v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052698v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01781226v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01769278v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01769253v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01769273v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00782881v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00782887v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05454873v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flor Fontaine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bresch-Pietri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Lance" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cacciuttolo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00494343v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422423v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Salaun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00392180v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Murray" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767971v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rivas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rosier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1181390" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01769227v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.01.005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01585911v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F Auriol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf J.F Aarsnes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meglio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073404v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206378v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abv013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01486915v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201610013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01248848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrait" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Kassem Jebai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2015.1084049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vauchy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Belin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Scheinost" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.05.033" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLMG7VC2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687527v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caisso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebreton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.06.028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX05B7WP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112044v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.10.049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00829857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110856150" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ntje Caroline Claasen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Graichen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00494325v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.01.012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S09SH9P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00447803v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Bonnabel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2009.2020646" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00449206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2008.2006929" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leitner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gregori" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arth.2006.04.027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ796GWS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958371v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01591949v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04876977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Marolleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ullah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISA62769.2024.10786089" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530010v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hickey D" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laidig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ligeti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony J Hodgson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03939485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Praly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992800" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03865707v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910680" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913962v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougnoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendahan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Buchicchio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nakano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Abduallah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910803" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03500565v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilshad Surroop" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Combes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616246" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03448444v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC47953.2021.9449593" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03448487v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413672" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03036783v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9255094" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03036788v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254909" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201430v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911039v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147700" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413822v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029751" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911532v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413777v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927089" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911531v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413801v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927835" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960610v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sarras" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960556v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01769213v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216352" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01636712v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01636685v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1868" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01769221v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_40" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01486948v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2016.7525835" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01486796v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01486931v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01486899v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noad Badaoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feugnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morbieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01263657v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Guerrero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330909" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01263652v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330525" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01770327v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040330" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112047v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00442" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971484v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760459" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00873583v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971487v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00787794v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00639006v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03353" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00638457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2011.5994795" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00686374v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Picard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS.2011.6107819" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00686357v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARA.2011.6144911" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00555580v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00494342v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400372" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00473223v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bristeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00495907v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00495853v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4739372" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00495953v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533306v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4435006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00495869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00485749v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533355v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2006.1657161" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533341v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935110v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01956031v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01769232v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108304023.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00873572v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00555560v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duro Basic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16135-3_4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05412119v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bendahan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Nakano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04877114v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04877964v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04877134v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04877827v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Picard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Picard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04877163v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04877840v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04877076v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04877958v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529970v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529959v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529930v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529947v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529901v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940782v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913995v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913999v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914015v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914009v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913985v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schwartz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noad Hamze El Badaoui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637430v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637397v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637435v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637449v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052698v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01769253v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01781226v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01769278v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01769273v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00782881v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00782887v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05454873v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flor Fontaine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bresch-Pietri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Lance" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cacciuttolo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422423v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Salaun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00494343v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00392180v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Murray" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>